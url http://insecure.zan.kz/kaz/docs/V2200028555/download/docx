--- v0 (2026-03-14)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cdf9f64" w14:textId="cdf9f64">
+    <w:p w14:paraId="9854335" w14:textId="9854335">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 21 маусымдағы № 352 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 22 маусымда № 28555 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 21 маусымдағы № 352 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 22 маусымда № 28555 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -149,643 +149,707 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "24. Тапсырыс беруші (құрылыс салушы) объектілерді салу бойынша өз қызметін "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерінде мемлекеттік тіркеу тізілімінде № 10795 болып тіркелді) бекітілген Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асыру қағидаларына сәйкес жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
-[...21 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "32. Жол құрылысының жобалары "Жолдарды жобалауға, салуға, жөндеуге, күтіп-ұстауға және оларды жол жүрісі қауіпсіздігін қамтамасыз ету бөлігінде басқаруға арналған нормативтік, жобалау және техникалық құжаттаманы келісу және бекіту қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 12 наурыздағы № 208 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерінде мемлекеттік тіркеу тізілімінде № 10690 болып тіркелді) бекітілген Жолдарды жобалауға, салуға, жөндеуге, күтіп-ұстауға және жол жүрісі қауіпсіздігін қамтамасыз ету бөлігінде оларды басқаруға арналған нормативтік, жобалау және техникалық құжаттаманы келісу және бекіту қағидаларында белгіленген тәртіппен жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органмен келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Әзірленген жобалау (жобалау-сметалық) құжаттамасының сараптамасы Заңның 9-1-тарауына және "Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерінде мемлекеттік тіркеу тізілімінде № 10722 болып тіркелді) бекітілген Қаржыландыру көздеріне қарамастан, жаңаларын салуға, сондай-ақ бұрыннан бар үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларына сәйкес жүргізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24-тармақ</w:t>
-[...246 lines deleted...]
-        </w:rPr>
         <w:t>78-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "78. Бекітілген жобаға сәйкес кіреберіс есігі мен терезе блоктары (толтыру) орнатылған, ішкі әрлеу жұмыстары аяқталған, қабырғалары мен төбелері сыланған және тегістелген (ішкі қаптау, сылау, тұсқағаз жапсыру жұмыстарынсыз), еден жабынын салу бойынша төсем салынған (таза едендер салусыз), электр кабельдері мен сымдарын өткізу көзделген, пәтер ішіндегі бөлу автоматтары орнатылған (тұрмыстық мақсаттағы электр техникалық аспаптарсыз, газды немесе электрлі ас үй плиталарсыз), аспаптарды орнату орындарына дейін жапқыш арматурасы мен тығындары бар су өткізу және кәріз құбырлары жүргізілген (санитариялық-техникалық жабдық пен аспаптар орнатусыз), сондай-ақ тұтынылған коммуналдық қызметтерді есептеу аспаптары (үйге ортақ және жеке) орнатылған, жылыту аспаптары мен терезелік жақтау тақтайлары орнатылған, егер шартта осы көзделмесе, атап көрсетілгеннен асатын көлемдердегі жұмыстар орындалған, сондай-ақ объекті инженерлік және коммуналдық қамтамасыз ету көздеріне қосылып салынған объектілердің (кешендердің) жай-күйі салынған объектілердің (кешендердің) толық әзірлігін білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі әрлеу (қаптау, сылау, тұсқағаз жапсыру) жұмыстары аяқталған, таза едендер салынған, санитариялық-техникалық жабдық пен аспаптар, тұрмыстық мақсаттағы электр техникалық аспаптар, газды немесе электрлі ас үй плиталары, тұтынылған коммуналдық қызметтерді есептеу аспаптары (үйге ортақ және жеке), пәтерішілік есік блоктары орнатылып және объекті инженерлік және коммуналдық қамтамасыз ету көздеріне қосылып салынған объектілердің жай-күйі мемлекеттiк инвестициялардың қатысуымен салынған тұрғын үй объектілерінің толық әзірлігін білдіреді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1082,55 +1146,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1456,31 +1520,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>