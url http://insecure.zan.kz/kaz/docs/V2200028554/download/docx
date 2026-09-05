--- v0 (2025-11-09)
+++ v1 (2026-09-05)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64d33e2" w14:textId="64d33e2">
+    <w:p w14:paraId="4434688" w14:textId="4434688">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1439,94 +1440,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімге мынадай құжаттар қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) агроөнеркәсіптік кешен саласындағы ұлттық компанияның ұн тарту ұйымдарына азық-түліктік астық жеткізгенін растайтын құжаттардың көшірмелері (астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімі порталынан алынған азық-түліктік астық өткізуге арналған бұйрықтың көшірмесі, қорларды басқа жаққа жіберуге арналған жүкқұжат, қабылдау-тапсыру актісі); </w:t>
+      1) агроөнеркәсіптік кешен саласындағы ұлттық компанияның ұн тарту ұйымдарына азық-түліктік астық жеткізгенін растайтын құжаттардың көшірмелері (астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімі порталынан алынған азық-түліктік астық өткізуге арналған бұйрықтың көшірмесі, қорларды басқа жаққа жіберуге арналған жүкқұжат, қабылдау-тапсыру актісі); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұн тарту ұйымдарының тауарға ақы төлеу фактісін растайтын құжаттар (төлем құжаттары және/немесе кіріс-кассалық ордерлер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұн тарту ұйымдарына азық-түліктік астық жеткізу шарттарының көшірмелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жергілікті атқарушы орган өтінімді және өтінімге қоса берілетін құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1633,74 +1696,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайтару себептері жойылғаннан кейін агроөнеркәсіптік кешен саласындағы ұлттық компания жергілікті атқарушы органға өтінімді қайта енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Жергілікті атқарушы орган агроөнеркәсіптік кешен саласындағы ұлттық компаниядан құжаттардың толық топтамасымен бірге өтінімді алған сәттен бастап 2 (екі) жұмыс күні ішінде субсидияларды агроөнеркәсіптік кешен саласындағы ұлттық компанияның банктік шотына аудару үшін "Қазынашылық-Клиент" ақпараттық жүйесіне жүктелетін субсидияларды төлеуге арналған төлем шотын жібереді.</w:t>
+      8. Жергілікті атқарушы орган агроөнеркәсіптік кешен саласындағы ұлттық компаниядан құжаттардың толық топтамасымен бірге өтінімді алған сәттен бастап 2 (екі) жұмыс күні ішінде субсидияларды агроөнеркәсіптік кешен саласындағы ұлттық компанияның банктік шотына аудару үшін "Қазынашылық-Клиент" цифрлық жүйесіне жүктелетін субсидияларды төлеуге арналған төлем шотын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Агроөнеркәсіптік кешен саласындағы ұлттық компания Қазақстан Республикасының қолданыстағы заңнамасына сәйкес заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға, сондай-ақ оларды сұраным бойынша бизнесті мемлекеттік қолдау шараларының субъектілер бойынша мониторингінің ақпараттық жүйесін құру жобасы шеңберінде бюджетті атқару жөніндегі уәкілетті органға беруге келісім береді.</w:t>
+      9. Агроөнеркәсіптік кешен саласындағы ұлттық компания Қазақстан Республикасының қолданыстағы заңнамасына сәйкес заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға, сондай-ақ оларды сұраным бойынша бизнесті мемлекеттік қолдау шараларының субъектілер бойынша мониторингінің цифрлық жүйесін құру жобасы шеңберінде бюджетті атқару жөніндегі уәкілетті органға беруге келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Қағидалар шеңберінде агроөнеркәсіптік кешен саласындағы ұлттық компания субсидия алу үшін ішкі нарыққа реттеушілік әсер ету мақсатында ұн тарту ұйымдарына азық-түліктік астықты белгіленген баға бойынша өткізуді қамтамасыз етуі қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2431,282 +2618,558 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ішкі нарыққа</w:t>
+              <w:t>Ішкі нарыққа реттеушілік әсер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>реттеушілік әсер ету үшін</w:t>
+              <w:t>ету үшін азық-түліктік астықты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азық-түліктік астықты өткізу</w:t>
+              <w:t>өткізу кезінде агроөнеркәсіптік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кезінде агроөнеркәсіптік кешен</w:t>
+              <w:t>кешен саласындағы ұлттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">саласындағы ұлттық </w:t>
+              <w:t>компанияның шеккен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">компанияның шеккен </w:t>
+              <w:t>шығыстарын өтеуді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шығыстарын өтеуді</w:t>
+              <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субсидиялау қағидаларына</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...44 lines deleted...]
-      Әкімшілік деректер нысанының индексі: № 1-ПЗ нысан</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына және Қазақстан Республикасы Ауыл шаруашылығы министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарына азық-түліктік астық жеткізу туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысанының индексі: № 1-АТА нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімділігі: ай сайын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: агроөнеркәсіптік кешен саласындағы ұлттық компания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ай сайын, есептік айдан кейінгі айдың жиырмасына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Есептік кезең: 20__ жылғы _______ </w:t>
-[...35 lines deleted...]
-      Әкімшілік деректер нысанын ұсыну мерзімі: ай сайын, есептік айдан кейінгі айдың жиырмасына дейін.</w:t>
+      Жинау әдісі: электрондық түрде </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -2727,51 +3190,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с№</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3924,224 +4387,526 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...154 lines deleted...]
-      (аты, әкесінің аты (бар болса) және тегі, қолы) </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептің тапсырылған күні 20 ___ жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған "Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп" нысанына қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған "Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп" нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индексі: 1-АТА нысан, кезеңділігі: ай сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізді жинауға арналған "Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарына азық-түліктік астықты жеткізу туралы есеп" жинауға арналған нысанын (бұдан әрі – 1-нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 1-нысанды агроөнеркәсіптік кешен саласындағы ұлттық компания толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. 1-нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. 1-нысанды агроөнеркәсіптік кешен саласындағы ұлттық компания облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына және Қазақстан Республикасы Ауыл шаруашылығы министрлігіне ай сайын, есептік айдан кейінгі айдың жиырмасына дейін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 1-нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-тарау. 1-нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 1-бағанда реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 2-бағанда ұн тарту ұйымының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. 3-бағанда ұн тарту ұйымының орналасқан жерінің мекенжайы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 4 және 5-бағандарда азық-түліктік астықты жеткізу шартының нөмірі мен күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 6, 7 және 8-бағандарда тиісті айда ұн тарту ұйымына белгіленген баға бойынша жеткізілген азық-түліктік астықтың көлемі, бағасы және сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4177,705 +4942,545 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бірінші сұрыпты бидай</w:t>
+              <w:t>Ішкі нарыққа реттеушілік әсер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұнының және бірінші сұрыпты</w:t>
+              <w:t>ету үшін азық-түліктік астықты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бидай ұнынан пісірілген</w:t>
+              <w:t>өткізу кезінде агроөнеркәсіптік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">нанның бағаларын </w:t>
+              <w:t>кешен саласындағы ұлттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тұрақтандыру мақсатында </w:t>
+              <w:t>компанияның шеккен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұн тарту ұйымдарына </w:t>
+              <w:t>шығыстарын өтеуді субсидиялау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азық-түліктік астықты</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеткізу туралы есеп нысанына</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t xml:space="preserve">Әкімшілік деректерді өтеусіз </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
-[...187 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. 3-бағанда ұн тарту ұйымының орналасқан жерінің мекенжайы көрсетіледі. </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Ауыл шаруашылығы министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 2-АТА нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімділігі: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ай сайын, есептік айдан кейінгі айдың жиырма бесіне дейін.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі/Бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...116 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі: электрондық түрде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ұсынылады: Қазақстан Республикасы Ауыл шаруашылығы министрлігіне Әкімшілік деректер нысаны www.gov.kz интернет-ресурсында орналастырылған</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп</w:t>
-      </w:r>
-[...89 lines deleted...]
-      Әкімшілік деректер нысанын ұсыну мерзімі: ай сайын, есептік айдан кейінгі айдың жиырма бесіне дейін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -6555,744 +7160,536 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...162 lines deleted...]
-      Мөрге арналған орын ______________________________ </w:t>
+        <w:t>
+      Атауы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрге арналған орын ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептің тапсырылған күні 20 ___ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп" нысанына қосымша Әкімшілік деректерді өтеусіз негізде жинауға арналған "Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп" нысанын толтыру бойынша түсіндірме (индексі: 2-АТА нысан, кезеңділігі: ай сайын) 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Бірінші сұрыпты бидай ұнының және бірінші сұрыпты бидай ұнынан пісірілген нанның бағаларын тұрақтандыру мақсатында ұн тарту ұйымдарының азық-түліктік астықты мақсатты пайдалануы туралы есеп" нысанын (бұдан әрі – 2-нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2-нысанды облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органдары толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2-нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. 2-нысанды облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органдары Қазақстан Республикасы Ауыл шаруашылығы министрлігіне ай сайын, есептік айдан кейінгі айдың жиырма бесіне дейін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 2-нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. 2-нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 1-бағанда реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 2-бағанда ұн тарту ұйымының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 3, 4 және 5-бағандарда белгіленген баға бойынша сатып алынған азық-түліктік астықтың көлемі, бағасы және сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 6-бағанда өңделген азық-түліктік астықтың жалпы көлемі тоннамен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 7 және 8-бағандарда алынған өнімнің – бірінші сұрыпты бидай ұны мен кебектің көлемі тоннамен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 9, 10 және 11-бағандарда белгіленген баға бойынша бірінші сұрыпты ұннан бидай нанын өндіру үшін өткізілген бірінші сұрыпты бидай ұнының көлемі, бағасы және сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7614,35 +8011,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>