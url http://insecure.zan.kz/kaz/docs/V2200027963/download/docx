--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2fe9f0" w14:textId="e2fe9f0">
+    <w:p w14:paraId="394d54a" w14:textId="394d54a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,160 +150,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 27-1-бабы 1-тармағының </w:t>
-[...29 lines deleted...]
-        <w:t>268-1) тармақшасына</w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>347) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -805,140 +795,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы дербес деректерге қол жеткізуді мемлекеттік бақылау сервисінің жұмыс істеу қағидалары (бұдан әрі – Қағидалар) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 27-1-бабы 1-тармағының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және дербес деректерге қол жеткізуді мемлекеттік бақылау сервисінің жұмыс істеу тәртібін айқындайды.</w:t>
+      1. Осы дербес деректерге қол жеткізуді мемлекеттік бақылау сервисінің жұмыс істеу қағидалары (бұдан әрі – қағидалар) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 7-2) тармақшасына, Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>347) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және дербес деректерге қол жеткізуді мемлекеттік бақылаудың мемлекеттік сервисінің жұмыс істеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1056,51 +1046,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) верификация токені – бастамашының және (немесе) оператордың дербес деректер субъектісінен келісім алғанын растауға арналған белгілі бір сандар мен әріптер жиынтығы түріндегі электрондық кілт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) дербес деректер – мәліметтер негізінде айқындалған немесе айқындалатын дербес деректер субъектісіне қатысты, электрондық, қағаз және (немесе) өзге де материалдық жеткізгіште тіркелген мәліметтер;</w:t>
+      6) дербес деректер – оның ішінде биометриялық, негізінде дербес деректер субъектісіне қатысты айқындалған немесе айқындалатын, электрондық, қағаз және (немесе) өзге де материалдық жеткізгіште тiркелген деректер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) дербес деректерге қол жеткізуді мемлекеттік бақылау сервисі (бұдан әрі – мемлекеттік сервис) – дербес деректер субъектісінің дербес деректерді жинауға, өңдеуге немесе оларды үшінші тұлғаларға беруге келісімін қоса алғанда, мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілерінде қамтылған дербес деректерге қол жеткізу кезінде меншік иелерінің және (немесе) операторлардың, үшінші тұлғалардың дербес деректер субъектісімен және уәкілетті органмен ақпараттық өзара іс-қимылын қамтамасыз ететін қызмет; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1110,50 +1100,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) дербес деректер субъектісі (бұдан әрі – субъект) – дербес деректер тиесілі жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      8-1) дербес деректерді автоматтандырылған өңдеу – ақпараттандыру объектісінің дербес деректерді өңдеуі, бұл меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның өңдеу процесіне қатысуын болғызбайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       9) дербес деректерді қамтитын базаның меншік иесі (бұдан әрі – меншік иесі) – дербес деректерді қамтитын базаны Қазақстан Республикасының заңдарына сәйкес иелену, пайдалану және оған билік ету құқығын іске асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) дербес деректерді қамтитын базаның операторы (бұдан әрі – оператор) – дербес деректерді жинауды, өңдеуді және қорғауды жүзеге асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1320,51 +1328,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1389,174 +1417,226 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Дербес деректерге қолжетімділікті бақылаудың мемлекеттік сервисінің жұмыс істеу процесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Дербес деректерге қол жеткізуді мемлекеттік бақылаудың сервисінің жұмыс істеуі мынадай процестерді автоматтандыру:</w:t>
+      3. Дербес деректерге қол жеткізуді мемлекеттік бақылаудың сервисінің жұмыс істеуі мынадай процестерді автоматтандыру, оның ішінде дербес деректерді автоматтандырылған өңдеу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
-[...15 lines deleted...]
-      1) субъектіден дербес деректерді жинауға, өңдеуге немесе оларды үшінші тұлғаларға беруге келісім алуды қоса алғанда, мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілерінде қамтылған дербес деректерге қол жеткізу кезінде меншік иелерінің және (немесе) операторлардың, үшінші тұлғалардың субъектімен және уәкілетті органмен ақпараттық өзара іс-қимылы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъектіден дербес деректерді жинауға, өңдеуге немесе оларды үшінші тұлғаларға беруге келісім алуды қоса алғанда, мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілерінде қамтылған дербес деректерге қол жеткізу кезінде меншік иелерінің және (немесе) операторлардың, үшінші тұлғалардың субъектімен және уәкілетті органмен ақпараттық өзара іс-қимылы, оның ішінде автоматтандырылған өңдеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субъектінің немесе оның заңды өкілінің мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі дербес деректерді жинауға және (немесе) өңдеуге, оның ішінде дербес деректерді автоматтандырылған өңдеуге келісім беруі (бас тартуы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субъектінің немесе оның заңды өкілінің мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі дербес деректерді жинауға және (немесе) өңдеуге, оның ішінде дербес деректерді автоматтандырылған өңдеуге келісім беруін (бас тартуын) кері қайтарып алуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субъектіні мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі өзінің дербес деректерімен жасалатын іс-әрекеттер, оның ішінде дербес деректерді автоматтандырылған өңдеу туралы хабардар ету (қол жеткізу, қарау, өзгерту, толықтыру, беру, бұғаттау, жою);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) субъектіге мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі өзінің дербес деректерін жинауға және (немесе) өңдеуге, оның ішінде дербес деректерді автоматтандырылған өңдеуге келісімі бар меншік иелері және (немесе) операторлар туралы мәліметтерді ұсыну кезінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ақпараттық жүйелер Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 қаулысымен бекітілген ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарға сәйкес болған кезде және ақпараттық қауіпсіздік талаптарына сәйкестігі бойынша сынақ хаттамалары болған жағдайда дербес деректерге қол жеткізу процесі мынадай тәсілдер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бастамашының және (немесе) оператордың дербес деректерге қол жеткізуге және "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы дербес деректерді жинауға және (немесе) өңдеуге немесе оларды үшінші тұлғаларға беруге келісімі (бас тартуы) туралы SMS-хабарлама субъектісінен жауап алуға сұрау салу арқылы (бұдан әрі – сұрау салу/жауап беру "1414" Бірыңғай байланыс орталығы арқылы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1685,2554 +1765,2564 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы дербес деректерге қол жеткізу процесі бастамашыларға және (немесе) операторларға қолжетімді, олар төмендегілерден тұрады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастамашының және (немесе) оператордың дербес деректерге мемлекеттік сервиске қол жеткізуге сұрау салуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік сервистің өңдеу процесінде дербес деректерге қол жеткізуге сұрау салудың болуын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өңдеу процесінде дербес деректерге қол жеткізуге сұрау салу болған кезде мемлекеттік сервис "Субъектіден жауап күту" мәртебесін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өңдеу процесінде дербес деректерге қол жеткізуге сұрау салу болмаған кезде, мемлекеттік сервис субъектінің ұялы байланысы желісінің абоненттік нөмірін алуға сұрау салуды МАБ-қа жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МАБ-та субъектінің ұялы байланыс желісінің абоненттік нөмірі болмаған кезде, субъект "электрондық үкімет" веб-порталында тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектінің ұялы байланыс желісінің абоненттік нөмірін МАБ-тан алғаннан кейін мемлекеттік сервис "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама жолымен субъектінің дербес деректеріне қол жеткізуге сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сервис "1414" Бірыңғай байланыс орталығының SMS-шлюзінде субъектіден жауаптың болуын тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік сервистен "Субъектіден жауап күту" мәртебесі жауабын алғаннан кейін бастамашы және (немесе) оператор бірінші сұрау салуға сәйкес келетін параметрлері бар қайталама сұрау салуды жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) субъектіден оң жауап болған кезде мемлекеттік сервистің қауіпсіздік токенін құру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
-[...15 lines deleted...]
-      1) бастамашының және (немесе) оператордың дербес деректерге мемлекеттік сервиске қол жеткізуге сұрау салуы;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бастамашы және (немесе) оператор дербес деректерге қол жеткізуге қайтадан сұрау салған кезде және дербес деректерді жинауға және (немесе) өңдеуге оң келісім болған кезде мемлекеттік сервистің қауіпсіздік токенін жіберуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
-[...15 lines deleted...]
-      2) мемлекеттік сервистің өңдеу процесінде дербес деректерге қол жеткізуге сұрау салудың болуын тексеруі;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бастамашының және (немесе) оператордың меншік иесіне қауіпсіздік токенін сұрату үшін енгізілген дербес деректерге қол жеткізуге сұрау салуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
-[...15 lines deleted...]
-      3) өңдеу процесінде дербес деректерге қол жеткізуге сұрау салу болған кезде мемлекеттік сервис "Субъектіден жауап күту" мәртебесін жібереді.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қауіпсіздік токені деректері иесінің оны сұрау салуға және қолданылу мерзіміне сәйкестігін тексеруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...87 lines deleted...]
-      4) мемлекеттік сервистен "Субъектіден жауап күту" мәртебесі жауабын алғаннан кейін бастамашы және (немесе) оператор бірінші сұрау салуға сәйкес келетін параметрлері бар қайталама сұрау салуды жібереді;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сұрау салуды өңдеу және меншік иесінің бастамашыға және (немесе) операторға жауап жіберуі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
-[...15 lines deleted...]
-      5) субъектіден оң жауап болған кезде мемлекеттік сервистің қауіпсіздік токенін құру;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бастамашының және (немесе) оператордың құралдары арқылы сұрау салу/жауап беру негізінде дербес деректерге қол жеткізу процесі осы тармақтың 1), 2) және 3) тармақшаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
-[...15 lines deleted...]
-      6) бастамашы және (немесе) оператор дербес деректерге қол жеткізуге қайтадан сұрау салған кезде және дербес деректерді жинауға және (немесе) өңдеуге оң келісім болған кезде мемлекеттік сервистің қауіпсіздік токенін жіберуі;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проактивті қызметтер көрсететін бастамашының құралдары арқылы сұрау салу/жауап беру негізінде дербес деректерге қол жеткізу процесі мынадай кезеңдерден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
-[...15 lines deleted...]
-      7) бастамашының және (немесе) оператордың меншік иесіне қауіпсіздік токенін сұрату үшін енгізілген дербес деректерге қол жеткізуге сұрау салуы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының субъектіден оның дербес деректеріне қол жеткізуге келісімін мынадай тәсілдер арқылы алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      биометриялық жүйелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық цифрлық қолтаңбалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қағаз түріндегі ақпарат тасымалдағыштар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының дербес деректерге қол жеткізуге сұрау салуы мемлекеттік сервиске электрондық цифрлық қолтаңбаның (бұдан әрі – эцқ) ашық кілті бар токен верификациясын және проактивті қызмет кодын (бастамашы ұсынады) жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің дербес деректерге қол жеткізуге сұрау салу кезінде верификация токенінің бар-жоғын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің ұсынылған эцқ-ға сәйкес верификация токенінің қолтаңбасын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің бизнес сәйкестендіру нөмірінің және проактивті қызмет кодының сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің верификация токеніндегі ұйымның бизнес сәйкестендіру нөмірінің және дербес деректерге қол жеткізуге сұрау салуда көрсетілген бизнес сәйкестендіру нөмірінің сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің дербес деректерге қол жеткізудің ықтимал тәсілдерінің верификация токенінде көрсетілген тәсілдерге сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің верификация токенінің қалыптастырылған күнін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің барлық тексерулерден өткен жағдайда проактивті қызмет көрсету кезеңіне арналған қауіпсіздік токенін қалыптастыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының және (немесе) оператордың дербес деректерге қол жеткізуге сұрау салуын қауіпсіздік токенімен бірге деректер иесіне жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректер иесінің қауіпсіздік токенінің сұрау салуға және қолданылу мерзіміне сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұрау салуды өңдеу және деректер иесінің бастамашы және (немесе) операторға жауап жіберуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хаттама жүргізу режиміндегі сұрау салу/жауап беру арқылы дербес деректерге қол жеткізу процесі мынадай кезеңдерден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
-[...15 lines deleted...]
-      8) қауіпсіздік токені деректері иесінің оны сұрау салуға және қолданылу мерзіміне сәйкестігін тексеруі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының эцқ ашық кілті бар мемлекеттік сервиске дербес деректерге қол жеткізуге сұрау салуды верификация токенінде (алынған келісімнің жоқтығы туралы белгісі бар) және дербес деректер субъектісінің келісімін алмай дербес деректерге қол жеткізу негіздемелерінің анықтамалығынан кодты жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің дербес деректерге қол жеткізуге сұрау салуда верификация токенінің бар-жоғын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің ұсынылған эцқ-ға сәйкес верификация токенінің қолтаңбасын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің бизнес сәйкестендіру нөмірінің хаттама жүргізу режимінде қауіпсіздік токенін алу мүмкіндігі бар-жоғын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің верификация токеніндегі ұйымның бизнес сәйкестендіру нөмірінің және дербес деректерге қол жеткізуге сұрау салуда көрсетілген бизнес сәйкестендіру нөмірінің сәйкестігін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің верификация токенінің қалыптастырылған күнін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің барлық тексерулерден өткен жағдайда 15 минуттық қолдану мерзімі бар қауіпсіздік токенін қалыптастыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының және (немесе) оператордың дербес деректерге қол жеткізуге сұрау салуын қауіпсіздік токенімен бірге деректер иесіне жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректер иесінің қауіпсіздік токенінің сұрау салуға және қолданылу мерзіміне сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұрау салуды өңдеу және деректер иесінің бастамашыға және (немесе) операторға жауап жіберуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "мобильді үкімет" ақпараттық жүйесі арқылы жіберілетін sms хабарламалар негізінде мемлекеттік сервиске сұрау салу/жауап беру дербес деректерге қол жеткізу процесі мынадай кезеңдерден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
-[...15 lines deleted...]
-      9) сұрау салуды өңдеу және меншік иесінің бастамашыға және (немесе) операторға жауап жіберуі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашы және (немесе) оператор мемлекеттік сервиске дербес деректерге қол жеткізуге сұрау салуды жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервис дербес деректерге қол жеткізуге сұрау салудың өңдеу процесінде бар-жоғын тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер сұрау салу өңдеу процесінде болса, мемлекеттік сервис "субъектінің жауабын күту" мәртебесін жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер өңдеуде сұрау салу болмаса, мемлекеттік сервис бмг-ге субъектінің ұялы байланыс желісіндегі абоненттік нөмірін алу туралы сұрау салуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер субъектінің абоненттік нөмірі бмг-де болмаса, ол "электрондық үкімет" веб-порталында тіркеуден өтеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субъектінің абоненттік нөмірін бмг-ден алғаннан кейін мемлекеттік сервис "мобильді үкімет" ақпараттық жүйесі арқылы әріптік-сандық немесе сандық бір реттік коды бар sms-хабарлама арқылы субъектінің дербес деректеріне қол жеткізуге сұрау салуды жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистен "субъектінің жауабын күту" мәртебесі мен сұрау салу идентификаторын алғаннан кейін, бастамашы және (немесе) оператор мемлекеттік сервистің сұрау салу идентификаторын көрсетіп, қайталама сұрау салуды жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервис бастамашының және (немесе) оператор тарапынан қайталама сұрау салу жасалған кезде, сұрау салу идентификаторына сәйкес келетін және "мобильді үкімет" ақпараттық жүйесі арқылы жіберілген әріптік-сандық немесе сандық бір реттік коды бар қауіпсіздік токенін жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының және (немесе) оператордың дербес деректерге қол жеткізуге сұрау салуын қауіпсіздік токенімен бірге деректер иесіне жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректер иесі қауіпсіздік токенінің сұрау салуға және қолданылу мерзіміне сәйкестігін тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұрау салуды өңдеу және деректер иесінің бастамашыға және (немесе) операторға жауап жіберуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) және 2) тармақшаларында көзделген процестер бойынша дербес деректер субъектісінің келісімін алу және (немесе) ұялы байланыс желілері арқылы жіберілетін бір реттік пароль (OTP) арқылы дербес деректерге қолжеткізуді ұсыну жүзеге асырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Дербес деректерге қол жеткізу үшін сұрау салу процесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
-[...15 lines deleted...]
-      6. Бастамашының және (немесе) оператордың құралдары арқылы сұрау салу/жауап беру негізінде дербес деректерге қол жеткізу процесі осы тармақтың 1), 2) және 3) тармақшаларына сәйкес жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дербес деректерге қол жеткізуге арналған сұрау салу бірыңғай талаптарға сәйкес форматта жіберіледі және мынадай деректерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...700 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъектінің жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z62" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымның, бастамашының және (немесе) оператордың атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бастамашының және (немесе) оператордың бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z64" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бастамашының және (немесе) оператор жұмыскерінің сәйкестендіру деректері (тегі, аты, әкесінің аты, есепке алу жазбасы, жеке сәйкестендіру нөмірі) немесе бастамашы және (немесе) оператор жұмыскерінің қатысуынсыз дербес деректерге қол жеткізуге сұрау салынған жағдайларда ұйымның атауы немесе ақпараттық жүйенің атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z65" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік сервис қалыптастырған анықтамалық идентификатор, оған бастамашы және (немесе) оператор ұсынған мынадай деректер кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес деректерге қол жеткізу жүзеге асырылатын қызметтердің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ServiceID" ЭҮШ сервис идентификаторларының тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет көрсету мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес деректерді сақтау және өңдеу уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сұрау салуды жіберу және субъектіден жауап алу тәсілінің белгісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Осы Қағидалардың 4-тармағына сәйкес 3 және 4-тәсіл бойынша келісім алу себептері бар мемлекеттік сервис қалыптастырған анықтамалықтың идентификаторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z68" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) верификация токені осы Қағидалардың 4-тармағына сәйкес 2, 3 және 4-тәсілін таңдау кезінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аутентификация токені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) алып тасталды – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) бастамашының түпнұсқалығын тексеруге арналған деректер (логин / пароль немесе аутентификация токені).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...300 lines deleted...]
-      9) аутентификация токені;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Субъектілердің дербес деректеріне қол жеткізуге сұрау салу бойынша жауап ЭҮШ арқылы өзара іс-қимыл жасау үшін рұқсат етілген форматта толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...87 lines deleted...]
-      11) бастамашының түпнұсқалығын тексеруге арналған деректер (логин / пароль немесе аутентификация токені).</w:t>
+    <w:bookmarkStart w:name="z72" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Субъектілердің қол жеткізуіне сұрау салу бойынша жауап оң жауап болған кезде мынадай деректерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:bookmarkStart w:name="z73" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік сервис қайтаратын дербес деректерге қол жеткізуге арналған сұрау салуға сәйкес "Қол жеткізуге рұқсат" мәртебесі (бұдан әрі – мәртебе);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіпсіздік токенінің дұрыстығын тексеру үшін қажетті мемлекеттік сервис иесі ұйымының ЭЦҚ ашық кілті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z75" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қауіпсіздік токені.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z74" w:id="47"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="49"/>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Деректерге қол жеткізудің сұрау салуы бойынша жауап осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 2, 3, 4, 5, 6, 7, 8-тармақтарда көрсетілген мәртебені қабылдай алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектіден тәсілдермен келісім алған кезде, бастамашының және (немесе) оператордың құралдарымен сұрау салу/жауап беру және проактивті қызмет көрсету шеңберінде бастамашының құралдарымен сұрау салу/жауап беру, бастамашы және (немесе) оператор қандай дербес деректерге қай кезеңге қолжетімділік берілетіні туралы ақпаратты көрсете отырып дербес деректерге қол жеткізуге сұрау салуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Қауіпсіздік токенін қалыптастыру процесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қауіпсіздік токені оның иесін анықтау үшін қолданылады, ол тақырыптан (header), пайдалы ақпараттан (payload) тұрады және мемлекеттік сервис иесі ұйымының ЭЦҚ-сымен қол қойылады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...14 lines deleted...]
-      Субъектіден тәсілдермен келісім алған кезде, бастамашының және (немесе) оператордың құралдарымен сұрау салу/жауап беру және проактивті қызмет көрсету шеңберінде бастамашының құралдарымен сұрау салу/жауап беру, бастамашы және (немесе) оператор қандай дербес деректерге қай кезеңге қолжетімділік берілетіні туралы ақпаратты көрсете отырып дербес деректерге қол жеткізуге сұрау салуды қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қауіпсіздік токені тақырыбында токен түрі және шифрлау алгоритмі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z80" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Пайдалы ақпарат дербес деректерге қол жеткізуді бақылау қауіпсіздік токені осы Қағидаларға 2-қосымшаға сәйкес жалпы көрініске ие және мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z81" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъектінің жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дербес деректер сұратылатын сервистердің кодтық атауларының тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z83" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субъектіден ISO 8601 форматындағы "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы оң жауап алу күні мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z84" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қауіпсіздік токені әрекетінің аяқталу күні мен уақыты "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақытының және ISO 8601 форматындағы қауіпсіздік токенінің әрекет ету уақытының жиынын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z85" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бастамашының және (немесе) оператордың бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z86" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Unix Time Stamp форматында "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z87" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қауіпсіздік токені әрекетінің аяқталу күні мен уақыты "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақытының және Unix Time Stamp форматындағы қауіпсіздік токенінің әрекет ету уақытының жиынын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік сервис қалыптастырған қауіпсіздік токенінің бірегей идентификаторы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="50"/>
+    <w:bookmarkStart w:name="z88" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Қауіпсіздік токенін қалыптастыру процесі</w:t>
-[...179 lines deleted...]
-      6) Unix Time Stamp форматында "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақыты;</w:t>
+        <w:t xml:space="preserve"> 4-параграф. Қауіпсіздік токенін тексеру процесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z87" w:id="60"/>
-[...15 lines deleted...]
-      7) қауіпсіздік токені әрекетінің аяқталу күні мен уақыты "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақытының және Unix Time Stamp форматындағы қауіпсіздік токенінің әрекет ету уақытының жиынын білдіреді;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Дербес деректерге қол жеткізу сұрау салуын алған кезде меншік иесі қауіпсіздік токенінен дербес деректерге қол жеткізу сұрау салуына қоса берілген ЭЦҚ ашық кілтін пайдалана отырып, пайдалы ақпаратты алады және оны мынадай параметрлер бойынша тексереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...14 lines deleted...]
-      8) мемлекеттік сервис қалыптастырған қауіпсіздік токенінің бірегей идентификаторы.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке деректерге және қауіпсіздік токеніне қол жеткізу үшін жіберілген сұрау салудағы жеке сәйкестендіру нөмірінің сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) меншік иесі сервисінің код атауларының тізбесінде код атауының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дербес деректерге қол жеткізу үшін жіберілген сұрау салуды алу күні мен уақыты "1414" Бірыңғай байланыс орталығы арқылы сұрау салу/жауап беру жағдайларында субъектіден оң жауапты алу күні мен уақытынан немесе бастамашының және/немесе оператордың құралдарымен сұрау салу/жауап беру кезінде токенді қалыптастыру күні мен уақытынан кем емес болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z93" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дербес деректерге қол жеткізу үшін жіберілген сұрау салуды алу күні мен уақыты қауіпсіздік токені әрекетінің аяқталу күні мен уақытынан артық емес болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z94" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дербес деректерге қол жеткізу үшін жіберілген сұрау салуға қоса берілген ЭЦҚ ашық кілтін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік сервисте қауіпсіздік токенін мемлекеттік сервисте құру мәніне тексеру және субъект тарапынан кері қайтарып алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="61"/>
+    <w:bookmarkStart w:name="z95" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Параметрлердің біреуі сәйкес келмеген жағдайда, меншік иесі жеке деректерге қол жеткізу үшін жіберілген сұрау салуды қабылдамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z103" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-параграф. Қауіпсіздік токенін тексеру процесі</w:t>
-[...119 lines deleted...]
-      5) дербес деректерге қол жеткізу үшін жіберілген сұрау салуға қоса берілген ЭЦҚ ашық кілтін тексеру;</w:t>
+        <w:t xml:space="preserve"> 5-параграф. Қауіпсіздік токенін қайтарып алу процесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:p>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-параграфпен толықтырылды – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="70"/>
+    <w:bookmarkStart w:name="z104" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қауіпсіздік токенін қайтарып алуға сұрау салуды субъект "электрондық үкімет" жүйелері арқылы қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z105" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z105" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қауіпсіздік токенін қайтарып алуға сұрау салу негізінде мемлекеттік сервис қарау үшін бастамашыға және (немесе) операторға қауіпсіздік токенін қайтарып алуға өтінімді қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z106" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z106" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Бастамашы және (немесе) оператор қауіпсіздік токенін қайтарып алуға өтінімді 15 жұмыс күні ішінде қарайды. Субъект немесе оның заңды өкілі дербес деректердi жинауға, өңдеуге берген келісімді, егер бұл Қазақстан Республикасының заңдарына қайшы келсе не "Дербес деректер және оларды қорғау туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орындалмаған міндеттемесі болған кезде кері қайтарып ала алмайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z107" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бастамашы және (немесе) оператор қауіпсіздік токенін қайтарып алуға өтінімді оң қараған жағдайда, мемлекеттік сервис қауіпсіздік токенін "белсенді емес" мәртебесіне ауыстырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z108" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бастамашы және (немесе) оператор қауіпсіздік токенін кері қайтарып алуға өтінімді теріс қараған жағдайда, бастамашы және (немесе) оператор қауіпсіздік токенін кері қайтарып алудан бас тартудың себептері мен негізін көрсетуі тиіс;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z107" w:id="73"/>
-[...15 lines deleted...]
-      19. Бастамашы және (немесе) оператор қауіпсіздік токенін қайтарып алуға өтінімді оң қараған жағдайда, мемлекеттік сервис қауіпсіздік токенін "белсенді емес" мәртебесіне ауыстырады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауіпсіздік токенін қайтарып алудан бас тарту үшін негізде нормативтік құжатқа, шартқа (нөмірі, күні, атауы) немесе өзге де орындалмаған міндеттемеге сілтеме көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Егер бастамашы және (немесе) оператор 15 жұмыс күні ішінде қауіпсіздік токенін кері қайтару берілген өтінімді қарастырмаса, мемлекеттік сервис қауіпсіздік токенінің мәртебесін "белсенді емес" күйіне ауыстырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z108" w:id="74"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4490,68 +4580,68 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік сервис қайтаратын дербес деректерге  қол жеткізуге сұрау салу мәртебесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6888,68 +6978,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыс істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="77"/>
+    <w:bookmarkStart w:name="z101" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дербес деректерге қол жеткізуді бақылаудың қауіпсіздік токені туралы пайдалы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7608,55 +7698,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>