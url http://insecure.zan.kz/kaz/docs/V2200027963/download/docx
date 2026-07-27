--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="394d54a" w14:textId="394d54a">
+    <w:p w14:paraId="290605f" w14:textId="290605f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -900,71 +900,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "1414" Бірыңғай байланыс орталығының SMS-шлюзі – SMS хабарламаларды жіберуге және қабылдауға арналған "электрондық үкімет" құрауышы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1365,205 +1461,309 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Дербес деректерге қол жеткізуді мемлекеттік бақылау сервисінің жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Дербес деректерге қолжетімділікті бақылаудың мемлекеттік сервисінің жұмыс істеу процесі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дербес деректерге қол жеткізуді мемлекеттік бақылаудың сервисінің жұмыс істеуі мынадай процестерді автоматтандыру, оның ішінде дербес деректерді автоматтандырылған өңдеу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъектіден дербес деректерді жинауға, өңдеуге немесе оларды үшінші тұлғаларға беруге келісім алуды қоса алғанда, мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілерінде қамтылған дербес деректерге қол жеткізу кезінде меншік иелерінің және (немесе) операторлардың, үшінші тұлғалардың субъектімен және уәкілетті органмен ақпараттық өзара іс-қимылы, оның ішінде автоматтандырылған өңдеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субъектінің немесе оның заңды өкілінің мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі дербес деректерді жинауға және (немесе) өңдеуге, оның ішінде дербес деректерді автоматтандырылған өңдеуге келісім беруі (бас тартуы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субъектінің немесе оның заңды өкілінің мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі дербес деректерді жинауға және (немесе) өңдеуге, оның ішінде дербес деректерді автоматтандырылған өңдеуге келісім беруін (бас тартуын) кері қайтарып алуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субъектіні мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі өзінің дербес деректерімен жасалатын іс-әрекеттер, оның ішінде дербес деректерді автоматтандырылған өңдеу туралы хабардар ету (қол жеткізу, қарау, өзгерту, толықтыру, беру, бұғаттау, жою);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) субъектіге мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі өзінің дербес деректерін жинауға және (немесе) өңдеуге, оның ішінде дербес деректерді автоматтандырылған өңдеуге келісімі бар меншік иелері және (немесе) операторлар туралы мәліметтерді ұсыну кезінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...125 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1572,71 +1772,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z34" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ақпараттық жүйелер Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 қаулысымен бекітілген ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарға сәйкес болған кезде және ақпараттық қауіпсіздік талаптарына сәйкестігі бойынша сынақ хаттамалары болған жағдайда дербес деректерге қол жеткізу процесі мынадай тәсілдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бастамашының және (немесе) оператордың дербес деректерге қол жеткізуге және "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы дербес деректерді жинауға және (немесе) өңдеуге немесе оларды үшінші тұлғаларға беруге келісімі (бас тартуы) туралы SMS-хабарлама субъектісінен жауап алуға сұрау салу арқылы (бұдан әрі – сұрау салу/жауап беру "1414" Бірыңғай байланыс орталығы арқылы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1765,2564 +2061,3012 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы дербес деректерге қол жеткізу процесі бастамашыларға және (немесе) операторларға қолжетімді, олар төмендегілерден тұрады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастамашының және (немесе) оператордың дербес деректерге мемлекеттік сервиске қол жеткізуге сұрау салуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік сервистің өңдеу процесінде дербес деректерге қол жеткізуге сұрау салудың болуын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өңдеу процесінде дербес деректерге қол жеткізуге сұрау салу болған кезде мемлекеттік сервис "Субъектіден жауап күту" мәртебесін жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z38" w:id="17"/>
-[...15 lines deleted...]
-      1) бастамашының және (немесе) оператордың дербес деректерге мемлекеттік сервиске қол жеткізуге сұрау салуы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өңдеу процесінде дербес деректерге қол жеткізуге сұрау салу болмаған кезде, мемлекеттік сервис субъектінің ұялы байланысы желісінің абоненттік нөмірін алуға сұрау салуды МАБ-қа жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшаның үшінші бөлігі жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МАБ-та субъектінің ұялы байланыс желісінің абоненттік нөмірі болмаған кезде, субъект "электрондық үкімет" веб-порталында тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектінің ұялы байланыс желісінің абоненттік нөмірін МАБ-тан алғаннан кейін мемлекеттік сервис "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама жолымен субъектінің дербес деректеріне қол жеткізуге сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сервис "1414" Бірыңғай байланыс орталығының SMS-шлюзінде субъектіден жауаптың болуын тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік сервистен "Субъектіден жауап күту" мәртебесі жауабын алғаннан кейін бастамашы және (немесе) оператор бірінші сұрау салуға сәйкес келетін параметрлері бар қайталама сұрау салуды жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z39" w:id="18"/>
-[...15 lines deleted...]
-      2) мемлекеттік сервистің өңдеу процесінде дербес деректерге қол жеткізуге сұрау салудың болуын тексеруі;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) субъектіден оң жауап болған кезде мемлекеттік сервистің қауіпсіздік токенін құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z40" w:id="19"/>
-[...15 lines deleted...]
-      3) өңдеу процесінде дербес деректерге қол жеткізуге сұрау салу болған кезде мемлекеттік сервис "Субъектіден жауап күту" мәртебесін жібереді.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бастамашы және (немесе) оператор дербес деректерге қол жеткізуге қайтадан сұрау салған кезде және дербес деректерді жинауға және (немесе) өңдеуге оң келісім болған кезде мемлекеттік сервистің қауіпсіздік токенін жіберуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...87 lines deleted...]
-      4) мемлекеттік сервистен "Субъектіден жауап күту" мәртебесі жауабын алғаннан кейін бастамашы және (немесе) оператор бірінші сұрау салуға сәйкес келетін параметрлері бар қайталама сұрау салуды жібереді;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бастамашының және (немесе) оператордың меншік иесіне қауіпсіздік токенін сұрату үшін енгізілген дербес деректерге қол жеткізуге сұрау салуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z42" w:id="21"/>
-[...15 lines deleted...]
-      5) субъектіден оң жауап болған кезде мемлекеттік сервистің қауіпсіздік токенін құру;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қауіпсіздік токені деректері иесінің оны сұрау салуға және қолданылу мерзіміне сәйкестігін тексеруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z43" w:id="22"/>
-[...15 lines deleted...]
-      6) бастамашы және (немесе) оператор дербес деректерге қол жеткізуге қайтадан сұрау салған кезде және дербес деректерді жинауға және (немесе) өңдеуге оң келісім болған кезде мемлекеттік сервистің қауіпсіздік токенін жіберуі;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сұрау салуды өңдеу және меншік иесінің бастамашыға және (немесе) операторға жауап жіберуі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z44" w:id="23"/>
-[...15 lines deleted...]
-      7) бастамашының және (немесе) оператордың меншік иесіне қауіпсіздік токенін сұрату үшін енгізілген дербес деректерге қол жеткізуге сұрау салуы;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бастамашының және (немесе) оператордың құралдары арқылы сұрау салу/жауап беру негізінде дербес деректерге қол жеткізу процесі осы тармақтың 1), 2) және 3) тармақшаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z45" w:id="24"/>
-[...15 lines deleted...]
-      8) қауіпсіздік токені деректері иесінің оны сұрау салуға және қолданылу мерзіміне сәйкестігін тексеруі;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проактивті қызметтер көрсететін бастамашының құралдары арқылы сұрау салу/жауап беру негізінде дербес деректерге қол жеткізу процесі мынадай кезеңдерден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
-[...15 lines deleted...]
-      9) сұрау салуды өңдеу және меншік иесінің бастамашыға және (немесе) операторға жауап жіберуі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының субъектіден оның дербес деректеріне қол жеткізуге келісімін мынадай тәсілдер арқылы алады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      биометриялық жүйелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық цифрлық қолтаңбалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қағаз түріндегі ақпарат тасымалдағыштар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының дербес деректерге қол жеткізуге сұрау салуы мемлекеттік сервиске электрондық цифрлық қолтаңбаның (бұдан әрі – эцқ) ашық кілті бар токен верификациясын және проактивті қызмет кодын (бастамашы ұсынады) жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің дербес деректерге қол жеткізуге сұрау салу кезінде верификация токенінің бар-жоғын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің ұсынылған эцқ-ға сәйкес верификация токенінің қолтаңбасын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің бизнес сәйкестендіру нөмірінің және проактивті қызмет кодының сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің верификация токеніндегі ұйымның бизнес сәйкестендіру нөмірінің және дербес деректерге қол жеткізуге сұрау салуда көрсетілген бизнес сәйкестендіру нөмірінің сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің дербес деректерге қол жеткізудің ықтимал тәсілдерінің верификация токенінде көрсетілген тәсілдерге сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің верификация токенінің қалыптастырылған күнін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің барлық тексерулерден өткен жағдайда проактивті қызмет көрсету кезеңіне арналған қауіпсіздік токенін қалыптастыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының және (немесе) оператордың дербес деректерге қол жеткізуге сұрау салуын қауіпсіздік токенімен бірге деректер иесіне жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректер иесінің қауіпсіздік токенінің сұрау салуға және қолданылу мерзіміне сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұрау салуды өңдеу және деректер иесінің бастамашы және (немесе) операторға жауап жіберуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хаттама жүргізу режиміндегі сұрау салу/жауап беру арқылы дербес деректерге қол жеткізу процесі мынадай кезеңдерден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
-[...15 lines deleted...]
-      6. Бастамашының және (немесе) оператордың құралдары арқылы сұрау салу/жауап беру негізінде дербес деректерге қол жеткізу процесі осы тармақтың 1), 2) және 3) тармақшаларына сәйкес жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының эцқ ашық кілті бар мемлекеттік сервиске дербес деректерге қол жеткізуге сұрау салуды верификация токенінде (алынған келісімнің жоқтығы туралы белгісі бар) және дербес деректер субъектісінің келісімін алмай дербес деректерге қол жеткізу негіздемелерінің анықтамалығынан кодты жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің дербес деректерге қол жеткізуге сұрау салуда верификация токенінің бар-жоғын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің ұсынылған эцқ-ға сәйкес верификация токенінің қолтаңбасын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің бизнес сәйкестендіру нөмірінің хаттама жүргізу режимінде қауіпсіздік токенін алу мүмкіндігі бар-жоғын тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің верификация токеніндегі ұйымның бизнес сәйкестендіру нөмірінің және дербес деректерге қол жеткізуге сұрау салуда көрсетілген бизнес сәйкестендіру нөмірінің сәйкестігін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің верификация токенінің қалыптастырылған күнін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистің барлық тексерулерден өткен жағдайда 15 минуттық қолдану мерзімі бар қауіпсіздік токенін қалыптастыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының және (немесе) оператордың дербес деректерге қол жеткізуге сұрау салуын қауіпсіздік токенімен бірге деректер иесіне жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректер иесінің қауіпсіздік токенінің сұрау салуға және қолданылу мерзіміне сәйкестігін тексеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұрау салуды өңдеу және деректер иесінің бастамашыға және (немесе) операторға жауап жіберуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "мобильді үкімет" ақпараттық жүйесі арқылы жіберілетін sms хабарламалар негізінде мемлекеттік сервиске сұрау салу/жауап беру дербес деректерге қол жеткізу процесі мынадай кезеңдерден тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашы және (немесе) оператор мемлекеттік сервиске дербес деректерге қол жеткізуге сұрау салуды жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервис дербес деректерге қол жеткізуге сұрау салудың өңдеу процесінде бар-жоғын тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер сұрау салу өңдеу процесінде болса, мемлекеттік сервис "субъектінің жауабын күту" мәртебесін жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер өңдеуде сұрау салу болмаса, мемлекеттік сервис бмг-ге субъектінің ұялы байланыс желісіндегі абоненттік нөмірін алу туралы сұрау салуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер субъектінің абоненттік нөмірі бмг-де болмаса, ол "электрондық үкімет" веб-порталында тіркеуден өтеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субъектінің абоненттік нөмірін бмг-ден алғаннан кейін мемлекеттік сервис "мобильді үкімет" ақпараттық жүйесі арқылы әріптік-сандық немесе сандық бір реттік коды бар sms-хабарлама арқылы субъектінің дербес деректеріне қол жеткізуге сұрау салуды жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервистен "субъектінің жауабын күту" мәртебесі мен сұрау салу идентификаторын алғаннан кейін, бастамашы және (немесе) оператор мемлекеттік сервистің сұрау салу идентификаторын көрсетіп, қайталама сұрау салуды жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сервис бастамашының және (немесе) оператор тарапынан қайталама сұрау салу жасалған кезде, сұрау салу идентификаторына сәйкес келетін және "мобильді үкімет" ақпараттық жүйесі арқылы жіберілген әріптік-сандық немесе сандық бір реттік коды бар қауіпсіздік токенін жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашының және (немесе) оператордың дербес деректерге қол жеткізуге сұрау салуын қауіпсіздік токенімен бірге деректер иесіне жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректер иесі қауіпсіздік токенінің сұрау салуға және қолданылу мерзіміне сәйкестігін тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұрау салуды өңдеу және деректер иесінің бастамашыға және (немесе) операторға жауап жіберуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) және 2) тармақшаларында көзделген процестер бойынша дербес деректер субъектісінің келісімін алу және (немесе) ұялы байланыс желілері арқылы жіберілетін бір реттік пароль (OTP) арқылы дербес деректерге қолжеткізуді ұсыну жүзеге асырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Дербес деректерге қол жеткізу үшін сұрау салу процесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z110" w:id="27"/>
-[...15 lines deleted...]
-      1) проактивті қызметтер көрсететін бастамашының құралдары арқылы сұрау салу/жауап беру негізінде дербес деректерге қол жеткізу процесі мынадай кезеңдерден тұрады:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Дербес деректерге қол жеткізуге арналған сұрау салу бірыңғай талаптарға сәйкес форматта жіберіледі және мынадай деректерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...285 lines deleted...]
-      2) хаттама жүргізу режиміндегі сұрау салу/жауап беру арқылы дербес деректерге қол жеткізу процесі мынадай кезеңдерден тұрады:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъектінің жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...195 lines deleted...]
-      3) "мобильді үкімет" ақпараттық жүйесі арқылы жіберілетін sms хабарламалар негізінде мемлекеттік сервиске сұрау салу/жауап беру дербес деректерге қол жеткізу процесі мынадай кезеңдерден тұрады:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымның, бастамашының және (немесе) оператордың атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...214 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бастамашының және (немесе) оператордың бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 05.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 120/НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z59" w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бастамашының және (немесе) оператор жұмыскерінің сәйкестендіру деректері (тегі, аты, әкесінің аты, есепке алу жазбасы, жеке сәйкестендіру нөмірі) немесе бастамашы және (немесе) оператор жұмыскерінің қатысуынсыз дербес деректерге қол жеткізуге сұрау салынған жағдайларда ұйымның атауы немесе ақпараттық жүйенің атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік сервис қалыптастырған анықтамалық идентификатор, оған бастамашы және (немесе) оператор ұсынған мынадай деректер кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес деректерге қол жеткізу жүзеге асырылатын қызметтердің атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ServiceID" ЭҮШ сервис идентификаторларының тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет көрсету мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес деректерді сақтау және өңдеу уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сұрау салуды жіберу және субъектіден жауап алу тәсілінің белгісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z67" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Осы Қағидалардың 4-тармағына сәйкес 3 және 4-тәсіл бойынша келісім алу себептері бар мемлекеттік сервис қалыптастырған анықтамалықтың идентификаторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z68" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) верификация токені осы Қағидалардың 4-тармағына сәйкес 2, 3 және 4-тәсілін таңдау кезінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z69" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аутентификация токені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...123 lines deleted...]
-      5) мемлекеттік сервис қалыптастырған анықтамалық идентификатор, оған бастамашы және (немесе) оператор ұсынған мынадай деректер кіреді:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) алып тасталды – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) бастамашының түпнұсқалығын тексеруге арналған деректер (логин / пароль немесе аутентификация токені).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...83 lines deleted...]
-      6) сұрау салуды жіберу және субъектіден жауап алу тәсілінің белгісі;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Субъектілердің дербес деректеріне қол жеткізуге сұрау салу бойынша жауап ЭҮШ арқылы өзара іс-қимыл жасау үшін рұқсат етілген форматта толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z67" w:id="38"/>
-[...15 lines deleted...]
-      7) Осы Қағидалардың 4-тармағына сәйкес 3 және 4-тәсіл бойынша келісім алу себептері бар мемлекеттік сервис қалыптастырған анықтамалықтың идентификаторы;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Субъектілердің қол жеткізуіне сұрау салу бойынша жауап оң жауап болған кезде мынадай деректерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z68" w:id="39"/>
-[...233 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="44"/>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік сервис қайтаратын дербес деректерге қол жеткізуге арналған сұрау салуға сәйкес "Қол жеткізуге рұқсат" мәртебесі (бұдан әрі – мәртебе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z74" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қауіпсіздік токенінің дұрыстығын тексеру үшін қажетті мемлекеттік сервис иесі ұйымының ЭЦҚ ашық кілті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z75" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қауіпсіздік токені.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z76" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z76" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Деректерге қол жеткізудің сұрау салуы бойынша жауап осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 2, 3, 4, 5, 6, 7, 8-тармақтарда көрсетілген мәртебені қабылдай алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъектіден тәсілдермен келісім алған кезде, бастамашының және (немесе) оператордың құралдарымен сұрау салу/жауап беру және проактивті қызмет көрсету шеңберінде бастамашының құралдарымен сұрау салу/жауап беру, бастамашы және (немесе) оператор қандай дербес деректерге қай кезеңге қолжетімділік берілетіні туралы ақпаратты көрсете отырып дербес деректерге қол жеткізуге сұрау салуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Қауіпсіздік токенін қалыптастыру процесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z78" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қауіпсіздік токені оның иесін анықтау үшін қолданылады, ол тақырыптан (header), пайдалы ақпараттан (payload) тұрады және мемлекеттік сервис иесі ұйымының ЭЦҚ-сымен қол қойылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қауіпсіздік токені тақырыбында токен түрі және шифрлау алгоритмі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Пайдалы ақпарат дербес деректерге қол жеткізуді бақылау қауіпсіздік токені осы Қағидаларға 2-қосымшаға сәйкес жалпы көрініске ие және мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z81" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъектінің жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...14 lines deleted...]
-      Субъектіден тәсілдермен келісім алған кезде, бастамашының және (немесе) оператордың құралдарымен сұрау салу/жауап беру және проактивті қызмет көрсету шеңберінде бастамашының құралдарымен сұрау салу/жауап беру, бастамашы және (немесе) оператор қандай дербес деректерге қай кезеңге қолжетімділік берілетіні туралы ақпаратты көрсете отырып дербес деректерге қол жеткізуге сұрау салуды қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дербес деректер сұратылатын сервистердің кодтық атауларының тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z83" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субъектіден ISO 8601 форматындағы "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы оң жауап алу күні мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z84" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қауіпсіздік токені әрекетінің аяқталу күні мен уақыты "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақытының және ISO 8601 форматындағы қауіпсіздік токенінің әрекет ету уақытының жиынын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z85" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бастамашының және (немесе) оператордың бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z86" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Unix Time Stamp форматында "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z87" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қауіпсіздік токені әрекетінің аяқталу күні мен уақыты "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақытының және Unix Time Stamp форматындағы қауіпсіздік токенінің әрекет ету уақытының жиынын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік сервис қалыптастырған қауіпсіздік токенінің бірегей идентификаторы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:bookmarkStart w:name="z88" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Қауіпсіздік токенін қалыптастыру процесі</w:t>
-[...119 lines deleted...]
-      3) субъектіден ISO 8601 форматындағы "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы оң жауап алу күні мен уақыты;</w:t>
+        <w:t xml:space="preserve"> 4-параграф. Қауіпсіздік токенін тексеру процесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z84" w:id="55"/>
-[...15 lines deleted...]
-      4) қауіпсіздік токені әрекетінің аяқталу күні мен уақыты "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақытының және ISO 8601 форматындағы қауіпсіздік токенінің әрекет ету уақытының жиынын білдіреді;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Дербес деректерге қол жеткізу сұрау салуын алған кезде меншік иесі қауіпсіздік токенінен дербес деректерге қол жеткізу сұрау салуына қоса берілген ЭЦҚ ашық кілтін пайдалана отырып, пайдалы ақпаратты алады және оны мынадай параметрлер бойынша тексереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z85" w:id="56"/>
-[...15 lines deleted...]
-      5) бастамашының және (немесе) оператордың бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке деректерге және қауіпсіздік токеніне қол жеткізу үшін жіберілген сұрау салудағы жеке сәйкестендіру нөмірінің сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z86" w:id="57"/>
-[...15 lines deleted...]
-      6) Unix Time Stamp форматында "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақыты;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) меншік иесі сервисінің код атауларының тізбесінде код атауының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z87" w:id="58"/>
-[...15 lines deleted...]
-      7) қауіпсіздік токені әрекетінің аяқталу күні мен уақыты "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы SMS-хабарлама арқылы субъектіден оң жауап алу күні мен уақытының және Unix Time Stamp форматындағы қауіпсіздік токенінің әрекет ету уақытының жиынын білдіреді;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дербес деректерге қол жеткізу үшін жіберілген сұрау салуды алу күні мен уақыты "1414" Бірыңғай байланыс орталығы арқылы сұрау салу/жауап беру жағдайларында субъектіден оң жауапты алу күні мен уақытынан немесе бастамашының және/немесе оператордың құралдарымен сұрау салу/жауап беру кезінде токенді қалыптастыру күні мен уақытынан кем емес болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p>
-[...14 lines deleted...]
-      8) мемлекеттік сервис қалыптастырған қауіпсіздік токенінің бірегей идентификаторы.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дербес деректерге қол жеткізу үшін жіберілген сұрау салуды алу күні мен уақыты қауіпсіздік токені әрекетінің аяқталу күні мен уақытынан артық емес болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z94" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дербес деректерге қол жеткізу үшін жіберілген сұрау салуға қоса берілген ЭЦҚ ашық кілтін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік сервисте қауіпсіздік токенін мемлекеттік сервисте құру мәніне тексеру және субъект тарапынан кері қайтарып алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="59"/>
+    <w:bookmarkStart w:name="z95" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Параметрлердің біреуі сәйкес келмеген жағдайда, меншік иесі жеке деректерге қол жеткізу үшін жіберілген сұрау салуды қабылдамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z103" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-параграф. Қауіпсіздік токенін тексеру процесі</w:t>
-[...59 lines deleted...]
-      2) меншік иесі сервисінің код атауларының тізбесінде код атауының болуы;</w:t>
+        <w:t xml:space="preserve"> 5-параграф. Қауіпсіздік токенін қайтарып алу процесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z92" w:id="63"/>
-[...15 lines deleted...]
-      3) дербес деректерге қол жеткізу үшін жіберілген сұрау салуды алу күні мен уақыты "1414" Бірыңғай байланыс орталығы арқылы сұрау салу/жауап беру жағдайларында субъектіден оң жауапты алу күні мен уақытынан немесе бастамашының және/немесе оператордың құралдарымен сұрау салу/жауап беру кезінде токенді қалыптастыру күні мен уақытынан кем емес болуы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-параграфпен толықтырылды – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қауіпсіздік токенін қайтарып алуға сұрау салуды субъект "электрондық үкімет" жүйелері арқылы қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қауіпсіздік токенін қайтарып алуға сұрау салу негізінде мемлекеттік сервис қарау үшін бастамашыға және (немесе) операторға қауіпсіздік токенін қайтарып алуға өтінімді қалыптастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z93" w:id="64"/>
-[...235 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="70"/>
+    <w:bookmarkStart w:name="z106" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Бастамашы және (немесе) оператор қауіпсіздік токенін қайтарып алуға өтінімді 15 жұмыс күні ішінде қарайды. Субъект немесе оның заңды өкілі дербес деректердi жинауға, өңдеуге берген келісімді, егер бұл Қазақстан Республикасының заңдарына қайшы келсе не "Дербес деректер және оларды қорғау туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орындалмаған міндеттемесі болған кезде кері қайтарып ала алмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z107" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z107" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Бастамашы және (немесе) оператор қауіпсіздік токенін қайтарып алуға өтінімді оң қараған жағдайда, мемлекеттік сервис қауіпсіздік токенін "белсенді емес" мәртебесіне ауыстырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z108" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z108" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бастамашы және (немесе) оператор қауіпсіздік токенін кері қайтарып алуға өтінімді теріс қараған жағдайда, бастамашы және (немесе) оператор қауіпсіздік токенін кері қайтарып алудан бас тартудың себептері мен негізін көрсетуі тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қауіпсіздік токенін қайтарып алудан бас тарту үшін негізде нормативтік құжатқа, шартқа (нөмірі, күні, атауы) немесе өзге де орындалмаған міндеттемеге сілтеме көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="73"/>
+    <w:bookmarkStart w:name="z109" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Егер бастамашы және (немесе) оператор 15 жұмыс күні ішінде қауіпсіздік токенін кері қайтару берілген өтінімді қарастырмаса, мемлекеттік сервис қауіпсіздік токенінің мәртебесін "белсенді емес" күйіне ауыстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4580,68 +5324,68 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="74"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік сервис қайтаратын дербес деректерге  қол жеткізуге сұрау салу мәртебесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6978,68 +7722,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыс істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="75"/>
+    <w:bookmarkStart w:name="z101" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дербес деректерге қол жеткізуді бақылаудың қауіпсіздік токені туралы пайдалы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7698,55 +8442,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>