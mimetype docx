--- v0 (2025-11-08)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="463bc2c" w14:textId="463bc2c">
+    <w:p w14:paraId="64b1111" w14:textId="64b1111">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -894,902 +894,806 @@
         <w:t>
       2. Қазақстан Республикасының, Қазақстан Республикасы Үкіметінің және Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін Қазақстан Республикасы мемлекеттік органдарының, сондай-ақ Қазақстан Республикасы орталық атқарушы органдарының (бұдан әрі – орталық органдар) атынан жасалған халықаралық шарттар тіркеуге, есепке алуға және сақтауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы халықаралық шарттарының мемлекеттік тізілімі – халықаралық шарттардың түпнұсқалары мен депозитарий ресми куәландырған көшірмелерін, олардың деректемелерін және Қазақстан Республикасы Сыртқы істер министрлігі айқындайтын олар туралы ақпараттық-анықтамалық сипаттағы басқа да мәліметтерді қамтитын Қазақстан Республикасының халықаралық шарттарын тіркеудің, есепке алудың және сақтаудың бірыңғай мемлекеттік жүйесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының халықаралық шарттарын тіркеудің, есепке алудың және сақтаудың бірыңғай мемлекеттік жүйесі Қазақстан Республикасы Сыртқы істер министрлігі жүргізеді. Қазақстан Республикасы халықаралық шарттарының мемлекеттік тізілімін жүргізу халықаралық шарттарды басқарудың электрондық жүйесінде (бұдан әрі – Жүйе) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (01.06.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Халықаралық шарттарды тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орталық орган Қазақстан Республикасының немесе Қазақстан Республикасы Үкіметінің атынан халықаралық шарт жасасқан күннен бастап екі апта мерзімде оның түпнұсқасын уәкілетті органға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасының немесе Қазақстан Республикасы Үкіметінің атынан жасалған халықаралық шарттың түпнұсқасын немесе оның ресми куәландырылған көшірмесін дипломатиялық арналар арқылы алған кезде уәкілетті орган тиісті халықаралық шартты тіркеуді дербес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Халықаралық шарт орталық органның атынан жасалған жағдайда халықаралық шарт жасалған күннен бастап екі апта мерзімде орталық орган куәландырған тиісті халықаралық шарттың көшірмесі уәкілетті органға жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық орган депозитарийден (халықаралық ұйымнан немесе шет мемлекеттен) халықаралық шарттың ресми куәландырылған көшірмесін алған жағдайда, оны алған сәттен бастап екі апта мерзімде уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уәкілетті органға халықаралық шарттың түпнұсқасымен немесе депозитарий ресми куәландырған көшірмесімен бір уақытта Жүйе арқылы анықтама жолданады. Анықтама осы Қағиданың қосымшасына сәйкес нысан бойынша ресімделеді және оған орталық органның бірінші басшысының немесе оны алмастыратын адамның электрондық цифрлық қолтаңбасы қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Сыртқы істер министрінің м.а. 16.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.06.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Халықаралық шарттың түпнұсқасы немесе ресми куәландырылған көшірмесі, сондай-ақ оған қоса берілетін анықтама келіп түскен кезде уәкілетті орган он бес жұмыс күні ішінде халықаралық шарттың және оның жасалу тәртібінің "Қазақстан Республикасының халықаралық шарттары туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 2-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкестігін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 11-1-4/228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.06.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Заңның 2, 8-10-баптарына сәйкестігі анықталған жағдайда уәкілетті орган халықаралық шартты Қазақстан Республикасы халықаралық шарттарының мемлекеттік тізіліміне енгізеді. Заңның белгіленген талаптарына сәйкес келмейтін халықаралық шарт он бес жұмыс күнінің ішінде қайтарудың себептерін дәлелді негіздеумен және тіркеу үшін қажетті іс-әрекеттерді ұсына отырып орталық органға қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Халықаралық шарттарды тіркеу кезінде халықаралық шарттарды тіркеу журналында жазба жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журнал тігіледі, нөмірленеді, жауапты адам қол қояды және уәкілетті органның мөрімен бекітіледі. Журнал беттерін нөмірлеу өн бойына жүргізіледі. Қарындашпен жазуға, түзетуге, өшіруге, түзетуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы халықаралық шарттарының мемлекеттік тізіліміне енгізілгеннен кейін уәкілетті орган ресми куәландырған халықаралық шарттың көшірмесі көрсетілген халықаралық шарттың күшіне енуі бойынша мемлекетішілік рәсімдерді орындау үшін, ал оларды орындау қажет болмаған кезде - осы халықаралық шарттан туындайтын Қазақстан Республикасының міндеттемелерін орындау және құқықтарын жүзеге асыру бойынша одан арғы шараларды қамтамасыз ету үшін орталық органға жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 тарау. Халықаралық шарттарды тіркеу</w:t>
-[...80 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 3 тарау. Халықаралық шарттарды есепке алу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Халықаралық шарттарды есепке алу оны өзекті күйде ұстау мақсатында Қазақстан Республикасы халықаралық шарттарының мемлекеттік тізіліміне өзгерістер мен толықтырулар енгізуді білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілген Тізілімге енгізілген халықаралық шарттар өзгертілген, қолданылуы тоқтатылған немесе тоқтатыла тұрған жағдайда өзгерістер мен толықтырулар енгізу жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы халықаралық шарттарының мемлекеттік тізіліміне өзгерістер мен толықтырулар енгізуді уәкілетті орган дипломатиялық арналар арқылы келіп түскен өтініштің негізінде немесе орталық орган басшысының қолы қойылған өтініш негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілген Тізілімге өзгерістер мен толықтырулар енгізу кезінде тиісті халықаралық шарттың жанына осы халықаралық шартты өзгертуге, қолданылуын тоқтатуға немесе тоқтата тұруға негіз болған тиісті нормативтік құқықтық актіге сілтемемен актінің күні мен нөмірін көрсетіп, жазба енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Орталық органның Қазақстан Республикасы халықаралық шарттарының мемлекеттік тізіліміне өзгерістер мен толықтырулар енгізу туралы өтініші осы Ереженің 5 және 7-тармақтарында көзделген тәртіппен уәкілетті органға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Халықаралық шарттардың мемлекеттік тізіліміне енгізу үшін мәліметтерді нақтылау қажет болған кезде орталық орган уәкілетті органға тиісті сауалдар жібереді. Алынған сауалдардың негізінде уәкілетті орган көп жақты халықаралық шарттардың дипозитарийі функциясын орындайтын шет мемлекеттердің мүдделі органдарынан, халықаралық ұйымдардан қажетті мәліметтерді сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Орталық орган таратылған, қайта ұйымдастырылған немесе қайта құрылған жағдайда уәкілетті орган қарауына тиісті өкілеттіктер берілген орталық органды хабардар ету негізінде Халықаралық шарттардың мемлекеттік тізіліміне қажетті өзгерістер мен толықтырулар енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...405 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3 тарау. Халықаралық шарттарды есепке алу</w:t>
-[...156 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 4 тарау. Халықаралық шарттарды сақтау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қазақстан Республикасы халықаралық шарттарының мемлекеттік тізіліміне енгізілген халықаралық шарттардың түпнұсқалары және көпжақты халықаралық шарттардың депозитарийлері ресми куәландырған көшірмелері Қазақстан Республикасының халықаралық шарттары мұрағатында сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Орталық органдардың атынан жасалған халықаралық шарттардың түпнұсқалары орталық органдардың мұрағаттарында сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1881,68 +1785,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының халықаралық шартына анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2953,55 +2857,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3327,31 +3231,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>