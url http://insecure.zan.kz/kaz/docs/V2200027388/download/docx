--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64b1111" w14:textId="64b1111">
+    <w:p w14:paraId="3d0de01" w14:textId="3d0de01">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2857,55 +2857,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>