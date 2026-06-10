--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="35839ed" w14:textId="35839ed">
+    <w:p w14:paraId="ade8394" w14:textId="ade8394">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 24 наурыздағы № 150 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 наурызда № 27225 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 24 наурыздағы № 150 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 наурызда № 27225 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1341,130 +1341,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 23 қарашадағы № 709 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12535 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік көрсетілетін қызметтерді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларда және рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1477,190 +1571,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...15 lines deleted...]
-      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1693,130 +1787,244 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 733 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12702 болып тіркелген): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласындағы Жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1829,190 +2037,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2045,250 +2253,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Жобалау және құрылыс процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу қағидаларында және рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша аккредиттеу туралы куәлікті ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 2 екі жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша аккредиттеу туралы куәлікті ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 2 екі жұмыс күні ішінде.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсат немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2301,190 +2509,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2517,250 +2725,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Сәулет, қала салу және құрылыс қызметінде лицензия беру саласындағы мемлекеттік қызметтер көрсету қағидаларын бекіту туралы және Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушы 2020 жылғы 1 сәуірдегі № 175 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20267 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген "Іздестіру қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
-[...15 lines deleted...]
-      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсат немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2773,190 +2981,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2989,210 +3197,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген "Жобалау қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
-[...15 lines deleted...]
-      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсат немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3205,190 +3413,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3421,210 +3629,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген "Құрылыс-монтаждау жұмыстарына лицензия беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z96" w:id="82"/>
-[...15 lines deleted...]
-      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z97" w:id="83"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші лицензияны және (немесе) лицензияға қосымшаны немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3637,190 +3845,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z102" w:id="87"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z105" w:id="90"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>