--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ade8394" w14:textId="ade8394">
+    <w:p w14:paraId="bef7bbd" w14:textId="bef7bbd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -749,370 +749,454 @@
               </w:rPr>
               <w:t>Бұйрықа қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10058 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) көрсетілетін қызметті беруші өтінішті құжаттармен бірге осы Қағидалардың 9 - тармағында көрсетілген талаптарға (бұдан әрі - талаптар) сәйкестігін қарайды-5 (бес) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ұсынылған құжаттарды тіркеген сәттен бастап екі жұмыс күні ішінде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және "жеке кабинетке" жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарау нәтижелері бойынша көрсетілетін қызметті берушінің бұйрығымен көрсетілетін қызметті алушыға қатысты ресімделген мынадай шешімдер бекітіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      Қарау нәтижелері бойынша көрсетілетін қызметті берушінің бұйрығымен көрсетілетін қызметті алушыға қатысты ресімделген мынадай шешімдер бекітіледі:</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тестілеуге жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      1) тестілеуге жіберілген;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеуге жіберілмеген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      2) тестілеуге жіберілмеген.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттарды тапсырған күннен бастап 5 (бес) жұмыс күні ішінде көрсетілетін қызметті алушының "жеке кабинетіне" тестілеуге жіберу туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті беруші құжаттарды тапсырған күннен бастап 5 (бес) жұмыс күні ішінде көрсетілетін қызметті алушының "жеке кабинетіне" тестілеуге жіберу туралы хабарлама жібереді.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама осы тармақта көрсетілген мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      Тыңдау туралы хабарлама осы тармақта көрсетілген мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші тестілеуге жіберу туралы шешімді немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1125,190 +1209,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...15 lines deleted...]
-      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1475,90 +1559,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік қызметтер көрсетуді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 23 қарашадағы № 709 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12535 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік көрсетілетін қызметтерді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларда және рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1571,190 +1655,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1822,209 +1906,383 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 245</w:t>
+        <w:t>№ 276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 733 </w:t>
+      4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12702 болып тіркелген): </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласындағы Жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларда</w:t>
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу қағидаларында және рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша аккредиттеу туралы куәлікті ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 2 екі жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсат немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2037,190 +2295,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2253,1782 +2511,1310 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
+      5. "Сәулет, қала салу және құрылыс қызметінде лицензия беру саласындағы мемлекеттік қызметтер көрсету қағидаларын бекіту туралы және Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушы 2020 жылғы 1 сәуірдегі № 175 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20267 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу қағидаларында және рұқсат беру </w:t>
-[...9 lines deleted...]
-        <w:t>талаптарында</w:t>
+      көрсетілген бұйрықпен бекітілген "Іздестіру қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7-тармақтың </w:t>
+      6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсат немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Жобалау қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z82" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсат немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-тармақ</w:t>
+        <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-тармақтар</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+        <w:t>14-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Сәулет, қала салу және құрылыс қызметінде лицензия беру саласындағы мемлекеттік қызметтер көрсету қағидаларын бекіту туралы және Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушы 2020 жылғы 1 сәуірдегі № 175 </w:t>
-[...39 lines deleted...]
-      көрсетілген бұйрықпен бекітілген "Іздестіру қызметіне лицензия беру" мемлекеттік қызмет көрсету </w:t>
+      көрсетілген бұйрықпен бекітілген "Құрылыс-монтаждау жұмыстарына лицензия беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z95" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z96" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z97" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z98" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші лицензияны және (немесе) лицензияға қосымшаны немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақ</w:t>
+        <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkStart w:name="z101" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z102" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z103" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z104" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z105" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...606 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
-[...15 lines deleted...]
-      "3) көрсетілетін қызметті беруші өтінішті құжаттармен қарау нәтижелері бойынша лицензияны және (немесе) лицензияға қосымшаны ресімдейді, қол қояды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды - 1 (бір) жұмыс күні ішінде.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z97" w:id="81"/>
-[...254 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>