--- v0 (2025-11-11)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="381cf55" w14:textId="381cf55">
+    <w:p w14:paraId="61ab847" w14:textId="61ab847">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2761,70 +2761,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЅРз - елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЅРн - елеусіз бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-1-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. Ақпараттық жүйелерді пайдалана отырып, тәуекелдерді бағалау жүйесін қалыптастыру кезінде субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін, сондай-ақ тәуекел дәрежесінің көрсеткіштерін есептеу осы өлшемшарттарға 1-қосымшаға сәйкес субъективті өлшемшарттар тізбесі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу (R) алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) барып профилактикалық бақылау нәтижелері бойынша бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін (SP) және субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (SC) қосу жолымен, кейіннен деректер мәндерін 0-ден бастап 100 баллға дейінгі ауқымда қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3467,188 +3581,416 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 12.06.2023 № 107 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="56"/>
+    <w:bookmarkStart w:name="z88" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z89" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z89" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы аккредиттеу және сәйкестікті бағалау саласындағы мемлекеттік бақылау органның тәуекел дәрежесін бағалау өлшемшарттарымен айқындалатын кезеңге бақылау субъектісіне (объектісіне) және (немесе) тексеруге бара отырып, профилактикалық бақылау жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z90" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бақылау субъектілері (объектілері) тәуекел дәрежесі жоғары ақпараттық жүйені қолдана отырып, тәуекелдің орташа дәрежесіне немесе тәуекелдің орташа дәрежесінен бақылау субъектілері қызметінің тиісті салаларында тәуекелдің төмен дәрежесіне ауыстырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:bookmarkStart w:name="z91" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z92" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер Қазақстан Республикасының заңдарында және аккредиттеу және сәйкестікті бағалау саласындағы мемлекеттік бақылау органның тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару немесе тексерулер жүргізу арқылы профилактикалық бақылаудан босату жағдайлары айқындалса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z93" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z93" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Егер субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған "өзін-өзі реттеу туралы" Қазақстан Республикасының Заңына сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z94" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі аккредиттеу және сәйкестікті бағалау саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3784,68 +4126,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="63"/>
+    <w:bookmarkStart w:name="z96" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5788,68 +6130,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="64"/>
+    <w:bookmarkStart w:name="z98" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Барып профилактикалық бақылау және жоспардан тыс тексерулер жүргізу кезінде аккредиттеу және сәйкестікті бағалау саласындағы бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Атауы жаңа редакцияда - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17899,68 +18241,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="65"/>
+    <w:bookmarkStart w:name="z100" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расталған шағымдар мен өтініштер бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18116,68 +18458,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="66"/>
+    <w:bookmarkStart w:name="z102" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша субъективті өлшемшарттар (бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша алып тасталды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18333,68 +18675,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="67"/>
+    <w:bookmarkStart w:name="z104" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың, бұқаралық ақпарат құралдарының ресми интернет-ресурстарын талдау нәтижелері бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша алып тасталды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18550,68 +18892,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="68"/>
+    <w:bookmarkStart w:name="z106" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша алып тасталды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36203,55 +36545,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36577,31 +36919,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>