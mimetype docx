--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="61ab847" w14:textId="61ab847">
+    <w:p w14:paraId="667ba98" w14:textId="667ba98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2761,184 +2761,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЅРз - елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЅРн - елеусіз бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12-1. Ақпараттық жүйелерді пайдалана отырып, тәуекелдерді бағалау жүйесін қалыптастыру кезінде субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін, сондай-ақ тәуекел дәрежесінің көрсеткіштерін есептеу осы өлшемшарттарға 1-қосымшаға сәйкес субъективті өлшемшарттар тізбесі негізінде жүзеге асырылады.</w:t>
+      12-1. Цифрлық жүйелерді пайдалана отырып, тәуекелдерді бағалау жүйесін қалыптастыру кезінде субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін, сондай-ақ тәуекел дәрежесінің көрсеткіштерін есептеу, субъективтік өлшемшарттар бойынша тәуекел дәрежесін айқындау үшін осы өлшемшарттарға 1-қосымшаға сәйкес субъективті өлшемшарттар тізбесі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу (R) алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) барып профилактикалық бақылау нәтижелері бойынша бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін (SP) және субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (SC) қосу жолымен, кейіннен деректер мәндерін 0-ден бастап 100 баллға дейінгі ауқымда қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3564,451 +3450,427 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Өлшемшарттар 12-1-тармақпен толықтырылды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 12.06.2023 № 107 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 12.06.2023 № 107 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z89" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы аккредиттеу және сәйкестікті бағалау саласындағы мемлекеттік бақылау органның тәуекел дәрежесін бағалау өлшемшарттарымен айқындалатын кезеңге бақылау субъектісіне (объектісіне) және (немесе) тексеруге бара отырып, профилактикалық бақылау жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z90" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бақылау субъектілері (объектілері) тәуекел дәрежесі жоғары цифрлық жүйені қолдана отырып, тәуекелдің орташа дәрежесіне немесе тәуекелдің орташа дәрежесінен бақылау субъектілері қызметінің тиісті салаларында тәуекелдің төмен дәрежесіне ауыстырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер Қазақстан Республикасының заңдарында және аккредиттеу және сәйкестікті бағалау саласындағы мемлекеттік бақылау органның тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару немесе тексерулер жүргізу арқылы профилактикалық бақылаудан босату жағдайлары айқындалса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z93" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Егер субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған "өзін-өзі реттеу туралы" Қазақстан Республикасының Заңына сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z94" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Бақылау субъектілері (объектілері) тәуекел дәрежесі жоғары ақпараттық жүйені қолдана отырып, тәуекелдің орташа дәрежесіне немесе тәуекелдің орташа дәрежесінен бақылау субъектілері қызметінің тиісті салаларында тәуекелдің төмен дәрежесіне ауыстырылады:</w:t>
+      15. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасса;</w:t>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі аккредиттеу және сәйкестікті бағалау саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4126,68 +3988,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="60"/>
+    <w:bookmarkStart w:name="z96" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6130,68 +5992,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="61"/>
+    <w:bookmarkStart w:name="z98" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Барып профилактикалық бақылау және жоспардан тыс тексерулер жүргізу кезінде аккредиттеу және сәйкестікті бағалау саласындағы бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Атауы жаңа редакцияда - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18241,68 +18103,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="62"/>
+    <w:bookmarkStart w:name="z100" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расталған шағымдар мен өтініштер бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18458,68 +18320,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="63"/>
+    <w:bookmarkStart w:name="z102" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша субъективті өлшемшарттар (бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша алып тасталды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18675,68 +18537,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="64"/>
+    <w:bookmarkStart w:name="z104" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың, бұқаралық ақпарат құралдарының ресми интернет-ресурстарын талдау нәтижелері бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша алып тасталды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18892,68 +18754,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="65"/>
+    <w:bookmarkStart w:name="z106" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша алып тасталды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36545,55 +36407,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36919,31 +36781,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>