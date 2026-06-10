--- v0 (2025-11-02)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c9cf5c7" w14:textId="c9cf5c7">
+    <w:p w14:paraId="4b89a17" w14:textId="4b89a17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2610,70 +2610,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЅРз - елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЅРн - елеусіз бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-1-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. Ақпараттық жүйелерді пайдалана отырып, тәуекелдерді бағалау жүйесін қалыптастыру кезінде субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін, сондай-ақ тәуекел дәрежесінің көрсеткіштерін есептеу осы Өлшемшарттарға 1-қосымшаға сәйкес нысан бойынша субъективті өлшемшарттар тізбесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу (R) алдыңғы тексерулер мен бақылау және қадағалау субъектілеріне (объектілеріне) (SP) бару арқылы профилактикалық бақылау нәтижелері бойынша бұзушылықтар бойынша және субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (SC) тәуекел дәрежесінің көрсеткішін және кейіннен деректер мәндерін 0-ден бастап 100 ұпайға дейін қорытындылау жолымен автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3166,188 +3280,416 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="32"/>
+    <w:bookmarkStart w:name="z75" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z76" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z76" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы өлшем бірлігін қамтамасыз ету саласындағы мемлекеттік бақылау органның тәуекел дәрежесін бағалау өлшемшарттарымен айқындалатын кезеңге бақылау субъектісіне (объектісіне), профилактикалық бақылау жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z77" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бақылау субъектілері (объектілері) тәуекел дәрежесі жоғары ақпараттық жүйені қолдана отырып, тәуекелдің орташа дәрежесіне немесе тәуекелдің орташа дәрежесінен бақылау субъектілері қызметінің тиісті салаларында тәуекелдің төмен дәрежесіне ауыстырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z78" w:id="35"/>
+    <w:bookmarkStart w:name="z78" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z79" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z79" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер Қазақстан Республикасының заңдарында және өлшем бірлігін қамтамасыз ету саласындағы мемлекеттік бақылау органның тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан босату жағдайлары айқындалса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z80" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z80" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Егер субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған "өзін-өзі реттеу туралы" Қазақстан Республикасының Заңына сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z81" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын Ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі белгілі бір саладағы осындай бақылау субъектілері жалпы санының бес пайызынан аспауға тиіс мемлекеттік бақылау.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3470,68 +3812,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="39"/>
+    <w:bookmarkStart w:name="z83" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Барып профилактикалық бақылау және жоспардан тыс тексерулер жүргізу кезінде өлшем бірлігін қамтамасыз ету саласындағы бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8670,230 +9012,237 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-өрескел</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42-жол жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 158-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
+42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Типті бекіту мақсаттары үшін сынақтардан өткен және өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген, сондай-ақ өндірістен және жөндеуден кейін шығарылатын өлшем құралдарына бастапқы тексерудің болуы</w:t>
+Салыстырып тексеру зертханалары өлшем құралдарына жүргізілген салыстырып тексеру нәтижелері бойынша салыстырып тексерілетін өлшем құралдары туралы деректерді мемлекеттік ғылыми метрологиялық орталықтың ақпараттық жүйесінің жеке кабинеті арқылы береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8926,87 +9275,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
+43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланудағы өлшеу құралдарына мерзімді тексеру жүргізу</w:t>
+Типті бекіту мақсаттары үшін сынақтардан өткен және өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген, сондай-ақ өндірістен және жөндеуден кейін шығарылатын өлшем құралдарына бастапқы тексерудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9039,87 +9388,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
+44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі аяқталғанға дейін өлшем құралдарын пайдалану кезінде кезектен тыс тексеру жүргізу</w:t>
+Пайдаланудағы өлшеу құралдарына мерзімді тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9152,200 +9501,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
+45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік метрологиялық бақылауды және метрологиялық бақылауды жүзеге асыру кезінде олардың дұрыстығын, соңғы тексеру нәтижелерінің дұрыстығын, қабылданған кезеңділікті нақтылауды және өлшеу құралдарын пайдаланудың дұрыстығын анықтау үшін өлшеу құралдарына инспекциялық тексеру жүргізу</w:t>
+Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі аяқталғанға дейін өлшем құралдарын пайдалану кезінде кезектен тыс тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
+46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Метрологиялық сипаттамалар, өлшем құралдарының жарамдылығы және олардың пайдалануға жарамдылығы бойынша даулы мәселелер туындаған кезде сараптамалық тексеру жүргізу</w:t>
+Мемлекеттік метрологиялық бақылауды және метрологиялық бақылауды жүзеге асыру кезінде олардың дұрыстығын, соңғы тексеру нәтижелерінің дұрыстығын, қабылданған кезеңділікті нақтылауды және өлшеу құралдарын пайдаланудың дұрыстығын анықтау үшін өлшеу құралдарына инспекциялық тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9378,200 +9727,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
+47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру үшін қолданылатын шама бірліктерінің эталондарын, салыстырып тексерілетін өлшем құралдарын Қазақстан Республикасының шама бірліктерінің мемлекеттік эталондарына дейін қадағалаудың болуы</w:t>
+Метрологиялық сипаттамалар, өлшем құралдарының жарамдылығы және олардың пайдалануға жарамдылығы бойынша даулы мәселелер туындаған кезде сараптамалық тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
+48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аккредиттелген заңды тұлғалардың аттестатталған салыстырып тексерушілерінің өлшем құралдарын салыстырып тексеруді шарт талаптарында өлшем құралдарын салыстырып тексеру әдістемесіне сәйкес жүзеге асыруы</w:t>
+Салыстырып тексеру үшін қолданылатын шама бірліктерінің эталондарын, салыстырып тексерілетін өлшем құралдарын Қазақстан Республикасының шама бірліктерінің мемлекеттік эталондарына дейін қадағалаудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9604,218 +9953,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
+49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдары иесінің (пайдаланушының), өлшем құралдарын дайындаушының, мемлекеттік органдардың өтінімі негізінде өлшем құралдарын тексеру</w:t>
+Аккредиттелген заңды тұлғалардың аттестатталған салыстырып тексерушілерінің өлшем құралдарын салыстырып тексеруді шарт талаптарында өлшем құралдарын салыстырып тексеру әдістемесіне сәйкес жүзеге асыруы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
+50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стационарлық немесе жылжымалы тексеру зертханаларында өлшеу құралдарын тексеру,</w:t>
-[...17 lines deleted...]
-тікелей өлшеу құралдары орналасқан жерлерде (оларды дайындау, жөндеу немесе пайдалану орындарында)</w:t>
+Өлшем құралдары иесінің (пайдаланушының), өлшем құралдарын дайындаушының, мемлекеттік органдардың өтінімі негізінде өлшем құралдарын тексеру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9848,87 +10179,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
+51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдары паспортпен, техникалық сипаттамамен, пайдалану жөніндегі нұсқаулықпен, салыстырып тексеру әдістемесімен және өлшем құралдарын салыстырып тексеру туралы сертификатпен (болған кезде), сондай-ақ қажетті жиынтықтаушы құрылғылармен бірге қайта консервацияланып, шаң кірінен тазартылып ұсынылады</w:t>
+Стационарлық немесе жылжымалы тексеру зертханаларында өлшеу құралдарын тексеру,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тікелей өлшеу құралдары орналасқан жерлерде (оларды дайындау, жөндеу немесе пайдалану орындарында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9961,87 +10310,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
+52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын шектеулі диапазонда немесе шамалар диапазондарының қолданылатын саны үшін салыстырып тексерудің болуы (өтініш беруші өлшем құралына олардың қолданылу саласын айқындайтын анық жазба немесе шартты белгі қояды)</w:t>
+Өлшем құралдары паспортпен, техникалық сипаттамамен, пайдалану жөніндегі нұсқаулықпен, салыстырып тексеру әдістемесімен және өлшем құралдарын салыстырып тексеру туралы сертификатпен (болған кезде), сондай-ақ қажетті жиынтықтаушы құрылғылармен бірге қайта консервацияланып, шаң кірінен тазартылып ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10074,200 +10423,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
+53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеу құралдарын тексеру әдістемелеріне сәйкес жүзеге асырылатын өлшеу құралдарын бастапқы, мерзімдік және кезектен тыс тексеру нәтижелерін ресімдеу</w:t>
+Өлшем құралдарын шектеулі диапазонда немесе шамалар диапазондарының қолданылатын саны үшін салыстырып тексерудің болуы (өтініш беруші өлшем құралына олардың қолданылу саласын айқындайтын анық жазба немесе шартты белгі қояды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
+54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі өлшем құралдарын тексеру кезеңділігін ескере отырып көрсетіледі</w:t>
+Өлшеу құралдарын тексеру әдістемелеріне сәйкес жүзеге асырылатын өлшеу құралдарын бастапқы, мерзімдік және кезектен тыс тексеру нәтижелерін ресімдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10300,87 +10649,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
+55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеу құралдарын қолдануға жарамсыздығы туралы хабарламаның болуы</w:t>
+Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі өлшем құралдарын тексеру кезеңділігін ескере отырып көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10413,87 +10762,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
+56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру зертханасында өтініш берушіге ресімделген сертификаты немесе жарамсыздығы туралы хабарламасы бар өлшем құралын беру, сондай-ақ салыстырып тексерілетін өлшем құралдары туралы деректерді электрондық есепке алуды жүзеге асыру үшін салыстырып тексерілген өлшем құралы туралы мәліметтерді Мемлекеттік ғылыми метрологиялық орталыққа беру бойынша мәліметтердің болуы</w:t>
+Өлшеу құралдарын қолдануға жарамсыздығы туралы хабарламаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10526,200 +10875,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
+57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Метрологиялық сипаттамалар бойынша даулы мәселелер туындаған кезде мемлекеттік органдардың, жеке немесе заңды тұлғалардың жазбаша өтініші бойынша жүргізілетін сараптамалық тексеру нәтижелері бойынша өлшем құралдарының жарамдылығы және өлшем құралдарының пайдалануға жарамдылығы және өлшем құралдарын пайдаланудың дұрыстығы туралы қорытындының болуы</w:t>
+Салыстырып тексеру зертханасында өтініш берушіге ресімделген сертификаты немесе жарамсыздығы туралы хабарламасы бар өлшем құралын беру, сондай-ақ салыстырып тексерілетін өлшем құралдары туралы деректерді электрондық есепке алуды жүзеге асыру үшін салыстырып тексерілген өлшем құралы туралы мәліметтерді Мемлекеттік ғылыми метрологиялық орталыққа беру бойынша мәліметтердің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
+58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еуразиялық экономикалық одаққа мүше мемлекетте жүргізілген өлшем құралдарын тексеру нәтижелерін тану</w:t>
+Метрологиялық сипаттамалар бойынша даулы мәселелер туындаған кезде мемлекеттік органдардың, жеке немесе заңды тұлғалардың жазбаша өтініші бойынша жүргізілетін сараптамалық тексеру нәтижелері бойынша өлшем құралдарының жарамдылығы және өлшем құралдарының пайдалануға жарамдылығы және өлшем құралдарын пайдаланудың дұрыстығы туралы қорытындының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10752,87 +11101,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
+59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеу құралдарын салыстырып тексеруді (калибрлеуді) орындайтын шетелдік фирмалардың зертханалары немесе өзге де бөлімшелері жүргізетін өлшеу құралдарын бастапқы салыстырып тексеруді тану</w:t>
+Еуразиялық экономикалық одаққа мүше мемлекетте жүргізілген өлшем құралдарын тексеру нәтижелерін тану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10865,87 +11214,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
+60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын тексеру туралы сертификатта қателер (жаңылыс жазулар) анықталған жағдайда, өлшем құралдарын тексеру туралы ауыстырылатын сертификаттың нөмірі мен Берілген күнін көрсете отырып, оны ауыстыруға жол беріледі</w:t>
+Өлшеу құралдарын салыстырып тексеруді (калибрлеуді) орындайтын шетелдік фирмалардың зертханалары немесе өзге де бөлімшелері жүргізетін өлшеу құралдарын бастапқы салыстырып тексеруді тану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10978,200 +11327,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
+61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Типті бекіту немесе метрологиялық аттестаттау мақсаттары үшін сынақтар жүргізу кезінде өлшем құралдарын тексеру кезеңділігін белгілеу (бастапқы мән)</w:t>
+Өлшем құралдарын тексеру туралы сертификатта қателер (жаңылыс жазулар) анықталған жағдайда, өлшем құралдарын тексеру туралы ауыстырылатын сертификаттың нөмірі мен Берілген күнін көрсете отырып, оны ауыстыруға жол беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
+62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы топтың барлық өлшеу құралдары үшін бір типті өлшеу құралдары тобы үшін тексеру кезеңділігін анықтау кезінде тексерулер арасындағы Бірыңғай аралықты (тексеру аралық интервал) тағайындау</w:t>
+Типті бекіту немесе метрологиялық аттестаттау мақсаттары үшін сынақтар жүргізу кезінде өлшем құралдарын тексеру кезеңділігін белгілеу (бастапқы мән)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11204,200 +11553,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
+63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексерудің кезеңділігін тағайындау кезінде екі түрлі өлшемшарттар қолданылады-өлшем құралының метрологиялық сенімділігінің (тұрақсыздығының) нормаланатын көрсеткіштері және өлшем құралын пайдаланудың барынша экономикалық әсерін қамтамасыз ететін салыстырып тексеру кезеңділігінің оңтайлылығының экономикалық өлшемшарты</w:t>
+Осы топтың барлық өлшеу құралдары үшін бір типті өлшеу құралдары тобы үшін тексеру кезеңділігін анықтау кезінде тексерулер арасындағы Бірыңғай аралықты (тексеру аралық интервал) тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
+64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын пайдалану кезінде өлшем құралдарын салыстырып тексеру нәтижелерін ескере отырып, мемлекеттік ғылыми метрологиялық орталықтың, мүдделі жеке немесе заңды тұлғалардың ұсыныстары негізінде салыстырып тексеру мерзімділігіне өзгерістер енгізу</w:t>
+Салыстырып тексерудің кезеңділігін тағайындау кезінде екі түрлі өлшемшарттар қолданылады-өлшем құралының метрологиялық сенімділігінің (тұрақсыздығының) нормаланатын көрсеткіштері және өлшем құралын пайдаланудың барынша экономикалық әсерін қамтамасыз ететін салыстырып тексеру кезеңділігінің оңтайлылығының экономикалық өлшемшарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11430,87 +11779,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
+65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Метрологиялық сипаттамаларының өзгеруі қартаюмен (өлшеу құралдарын пайдалану қарқындылығына байланысты емес) байланысты болатын өлшеу құралдары үшін және метрологиялық сипаттамаларының өзгеруі өлшеу құралдары элементтерінің тозуының (пайдалану қарқындылығына байланысты)салдары болып табылатын өлшеу құралдары үшін істелген жұмыс мәндерінде күнтізбелік уақытта тексеру кезеңділігінің мәнін белгілеу</w:t>
+Өлшем құралдарын пайдалану кезінде өлшем құралдарын салыстырып тексеру нәтижелерін ескере отырып, мемлекеттік ғылыми метрологиялық орталықтың, мүдделі жеке немесе заңды тұлғалардың ұсыныстары негізінде салыстырып тексеру мерзімділігіне өзгерістер енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11543,87 +11892,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
+66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тексеру кезеңділігінің мәнін 1 жылға дейін айлармен (пайдалану немесе істелген жұмыс) қатардан белгілеу: 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12; және жылдармен 12 айдан астам</w:t>
+Метрологиялық сипаттамаларының өзгеруі қартаюмен (өлшеу құралдарын пайдалану қарқындылығына байланысты емес) байланысты болатын өлшеу құралдары үшін және метрологиялық сипаттамаларының өзгеруі өлшеу құралдары элементтерінің тозуының (пайдалану қарқындылығына байланысты)салдары болып табылатын өлшеу құралдары үшін істелген жұмыс мәндерінде күнтізбелік уақытта тексеру кезеңділігінің мәнін белгілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11656,87 +12005,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
+67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тексеру кезеңділігін тағайындау өлшеу құралдарының дәлдік көрсеткіштерінің немесе метрологиялық сенімділігінің соңғы тексеру сәтінен өткен уақытқа (істелген жұмыстарға) тәуелділігін модельдеу негізінде жүзеге асырылады</w:t>
+Тексеру кезеңділігінің мәнін 1 жылға дейін айлармен (пайдалану немесе істелген жұмыс) қатардан белгілеу: 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12; және жылдармен 12 айдан астам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11769,87 +12118,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
+68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексерушіні қайта аттестаттау үшін бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа құжаттарды ұсыну</w:t>
+Тексеру кезеңділігін тағайындау өлшеу құралдарының дәлдік көрсеткіштерінің немесе метрологиялық сенімділігінің соңғы тексеру сәтінен өткен уақытқа (істелген жұмыстарға) тәуелділігін модельдеу негізінде жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11882,87 +12231,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
+69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестаттау (қайта аттестаттау) туралы сертификатта тіркеу нөмірін көрсете отырып, аттестаттаудан (қайта аттестаттаудан) өткен салыстырып тексерушінің өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде тіркелген болуы</w:t>
+Салыстырып тексерушіні қайта аттестаттау үшін бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа құжаттарды ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11995,87 +12344,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
+70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сертификатты кері қайтарып алу туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесін тізілімнен шығару және ұйымға хабарлама жіберу</w:t>
+Аттестаттау (қайта аттестаттау) туралы сертификатта тіркеу нөмірін көрсете отырып, аттестаттаудан (қайта аттестаттаудан) өткен салыстырып тексерушінің өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде тіркелген болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12108,87 +12457,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
+71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеруші жұмыс істейтін ұйымның басшылығы хабарламаны алған күннен бастап үш жұмыс күні ішінде сертификатты мемлекеттік ғылыми метрологиялық орталыққа жібереді</w:t>
+Сертификатты кері қайтарып алу туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесін тізілімнен шығару және ұйымға хабарлама жіберу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12221,87 +12570,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
+72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексерушіні қайта аттестаттау үшін құжаттар бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа ұсынылады</w:t>
+Салыстырып тексеруші жұмыс істейтін ұйымның басшылығы хабарламаны алған күннен бастап үш жұмыс күні ішінде сертификатты мемлекеттік ғылыми метрологиялық орталыққа жібереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12334,349 +12683,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
+73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Метрологиялық сараптама нәтижелері бойынша Мемлекеттік ғылыми метрологиялық орталық нормативтік құқықтық актіні әзірлеушіге нормативтік құқықтық актінің метрологиялық сараптамасы бойынша қорытынды жібереді</w:t>
+Салыстырып тексерушіні қайта аттестаттау үшін құжаттар бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
+74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сертификат жоғалған жағдайда салыстырып тексеруші:</w:t>
-[...35 lines deleted...]
-2) сертификатты жарамсыз деп тану туралы және сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификаттың жарамсыз деп танылғаны туралы мәліметтердің жарияланғанын растайтын құжатты қоса бере отырып, сертификаттың жарамсыз деп танылғаны туралы және сертификаттың қолданылу мерзімі туралы Мемлекеттік ғылыми метрологиялық орталыққа өтініш береді</w:t>
+Метрологиялық сараптама нәтижелері бойынша Мемлекеттік ғылыми метрологиялық орталық нормативтік құқықтық актіні әзірлеушіге нормативтік құқықтық актінің метрологиялық сараптамасы бойынша қорытынды жібереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
+75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік ғылыми метрологиялық орталыққа өтініш берілген күннен бастап 10 (он) жұмыс күні мерзімінде салыстырып тексеруші сертификатының телнұсқасын беру</w:t>
+Сертификат жоғалған жағдайда салыстырып тексеруші:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сертификаттың нөмірін, берілген күнін және қолданылу мерзімін көрсете отырып, сертификаттың жарамсыз деп танылғаны туралы мәліметтерді Қазақстан Республикасының бүкіл аумағында таратылатын бұқаралық ақпарат құралдарында жариялайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сертификатты жарамсыз деп тану туралы және сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификаттың жарамсыз деп танылғаны туралы мәліметтердің жарияланғанын растайтын құжатты қоса бере отырып, сертификаттың жарамсыз деп танылғаны туралы және сертификаттың қолданылу мерзімі туралы Мемлекеттік ғылыми метрологиялық орталыққа өтініш береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12709,87 +13058,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
+76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексерушінің мемлекеттік ғылыми метрологиялық орталыққа сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификат бүлінген жағдайда сертификаттың бүлінген түпнұсқасын қоса бере отырып, сертификаттың телнұсқасын беру туралы өтінішті жолдауы</w:t>
+Мемлекеттік ғылыми метрологиялық орталыққа өтініш берілген күннен бастап 10 (он) жұмыс күні мерзімінде салыстырып тексеруші сертификатының телнұсқасын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12822,87 +13171,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
+77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сертификаттың телнұсқасының жоғарғы оң жақ бұрышында бұрын берілген сертификат түпнұсқасының нөмірін, берілген күнін және қолданылу мерзімін сақтай отырып, "Телнұсқа" деген сөз көрсетіледі</w:t>
+Салыстырып тексерушінің мемлекеттік ғылыми метрологиялық орталыққа сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификат бүлінген жағдайда сертификаттың бүлінген түпнұсқасын қоса бере отырып, сертификаттың телнұсқасын беру туралы өтінішті жолдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12935,87 +13284,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
+78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер өлшеу құралдары үшін бір жыл және одан да көп уақыт аралық белгіленген жағдайда жылдық салыстырып тексеру таңбаларын пайдалану</w:t>
+Сертификаттың телнұсқасының жоғарғы оң жақ бұрышында бұрын берілген сертификат түпнұсқасының нөмірін, берілген күнін және қолданылу мерзімін сақтай отырып, "Телнұсқа" деген сөз көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13048,87 +13397,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80.</w:t>
+79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер өлшеу құралдары үшін тексеру аралығы бір жылдан кем болса, тоқсандық салыстырып тексеру таңбаларын пайдалану</w:t>
+Егер өлшеу құралдары үшін бір жыл және одан да көп уақыт аралық белгіленген жағдайда жылдық салыстырып тексеру таңбаларын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13161,87 +13510,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81.</w:t>
+80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын салыстырып тексерушінің жеке белгісін салыстырып тексеру зертханасының басшысы береді және ол қазақ немесе латын әліпбиінің әрпімен белгіленетін бір символдан тұрады</w:t>
+Егер өлшеу құралдары үшін тексеру аралығы бір жылдан кем болса, тоқсандық салыстырып тексеру таңбаларын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13274,87 +13623,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
+81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын салыстырып тексеру құқығына жаңадан аккредиттелген салыстырып тексеру зертханалары аккредиттеу аттестатын алғаннан кейін мемлекеттік ғылыми метрологиялық орталыққа салыстырып тексеру таңбаларын дайындауға өтінім береді</w:t>
+Өлшем құралдарын салыстырып тексерушінің жеке белгісін салыстырып тексеру зертханасының басшысы береді және ол қазақ немесе латын әліпбиінің әрпімен белгіленетін бір символдан тұрады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13387,87 +13736,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
+82.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру зертханаларында салыстырып тексеру таңбаларын сақтау салыстырып тексеру таңбаларын беру және қабылдау журналдарын жүргізетін салыстырып тексеру зертханасының басшысы бекіткен уәкілетті адамға жүктеледі</w:t>
+Өлшем құралдарын салыстырып тексеру құқығына жаңадан аккредиттелген салыстырып тексеру зертханалары аккредиттеу аттестатын алғаннан кейін мемлекеттік ғылыми метрологиялық орталыққа салыстырып тексеру таңбаларын дайындауға өтінім береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13500,313 +13849,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84.</w:t>
+83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру таңбалары мен журналды салыстырып тексеру зертханасының басшысы немесе уәкілетті тұлға қол жеткізе алатын жанбайтын шкафта сақтау</w:t>
+Салыстырып тексеру зертханаларында салыстырып тексеру таңбаларын сақтау салыстырып тексеру таңбаларын беру және қабылдау журналдарын жүргізетін салыстырып тексеру зертханасының басшысы бекіткен уәкілетті адамға жүктеледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеусіз</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85.</w:t>
+84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру зертханасы басшысының тоқсан сайынғы негізде салыстырып тексеру таңбаларының жай-күйін есепке алуды және тексеруді жүргізуі</w:t>
+Салыстырып тексеру таңбалары мен журналды салыстырып тексеру зертханасының басшысы немесе уәкілетті тұлға қол жеткізе алатын жанбайтын шкафта сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+елеусіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86.</w:t>
+85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Журналда өлшем құралдарын салыстырып тексеруші белгісінің болуы, пайдаланылмаған салыстырып тексеру таңбаларын тапсыру туралы</w:t>
+Салыстырып тексеру зертханасы басшысының тоқсан сайынғы негізде салыстырып тексеру таңбаларының жай-күйін есепке алуды және тексеруді жүргізуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13839,87 +14188,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87.</w:t>
+86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
+Журналда өлшем құралдарын салыстырып тексеруші белгісінің болуы, пайдаланылмаған салыстырып тексеру таңбаларын тапсыру туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13952,141 +14301,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88.</w:t>
+87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
-[...53 lines deleted...]
-3) пломбалау (пластикалық пломба)</w:t>
+Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14119,308 +14414,254 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89.</w:t>
+88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеулерге, өлшем құралдарына, оның ішінде стандартты үлгілерге қойылатын талаптарды қамтитын жобаларға және қолданыстағы нормативтік құқықтық актілерге, техникалық регламенттерге, сондай-ақ мемлекетаралық және ұлттық стандарттар жобаларына (сәйкестік дәрежесі ұқсас халықаралық және өңірлік стандарттар негізінде әзірленетін стандарттарды қоспағанда) метрологиялық сараптама міндетті болып табылады және оны мемлекеттік ғылыми метрологиялық орталық жүргізеді</w:t>
+Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) соққы (металл және жез таңбасы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) желімдеу (өздігінен жабысатын жапсырма);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) пломбалау (пластикалық пломба)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90.</w:t>
+89.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім мен көрсетілетін қызметтерге, жұмыстарға (процестерге), бақылау (сынау, өлшеу, талдау) әдістеріне арналған стандарттардың метрологиялық сараптамасының болуы:</w:t>
-[...107 lines deleted...]
-6) өлшеу құралдарын тексеру және калибрлеу әдістемелері.</w:t>
+Өлшеулерге, өлшем құралдарына, оның ішінде стандартты үлгілерге қойылатын талаптарды қамтитын жобаларға және қолданыстағы нормативтік құқықтық актілерге, техникалық регламенттерге, сондай-ақ мемлекетаралық және ұлттық стандарттар жобаларына (сәйкестік дәрежесі ұқсас халықаралық және өңірлік стандарттар негізінде әзірленетін стандарттарды қоспағанда) метрологиялық сараптама міндетті болып табылады және оны мемлекеттік ғылыми метрологиялық орталық жүргізеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14453,87 +14694,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91.</w:t>
+90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандартты үлгінің типін бекіту туралы шешімді мемлекеттік ғылыми метрологиялық орталық жүргізетін метрологиялық сараптаманың оң нәтижелері негізінде Техникалық реттеу және метрология саласындағы мемлекеттік реттеуді жүзеге асыратын уәкілетті орган қабылдайды және стандартты үлгінің типін бекіту туралы сертификатпен куәландырылады</w:t>
+Өнім мен көрсетілетін қызметтерге, жұмыстарға (процестерге), бақылау (сынау, өлшеу, талдау) әдістеріне арналған стандарттардың метрологиялық сараптамасының болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өлшеу дәлдігінің, өлшеу бақылауының анықтығының сипаттамаларына қойылатын талаптар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өлшеулерді орындау әдістемелеріне, өлшем құралдарына, стандартты үлгілерге, аттестатталған қоспаларға қойылатын талаптар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өлшеулерді, талдауды, сынақтарды және өлшемдік бақылауды орындау әдістемелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) заттар мен материалдардың қасиеттері туралы деректер, оның ішінде стандартты анықтамалық деректер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) стандартты үлгілерді қолдану;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өлшеу құралдарын тексеру және калибрлеу әдістемелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14566,50 +14915,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандартты үлгінің типін бекіту туралы шешімді мемлекеттік ғылыми метрологиялық орталық жүргізетін метрологиялық сараптаманың оң нәтижелері негізінде Техникалық реттеу және метрология саласындағы мемлекеттік реттеуді жүзеге асыратын уәкілетті орган қабылдайды және стандартты үлгінің типін бекіту туралы сертификатпен куәландырылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14747,50 +15209,170 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">93-жол жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 158-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15772,51 +16354,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарт көрсеткіші бойынша ақпарат көзі</w:t>
+              <w:t xml:space="preserve">Субъективті өлшемшарт </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші бойынша ақпарат көзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16819,68 +17411,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 139-НҚ бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="40"/>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық регламенттермен мемлекеттік реттеуге жататын өлшем тізбелерінде белгіленген өлшеулерге, өлшем құралдары мен шама бірліктерінің эталондарын, стандартты үлгілерді, өлшемдерді орындау әдістемелерін, өлшем құралдарын салыстырып тексеру әдістемелерін қолдануға байланысты, сондай-ақ дайындаушы немесе сатушы өлшеп-ораған кез келген түрдегі қаптамадағы өнімнің, сондай-ақ өткізу кезіндегі өлшеніп-оралған өнімнің және сауда операцияларын жасау кезінде иеліктен шығарылатын өнім санының сәйкестігін анықтауға байланысты қызмет түрлерін жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өлшем бірлігін қамтамасыз ету саласындағы мемлекеттік бақылау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23485,258 +24077,237 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...130 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42-жол жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 158-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...35 lines deleted...]
-Типті бекіту мақсаттары үшін сынақтардан өткен және өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген, сондай-ақ өндірістен және жөндеуден кейін шығарылатын өлшем құралдарына бастапқы тексерудің болуы</w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру зертханалары өлшем құралдарына жүргізілген салыстырып тексеру нәтижелері бойынша салыстырып тексерілетін өлшем құралдары туралы деректерді мемлекеттік ғылыми метрологиялық орталықтың ақпараттық жүйесінің жеке кабинеті арқылы береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23797,87 +24368,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...35 lines deleted...]
-Пайдаланудағы өлшеу құралдарына мерзімді тексеру жүргізу</w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Типті бекіту мақсаттары үшін сынақтардан өткен және өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген, сондай-ақ өндірістен және жөндеуден кейін шығарылатын өлшем құралдарына бастапқы тексерудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23938,87 +24509,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...35 lines deleted...]
-Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі аяқталғанға дейін өлшем құралдарын пайдалану кезінде кезектен тыс тексеру жүргізу</w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланудағы өлшеу құралдарына мерзімді тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24079,87 +24650,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...35 lines deleted...]
-Мемлекеттік метрологиялық бақылауды және метрологиялық бақылауды жүзеге асыру кезінде олардың дұрыстығын, соңғы тексеру нәтижелерінің дұрыстығын, қабылданған кезеңділікті нақтылауды және өлшеу құралдарын пайдаланудың дұрыстығын анықтау үшін өлшеу құралдарына инспекциялық тексеру жүргізу</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі аяқталғанға дейін өлшем құралдарын пайдалану кезінде кезектен тыс тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24220,87 +24791,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...35 lines deleted...]
-Метрологиялық сипаттамалар, өлшем құралдарының жарамдылығы және олардың пайдалануға жарамдылығы бойынша даулы мәселелер туындаған кезде сараптамалық тексеру жүргізу</w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік метрологиялық бақылауды және метрологиялық бақылауды жүзеге асыру кезінде олардың дұрыстығын, соңғы тексеру нәтижелерінің дұрыстығын, қабылданған кезеңділікті нақтылауды және өлшеу құралдарын пайдаланудың дұрыстығын анықтау үшін өлшеу құралдарына инспекциялық тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24361,87 +24932,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...35 lines deleted...]
-Салыстырып тексеру үшін қолданылатын шама бірліктерінің эталондарын, салыстырып тексерілетін өлшем құралдарын Қазақстан Республикасының шама бірліктерінің мемлекеттік эталондарына дейін қадағалаудың болуы</w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метрологиялық сипаттамалар, өлшем құралдарының жарамдылығы және олардың пайдалануға жарамдылығы бойынша даулы мәселелер туындаған кезде сараптамалық тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24502,87 +25073,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...35 lines deleted...]
-Аккредиттелген заңды тұлғалардың аттестатталған салыстырып тексерушілерінің өлшем құралдарын салыстырып тексеруді шарт талаптарында өлшем құралдарын салыстырып тексеру әдістемесіне сәйкес жүзеге асыруы</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру үшін қолданылатын шама бірліктерінің эталондарын, салыстырып тексерілетін өлшем құралдарын Қазақстан Республикасының шама бірліктерінің мемлекеттік эталондарына дейін қадағалаудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24643,87 +25214,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...35 lines deleted...]
-Өлшем құралдары иесінің (пайдаланушының), өлшем құралдарын дайындаушының, мемлекеттік органдардың өтінімі негізінде өлшем құралдарын тексеру</w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккредиттелген заңды тұлғалардың аттестатталған салыстырып тексерушілерінің өлшем құралдарын салыстырып тексеруді шарт талаптарында өлшем құралдарын салыстырып тексеру әдістемесіне сәйкес жүзеге асыруы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24784,105 +25355,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...53 lines deleted...]
-тікелей өлшеу құралдары орналасқан жерлерде (оларды дайындау, жөндеу немесе пайдалану орындарында)</w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдары иесінің (пайдаланушының), өлшем құралдарын дайындаушының, мемлекеттік органдардың өтінімі негізінде өлшем құралдарын тексеру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24943,87 +25496,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...35 lines deleted...]
-Өлшем құралдары паспортпен, техникалық сипаттамамен, пайдалану жөніндегі нұсқаулықпен, салыстырып тексеру әдістемесімен және өлшем құралдарын салыстырып тексеру туралы сертификатпен (болған кезде), сондай-ақ қажетті жиынтықтаушы құрылғылармен бірге қайта консервацияланып, шаң кірінен тазартылып ұсынылады</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық немесе жылжымалы тексеру зертханаларында өлшеу құралдарын тексеру,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тікелей өлшеу құралдары орналасқан жерлерде (оларды дайындау, жөндеу немесе пайдалану орындарында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25084,87 +25655,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...35 lines deleted...]
-Өлшем құралдарын шектеулі диапазонда немесе шамалар диапазондарының қолданылатын саны үшін салыстырып тексерудің болуы (өтініш беруші өлшем құралына олардың қолданылу саласын айқындайтын анық жазба немесе шартты белгі қояды)</w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдары паспортпен, техникалық сипаттамамен, пайдалану жөніндегі нұсқаулықпен, салыстырып тексеру әдістемесімен және өлшем құралдарын салыстырып тексеру туралы сертификатпен (болған кезде), сондай-ақ қажетті жиынтықтаушы құрылғылармен бірге қайта консервацияланып, шаң кірінен тазартылып ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25225,87 +25796,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...35 lines deleted...]
-Өлшеу құралдарын тексеру әдістемелеріне сәйкес жүзеге асырылатын өлшеу құралдарын бастапқы, мерзімдік және кезектен тыс тексеру нәтижелерін ресімдеу</w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдарын шектеулі диапазонда немесе шамалар диапазондарының қолданылатын саны үшін салыстырып тексерудің болуы (өтініш беруші өлшем құралына олардың қолданылу саласын айқындайтын анық жазба немесе шартты белгі қояды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25366,87 +25937,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...35 lines deleted...]
-Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі өлшем құралдарын тексеру кезеңділігін ескере отырып көрсетіледі</w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшеу құралдарын тексеру әдістемелеріне сәйкес жүзеге асырылатын өлшеу құралдарын бастапқы, мерзімдік және кезектен тыс тексеру нәтижелерін ресімдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25507,87 +26078,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...35 lines deleted...]
-Өлшеу құралдарын қолдануға жарамсыздығы туралы хабарламаның болуы</w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі өлшем құралдарын тексеру кезеңділігін ескере отырып көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25648,87 +26219,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
-[...35 lines deleted...]
-Салыстырып тексеру зертханасында өтініш берушіге ресімделген сертификаты немесе жарамсыздығы туралы хабарламасы бар өлшем құралын беру, сондай-ақ салыстырып тексерілетін өлшем құралдары туралы деректерді электрондық есепке алуды жүзеге асыру үшін салыстырып тексерілген өлшем құралы туралы мәліметтерді Мемлекеттік ғылыми метрологиялық орталыққа беру бойынша мәліметтердің болуы</w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшеу құралдарын қолдануға жарамсыздығы туралы хабарламаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25789,87 +26360,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...35 lines deleted...]
-Метрологиялық сипаттамалар бойынша даулы мәселелер туындаған кезде мемлекеттік органдардың, жеке немесе заңды тұлғалардың жазбаша өтініші бойынша жүргізілетін сараптамалық тексеру нәтижелері бойынша өлшем құралдарының жарамдылығы және өлшем құралдарының пайдалануға жарамдылығы және өлшем құралдарын пайдаланудың дұрыстығы туралы қорытындының болуы</w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру зертханасында өтініш берушіге ресімделген сертификаты немесе жарамсыздығы туралы хабарламасы бар өлшем құралын беру, сондай-ақ салыстырып тексерілетін өлшем құралдары туралы деректерді электрондық есепке алуды жүзеге асыру үшін салыстырып тексерілген өлшем құралы туралы мәліметтерді Мемлекеттік ғылыми метрологиялық орталыққа беру бойынша мәліметтердің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25930,87 +26501,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
-[...35 lines deleted...]
-Еуразиялық экономикалық одаққа мүше мемлекетте жүргізілген өлшем құралдарын тексеру нәтижелерін тану</w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метрологиялық сипаттамалар бойынша даулы мәселелер туындаған кезде мемлекеттік органдардың, жеке немесе заңды тұлғалардың жазбаша өтініші бойынша жүргізілетін сараптамалық тексеру нәтижелері бойынша өлшем құралдарының жарамдылығы және өлшем құралдарының пайдалануға жарамдылығы және өлшем құралдарын пайдаланудың дұрыстығы туралы қорытындының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26071,87 +26642,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
-[...35 lines deleted...]
-Өлшеу құралдарын салыстырып тексеруді (калибрлеуді) орындайтын шетелдік фирмалардың зертханалары немесе өзге де бөлімшелері жүргізетін өлшеу құралдарын бастапқы салыстырып тексеруді тану</w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еуразиялық экономикалық одаққа мүше мемлекетте жүргізілген өлшем құралдарын тексеру нәтижелерін тану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26212,87 +26783,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
-[...35 lines deleted...]
-Өлшем құралдарын тексеру туралы сертификатта қателер (жаңылыс жазулар) анықталған жағдайда, өлшем құралдарын тексеру туралы ауыстырылатын сертификаттың нөмірі мен Берілген күнін көрсете отырып, оны ауыстыруға жол беріледі</w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшеу құралдарын салыстырып тексеруді (калибрлеуді) орындайтын шетелдік фирмалардың зертханалары немесе өзге де бөлімшелері жүргізетін өлшеу құралдарын бастапқы салыстырып тексеруді тану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26353,87 +26924,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
-[...35 lines deleted...]
-Типті бекіту немесе метрологиялық аттестаттау мақсаттары үшін сынақтар жүргізу кезінде өлшем құралдарын тексеру кезеңділігін белгілеу (бастапқы мән)</w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдарын тексеру туралы сертификатта қателер (жаңылыс жазулар) анықталған жағдайда, өлшем құралдарын тексеру туралы ауыстырылатын сертификаттың нөмірі мен Берілген күнін көрсете отырып, оны ауыстыруға жол беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26494,87 +27065,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
-[...35 lines deleted...]
-Осы топтың барлық өлшеу құралдары үшін бір типті өлшеу құралдары тобы үшін тексеру кезеңділігін анықтау кезінде тексерулер арасындағы Бірыңғай аралықты (тексеру аралық интервал) тағайындау</w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Типті бекіту немесе метрологиялық аттестаттау мақсаттары үшін сынақтар жүргізу кезінде өлшем құралдарын тексеру кезеңділігін белгілеу (бастапқы мән)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26635,87 +27206,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...35 lines deleted...]
-Салыстырып тексерудің кезеңділігін тағайындау кезінде екі түрлі өлшемшарттар қолданылады-өлшем құралының метрологиялық сенімділігінің (тұрақсыздығының) нормаланатын көрсеткіштері және өлшем құралын пайдаланудың барынша экономикалық әсерін қамтамасыз ететін салыстырып тексеру кезеңділігінің оңтайлылығының экономикалық өлшемшарты</w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы топтың барлық өлшеу құралдары үшін бір типті өлшеу құралдары тобы үшін тексеру кезеңділігін анықтау кезінде тексерулер арасындағы Бірыңғай аралықты (тексеру аралық интервал) тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26776,87 +27347,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...35 lines deleted...]
-Өлшем құралдарын пайдалану кезінде өлшем құралдарын салыстырып тексеру нәтижелерін ескере отырып, мемлекеттік ғылыми метрологиялық орталықтың, мүдделі жеке немесе заңды тұлғалардың ұсыныстары негізінде салыстырып тексеру мерзімділігіне өзгерістер енгізу</w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексерудің кезеңділігін тағайындау кезінде екі түрлі өлшемшарттар қолданылады-өлшем құралының метрологиялық сенімділігінің (тұрақсыздығының) нормаланатын көрсеткіштері және өлшем құралын пайдаланудың барынша экономикалық әсерін қамтамасыз ететін салыстырып тексеру кезеңділігінің оңтайлылығының экономикалық өлшемшарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26917,87 +27488,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...35 lines deleted...]
-Метрологиялық сипаттамаларының өзгеруі қартаюмен (өлшеу құралдарын пайдалану қарқындылығына байланысты емес) байланысты болатын өлшеу құралдары үшін және метрологиялық сипаттамаларының өзгеруі өлшеу құралдары элементтерінің тозуының (пайдалану қарқындылығына байланысты) салдары болып табылатын өлшеу құралдары үшін істелген жұмыс мәндерінде күнтізбелік уақытта тексеру кезеңділігінің мәнін белгілеу</w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдарын пайдалану кезінде өлшем құралдарын салыстырып тексеру нәтижелерін ескере отырып, мемлекеттік ғылыми метрологиялық орталықтың, мүдделі жеке немесе заңды тұлғалардың ұсыныстары негізінде салыстырып тексеру мерзімділігіне өзгерістер енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27058,87 +27629,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...35 lines deleted...]
-Тексеру кезеңділігінің мәнін 1 жылға дейін айлармен (пайдалану немесе істелген жұмыс) қатардан белгілеу: 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12; және жылдармен 12 айдан астам</w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метрологиялық сипаттамаларының өзгеруі қартаюмен (өлшеу құралдарын пайдалану қарқындылығына байланысты емес) байланысты болатын өлшеу құралдары үшін және метрологиялық сипаттамаларының өзгеруі өлшеу құралдары элементтерінің тозуының (пайдалану қарқындылығына байланысты) салдары болып табылатын өлшеу құралдары үшін істелген жұмыс мәндерінде күнтізбелік уақытта тексеру кезеңділігінің мәнін белгілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27199,87 +27770,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...35 lines deleted...]
-Тексеру кезеңділігін тағайындау өлшеу құралдарының дәлдік көрсеткіштерінің немесе метрологиялық сенімділігінің соңғы тексеру сәтінен өткен уақытқа (істелген жұмыстарға) тәуелділігін модельдеу негізінде жүзеге асырылады</w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тексеру кезеңділігінің мәнін 1 жылға дейін айлармен (пайдалану немесе істелген жұмыс) қатардан белгілеу: 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12; және жылдармен 12 айдан астам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27340,87 +27911,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...35 lines deleted...]
-Салыстырып тексерушіні қайта аттестаттау үшін бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа құжаттарды ұсыну</w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тексеру кезеңділігін тағайындау өлшеу құралдарының дәлдік көрсеткіштерінің немесе метрологиялық сенімділігінің соңғы тексеру сәтінен өткен уақытқа (істелген жұмыстарға) тәуелділігін модельдеу негізінде жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27481,87 +28052,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...35 lines deleted...]
-Аттестаттау (қайта аттестаттау) туралы сертификатта тіркеу нөмірін көрсете отырып, аттестаттаудан (қайта аттестаттаудан) өткен салыстырып тексерушінің өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде тіркелген болуы</w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексерушіні қайта аттестаттау үшін бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа құжаттарды ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27622,87 +28193,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...35 lines deleted...]
-Сертификатты кері қайтарып алу туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесін тізілімнен шығару және ұйымға хабарлама жіберу</w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аттестаттау (қайта аттестаттау) туралы сертификатта тіркеу нөмірін көрсете отырып, аттестаттаудан (қайта аттестаттаудан) өткен салыстырып тексерушінің өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде тіркелген болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27763,87 +28334,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
-[...35 lines deleted...]
-Салыстырып тексеруші жұмыс істейтін ұйымның басшылығы хабарламаны алған күннен бастап үш жұмыс күні ішінде сертификатты мемлекеттік ғылыми метрологиялық орталыққа жібереді</w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификатты кері қайтарып алу туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесін тізілімнен шығару және ұйымға хабарлама жіберу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27904,87 +28475,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...35 lines deleted...]
-Салыстырып тексерушіні қайта аттестаттау үшін құжаттар бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа ұсынылады</w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеруші жұмыс істейтін ұйымның басшылығы хабарламаны алған күннен бастап үш жұмыс күні ішінде сертификатты мемлекеттік ғылыми метрологиялық орталыққа жібереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28045,87 +28616,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...35 lines deleted...]
-Метрологиялық сараптама нәтижелері бойынша Мемлекеттік ғылыми метрологиялық орталық нормативтік құқықтық актіні әзірлеушіге нормативтік құқықтық актінің метрологиялық сараптамасы бойынша қорытынды жібереді</w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексерушіні қайта аттестаттау үшін құжаттар бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28186,123 +28757,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
-[...71 lines deleted...]
-2) сертификатты жарамсыз деп тану туралы және сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификаттың жарамсыз деп танылғаны туралы мәліметтердің жарияланғанын растайтын құжатты қоса бере отырып, сертификаттың жарамсыз деп танылғаны туралы және сертификаттың қолданылу мерзімі туралы Мемлекеттік ғылыми метрологиялық орталыққа өтініш береді</w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метрологиялық сараптама нәтижелері бойынша Мемлекеттік ғылыми метрологиялық орталық нормативтік құқықтық актіні әзірлеушіге нормативтік құқықтық актінің метрологиялық сараптамасы бойынша қорытынды жібереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28363,87 +28898,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...35 lines deleted...]
-Мемлекеттік ғылыми метрологиялық орталыққа өтініш берілген күннен бастап 10 (он) жұмыс күні мерзімінде салыстырып тексеруші сертификатының телнұсқасын беру</w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификат жоғалған жағдайда салыстырып тексеруші:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сертификаттың нөмірін, берілген күнін және қолданылу мерзімін көрсете отырып, сертификаттың жарамсыз деп танылғаны туралы мәліметтерді Қазақстан Республикасының бүкіл аумағында таратылатын бұқаралық ақпарат құралдарында жариялайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сертификатты жарамсыз деп тану туралы және сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификаттың жарамсыз деп танылғаны туралы мәліметтердің жарияланғанын растайтын құжатты қоса бере отырып, сертификаттың жарамсыз деп танылғаны туралы және сертификаттың қолданылу мерзімі туралы Мемлекеттік ғылыми метрологиялық орталыққа өтініш береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28504,87 +29075,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
-[...35 lines deleted...]
-Салыстырып тексерушінің мемлекеттік ғылыми метрологиялық орталыққа сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификат бүлінген жағдайда сертификаттың бүлінген түпнұсқасын қоса бере отырып, сертификаттың телнұсқасын беру туралы өтінішті жолдауы</w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік ғылыми метрологиялық орталыққа өтініш берілген күннен бастап 10 (он) жұмыс күні мерзімінде салыстырып тексеруші сертификатының телнұсқасын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28645,87 +29216,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...35 lines deleted...]
-Сертификаттың телнұсқасының жоғарғы оң жақ бұрышында бұрын берілген сертификат түпнұсқасының нөмірін, берілген күнін және қолданылу мерзімін сақтай отырып, "Телнұсқа" деген сөз көрсетіледі</w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексерушінің мемлекеттік ғылыми метрологиялық орталыққа сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификат бүлінген жағдайда сертификаттың бүлінген түпнұсқасын қоса бере отырып, сертификаттың телнұсқасын беру туралы өтінішті жолдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28786,87 +29357,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
-[...35 lines deleted...]
-Егер өлшеу құралдары үшін бір жыл және одан да көп уақыт аралық белгіленген жағдайда жылдық салыстырып тексеру таңбаларын пайдалану</w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификаттың телнұсқасының жоғарғы оң жақ бұрышында бұрын берілген сертификат түпнұсқасының нөмірін, берілген күнін және қолданылу мерзімін сақтай отырып, "Телнұсқа" деген сөз көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28927,87 +29498,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80.</w:t>
-[...35 lines deleted...]
-Егер өлшеу құралдары үшін тексеру аралығы бір жылдан кем болса, тоқсандық салыстырып тексеру таңбаларын пайдалану</w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер өлшеу құралдары үшін бір жыл және одан да көп уақыт аралық белгіленген жағдайда жылдық салыстырып тексеру таңбаларын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29068,87 +29639,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81.</w:t>
-[...35 lines deleted...]
-Өлшем құралдарын салыстырып тексерушінің жеке белгісін салыстырып тексеру зертханасының басшысы береді және ол қазақ немесе латын әліпбиінің әрпімен белгіленетін бір символдан тұрады</w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер өлшеу құралдары үшін тексеру аралығы бір жылдан кем болса, тоқсандық салыстырып тексеру таңбаларын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29209,87 +29780,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
-[...35 lines deleted...]
-Өлшем құралдарын салыстырып тексеру құқығына жаңадан аккредиттелген салыстырып тексеру зертханалары аккредиттеу аттестатын алғаннан кейін мемлекеттік ғылыми метрологиялық орталыққа салыстырып тексеру таңбаларын дайындауға өтінім береді</w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдарын салыстырып тексерушінің жеке белгісін салыстырып тексеру зертханасының басшысы береді және ол қазақ немесе латын әліпбиінің әрпімен белгіленетін бір символдан тұрады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29350,87 +29921,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
-[...35 lines deleted...]
-Салыстырып тексеру зертханаларында салыстырып тексеру таңбаларын сақтау салыстырып тексеру таңбаларын беру және қабылдау журналдарын жүргізетін салыстырып тексеру зертханасының басшысы бекіткен уәкілетті адамға жүктеледі</w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдарын салыстырып тексеру құқығына жаңадан аккредиттелген салыстырып тексеру зертханалары аккредиттеу аттестатын алғаннан кейін мемлекеттік ғылыми метрологиялық орталыққа салыстырып тексеру таңбаларын дайындауға өтінім береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29491,87 +30062,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84.</w:t>
-[...35 lines deleted...]
-Салыстырып тексеру таңбалары мен журналды салыстырып тексеру зертханасының басшысы немесе уәкілетті тұлға қол жеткізе алатын жанбайтын шкафта сақтау</w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру зертханаларында салыстырып тексеру таңбаларын сақтау салыстырып тексеру таңбаларын беру және қабылдау журналдарын жүргізетін салыстырып тексеру зертханасының басшысы бекіткен уәкілетті адамға жүктеледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29632,87 +30203,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85.</w:t>
-[...35 lines deleted...]
-Салыстырып тексеру зертханасы басшысының тоқсан сайынғы негізде салыстырып тексеру таңбаларының жай-күйін есепке алуды және тексеруді жүргізуі</w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру таңбалары мен журналды салыстырып тексеру зертханасының басшысы немесе уәкілетті тұлға қол жеткізе алатын жанбайтын шкафта сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29744,117 +30315,116 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...65 lines deleted...]
-Журналда өлшем құралдарын салыстырып тексеруші белгісінің болуы, пайдаланылмаған салыстырып тексеру таңбаларын тапсыру туралы</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру зертханасы басшысының тоқсан сайынғы негізде салыстырып тексеру таңбаларының жай-күйін есепке алуды және тексеруді жүргізуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29885,94 +30455,118 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Журналда өлшем құралдарын салыстырып тексеруші белгісінің болуы, пайдаланылмаған салыстырып тексеру таңбаларын тапсыру туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30046,105 +30640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
-[...53 lines deleted...]
-3) пломбалау (пластикалық пломба)</w:t>
+Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30175,117 +30715,148 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...65 lines deleted...]
-Журналда өлшем құралдарын салыстырып тексеруші белгісінің болуы, пайдаланылмаған салыстырып тексеру таңбаларын тапсыру туралы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) соққы (металл және жез таңбасы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) желімдеу (өздігінен жабысатын жапсырма);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) пломбалау (пластикалық пломба)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30337,92 +30908,96 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Журналда өлшем құралдарын салыстырып тексеруші белгісінің болуы, пайдаланылмаған салыстырып тексеру таңбаларын тапсыру туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30515,120 +31090,52 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -30659,118 +31166,181 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) соққы (металл және жез таңбасы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) желімдеу (өздігінен жабысатын жапсырма);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) пломбалау (пластикалық пломба)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -30800,94 +31370,118 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Журналда өлшем құралдарын салыстырып тексеруші белгісінің болуы, пайдаланылмаған салыстырып тексеру таңбаларын тапсыру туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30961,105 +31555,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
-[...53 lines deleted...]
-3) пломбалау (пластикалық пломба)</w:t>
+Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31090,117 +31630,148 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...65 lines deleted...]
-Өлшеулерге, өлшем құралдарына, оның ішінде стандартты үлгілерге қойылатын талаптарды қамтитын жобаларға және қолданыстағы нормативтік құқықтық актілерге, техникалық регламенттерге, сондай-ақ мемлекетаралық және ұлттық стандарттар жобаларына (сәйкестік дәрежесі ұқсас халықаралық және өңірлік стандарттар негізінде әзірленетін стандарттарды қоспағанда) метрологиялық сараптама міндетті болып табылады және оны мемлекеттік ғылыми метрологиялық орталық жүргізеді</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) соққы (металл және жез таңбасы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) желімдеу (өздігінен жабысатын жапсырма);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) пломбалау (пластикалық пломба)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31261,195 +31832,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90.</w:t>
-[...143 lines deleted...]
-6) өлшеу құралдарын тексеру және калибрлеу әдістемелері.</w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшеулерге, өлшем құралдарына, оның ішінде стандартты үлгілерге қойылатын талаптарды қамтитын жобаларға және қолданыстағы нормативтік құқықтық актілерге, техникалық регламенттерге, сондай-ақ мемлекетаралық және ұлттық стандарттар жобаларына (сәйкестік дәрежесі ұқсас халықаралық және өңірлік стандарттар негізінде әзірленетін стандарттарды қоспағанда) метрологиялық сараптама міндетті болып табылады және оны мемлекеттік ғылыми метрологиялық орталық жүргізеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31510,87 +31973,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91.</w:t>
-[...35 lines deleted...]
-Стандартты үлгінің типін бекіту туралы шешімді мемлекеттік ғылыми метрологиялық орталық жүргізетін метрологиялық сараптаманың оң нәтижелері негізінде Техникалық реттеу және метрология саласындағы мемлекеттік реттеуді жүзеге асыратын уәкілетті орган қабылдайды және стандартты үлгінің типін бекіту туралы сертификатпен куәландырылады</w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім мен көрсетілетін қызметтерге, жұмыстарға (процестерге), бақылау (сынау, өлшеу, талдау) әдістеріне арналған стандарттардың метрологиялық сараптамасының болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өлшеу дәлдігінің, өлшеу бақылауының анықтығының сипаттамаларына қойылатын талаптар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өлшеулерді орындау әдістемелеріне, өлшем құралдарына, стандартты үлгілерге, аттестатталған қоспаларға қойылатын талаптар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өлшеулерді, талдауды, сынақтарды және өлшемдік бақылауды орындау әдістемелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) заттар мен материалдардың қасиеттері туралы деректер, оның ішінде стандартты анықтамалық деректер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) стандартты үлгілерді қолдану;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өлшеу құралдарын тексеру және калибрлеу әдістемелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31651,50 +32222,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандартты үлгінің типін бекіту туралы шешімді мемлекеттік ғылыми метрологиялық орталық жүргізетін метрологиялық сараптаманың оң нәтижелері негізінде Техникалық реттеу және метрология саласындағы мемлекеттік реттеуді жүзеге асыратын уәкілетті орган қабылдайды және стандартты үлгінің типін бекіту туралы сертификатпен куәландырылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -31861,50 +32573,170 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">93-жол жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 158-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -32813,55 +33645,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33187,31 +34019,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>