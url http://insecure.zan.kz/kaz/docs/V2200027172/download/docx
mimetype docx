--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b89a17" w14:textId="4b89a17">
+    <w:p w14:paraId="3e34118" w14:textId="3e34118">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2610,184 +2610,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЅРз - елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЅРн - елеусіз бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12-1. Ақпараттық жүйелерді пайдалана отырып, тәуекелдерді бағалау жүйесін қалыптастыру кезінде субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін, сондай-ақ тәуекел дәрежесінің көрсеткіштерін есептеу осы Өлшемшарттарға 1-қосымшаға сәйкес нысан бойынша субъективті өлшемшарттар тізбесіне сәйкес жүзеге асырылады.</w:t>
+      12-1. Цифрлық жүйелерді пайдалана отырып, тәуекелдерді бағалау жүйесін қалыптастыру кезінде субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін, сондай-ақ тәуекел дәрежесінің көрсеткіштерін есептеу, субъективтік өлшемшарттар бойынша тәуекел дәрежесін айқындау үшін осы өлшемшарттарға 2-қосымшаға сәйкес нысан бойынша субъективті өлшемшарттар тізбесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу (R) алдыңғы тексерулер мен бақылау және қадағалау субъектілеріне (объектілеріне) (SP) бару арқылы профилактикалық бақылау нәтижелері бойынша бұзушылықтар бойынша және субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (SC) тәуекел дәрежесінің көрсеткішін және кейіннен деректер мәндерін 0-ден бастап 100 ұпайға дейін қорытындылау жолымен автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3263,653 +3149,669 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Өлшемшарттар 12-1-тармақпен толықтырылды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="31"/>
+    <w:bookmarkStart w:name="z75" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z76" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z76" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы өлшем бірлігін қамтамасыз ету саласындағы мемлекеттік бақылау органның тәуекел дәрежесін бағалау өлшемшарттарымен айқындалатын кезеңге бақылау субъектісіне (объектісіне), профилактикалық бақылау жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z77" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бақылау субъектілері (объектілері) тәуекел дәрежесі жоғары цифрлық жүйені қолдана отырып, тәуекелдің орташа дәрежесіне немесе тәуекелдің орташа дәрежесінен бақылау субъектілері қызметінің тиісті салаларында тәуекелдің төмен дәрежесіне ауыстырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z78" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z79" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер Қазақстан Республикасының заңдарында және өлшем бірлігін қамтамасыз ету саласындағы мемлекеттік бақылау органның тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан босату жағдайлары айқындалса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z80" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Егер субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған "өзін-өзі реттеу туралы" Қазақстан Республикасының Заңына сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі белгілі бір саладағы осындай бақылау субъектілері жалпы санының бес пайызынан аспауға тиіс мемлекеттік бақылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      14-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшем бірлігін қамтамасыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету саласындағы бақылау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерін (объектілерін)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іріктеу үшін тәуекел дәрежесін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау өлшемшарттарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z83" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Барып профилактикалық бақылау және жоспардан тыс тексерулер жүргізу кезінде өлшем бірлігін қамтамасыз ету саласындағы бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 13.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
-[...447 lines deleted...]
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3980,97 +3882,137 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарттар</w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бұзушылық дәрежесі</w:t>
+              <w:t>Бұзушылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9012,237 +8954,230 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...108 lines deleted...]
-              <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салыстырып тексеру зертханалары өлшем құралдарына жүргізілген салыстырып тексеру нәтижелері бойынша салыстырып тексерілетін өлшем құралдары туралы деректерді мемлекеттік ғылыми метрологиялық орталықтың цифрлық жүйесінің жеке кабинеті арқылы береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
+43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру зертханалары өлшем құралдарына жүргізілген салыстырып тексеру нәтижелері бойынша салыстырып тексерілетін өлшем құралдары туралы деректерді мемлекеттік ғылыми метрологиялық орталықтың ақпараттық жүйесінің жеке кабинеті арқылы береді</w:t>
+Типті бекіту мақсаттары үшін сынақтардан өткен және өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген, сондай-ақ өндірістен және жөндеуден кейін шығарылатын өлшем құралдарына бастапқы тексерудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9275,87 +9210,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
+44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Типті бекіту мақсаттары үшін сынақтардан өткен және өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген, сондай-ақ өндірістен және жөндеуден кейін шығарылатын өлшем құралдарына бастапқы тексерудің болуы</w:t>
+Пайдаланудағы өлшеу құралдарына мерзімді тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9388,87 +9323,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
+45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланудағы өлшеу құралдарына мерзімді тексеру жүргізу</w:t>
+Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі аяқталғанға дейін өлшем құралдарын пайдалану кезінде кезектен тыс тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9501,200 +9436,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
+46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі аяқталғанға дейін өлшем құралдарын пайдалану кезінде кезектен тыс тексеру жүргізу</w:t>
+Мемлекеттік метрологиялық бақылауды және метрологиялық бақылауды жүзеге асыру кезінде олардың дұрыстығын, соңғы тексеру нәтижелерінің дұрыстығын, қабылданған кезеңділікті нақтылауды және өлшеу құралдарын пайдаланудың дұрыстығын анықтау үшін өлшеу құралдарына инспекциялық тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
+47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік метрологиялық бақылауды және метрологиялық бақылауды жүзеге асыру кезінде олардың дұрыстығын, соңғы тексеру нәтижелерінің дұрыстығын, қабылданған кезеңділікті нақтылауды және өлшеу құралдарын пайдаланудың дұрыстығын анықтау үшін өлшеу құралдарына инспекциялық тексеру жүргізу</w:t>
+Метрологиялық сипаттамалар, өлшем құралдарының жарамдылығы және олардың пайдалануға жарамдылығы бойынша даулы мәселелер туындаған кезде сараптамалық тексеру жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9727,200 +9662,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
+48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Метрологиялық сипаттамалар, өлшем құралдарының жарамдылығы және олардың пайдалануға жарамдылығы бойынша даулы мәселелер туындаған кезде сараптамалық тексеру жүргізу</w:t>
+Салыстырып тексеру үшін қолданылатын шама бірліктерінің эталондарын, салыстырып тексерілетін өлшем құралдарын Қазақстан Республикасының шама бірліктерінің мемлекеттік эталондарына дейін қадағалаудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
+49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру үшін қолданылатын шама бірліктерінің эталондарын, салыстырып тексерілетін өлшем құралдарын Қазақстан Республикасының шама бірліктерінің мемлекеттік эталондарына дейін қадағалаудың болуы</w:t>
+Аккредиттелген заңды тұлғалардың аттестатталған салыстырып тексерушілерінің өлшем құралдарын салыстырып тексеруді шарт талаптарында өлшем құралдарын салыстырып тексеру әдістемесіне сәйкес жүзеге асыруы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9953,200 +9888,218 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
+50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аккредиттелген заңды тұлғалардың аттестатталған салыстырып тексерушілерінің өлшем құралдарын салыстырып тексеруді шарт талаптарында өлшем құралдарын салыстырып тексеру әдістемесіне сәйкес жүзеге асыруы</w:t>
+Өлшем құралдары иесінің (пайдаланушының), өлшем құралдарын дайындаушының, мемлекеттік органдардың өтінімі негізінде өлшем құралдарын тексеру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
+51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдары иесінің (пайдаланушының), өлшем құралдарын дайындаушының, мемлекеттік органдардың өтінімі негізінде өлшем құралдарын тексеру</w:t>
+Стационарлық немесе жылжымалы тексеру зертханаларында өлшеу құралдарын тексеру,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тікелей өлшеу құралдары орналасқан жерлерде (оларды дайындау, жөндеу немесе пайдалану орындарында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10179,105 +10132,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
+52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стационарлық немесе жылжымалы тексеру зертханаларында өлшеу құралдарын тексеру,</w:t>
-[...17 lines deleted...]
-тікелей өлшеу құралдары орналасқан жерлерде (оларды дайындау, жөндеу немесе пайдалану орындарында)</w:t>
+Өлшем құралдары паспортпен, техникалық сипаттамамен, пайдалану жөніндегі нұсқаулықпен, салыстырып тексеру әдістемесімен және өлшем құралдарын салыстырып тексеру туралы сертификатпен (болған кезде), сондай-ақ қажетті жиынтықтаушы құрылғылармен бірге қайта консервацияланып, шаң кірінен тазартылып ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10310,87 +10245,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
+53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдары паспортпен, техникалық сипаттамамен, пайдалану жөніндегі нұсқаулықпен, салыстырып тексеру әдістемесімен және өлшем құралдарын салыстырып тексеру туралы сертификатпен (болған кезде), сондай-ақ қажетті жиынтықтаушы құрылғылармен бірге қайта консервацияланып, шаң кірінен тазартылып ұсынылады</w:t>
+Өлшем құралдарын шектеулі диапазонда немесе шамалар диапазондарының қолданылатын саны үшін салыстырып тексерудің болуы (өтініш беруші өлшем құралына олардың қолданылу саласын айқындайтын анық жазба немесе шартты белгі қояды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10423,200 +10358,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
+54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын шектеулі диапазонда немесе шамалар диапазондарының қолданылатын саны үшін салыстырып тексерудің болуы (өтініш беруші өлшем құралына олардың қолданылу саласын айқындайтын анық жазба немесе шартты белгі қояды)</w:t>
+Өлшеу құралдарын тексеру әдістемелеріне сәйкес жүзеге асырылатын өлшеу құралдарын бастапқы, мерзімдік және кезектен тыс тексеру нәтижелерін ресімдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
+55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеу құралдарын тексеру әдістемелеріне сәйкес жүзеге асырылатын өлшеу құралдарын бастапқы, мерзімдік және кезектен тыс тексеру нәтижелерін ресімдеу</w:t>
+Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі өлшем құралдарын тексеру кезеңділігін ескере отырып көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10649,87 +10584,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
+56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын тексеру туралы сертификаттың қолданылу мерзімі өлшем құралдарын тексеру кезеңділігін ескере отырып көрсетіледі</w:t>
+Өлшеу құралдарын қолдануға жарамсыздығы туралы хабарламаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10762,87 +10697,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
+57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеу құралдарын қолдануға жарамсыздығы туралы хабарламаның болуы</w:t>
+Салыстырып тексеру зертханасында өтініш берушіге ресімделген сертификаты немесе жарамсыздығы туралы хабарламасы бар өлшем құралын беру, сондай-ақ салыстырып тексерілетін өлшем құралдары туралы деректерді электрондық есепке алуды жүзеге асыру үшін салыстырып тексерілген өлшем құралы туралы мәліметтерді Мемлекеттік ғылыми метрологиялық орталыққа беру бойынша мәліметтердің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10875,200 +10810,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
+58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру зертханасында өтініш берушіге ресімделген сертификаты немесе жарамсыздығы туралы хабарламасы бар өлшем құралын беру, сондай-ақ салыстырып тексерілетін өлшем құралдары туралы деректерді электрондық есепке алуды жүзеге асыру үшін салыстырып тексерілген өлшем құралы туралы мәліметтерді Мемлекеттік ғылыми метрологиялық орталыққа беру бойынша мәліметтердің болуы</w:t>
+Метрологиялық сипаттамалар бойынша даулы мәселелер туындаған кезде мемлекеттік органдардың, жеке немесе заңды тұлғалардың жазбаша өтініші бойынша жүргізілетін сараптамалық тексеру нәтижелері бойынша өлшем құралдарының жарамдылығы және өлшем құралдарының пайдалануға жарамдылығы және өлшем құралдарын пайдаланудың дұрыстығы туралы қорытындының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
+59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Метрологиялық сипаттамалар бойынша даулы мәселелер туындаған кезде мемлекеттік органдардың, жеке немесе заңды тұлғалардың жазбаша өтініші бойынша жүргізілетін сараптамалық тексеру нәтижелері бойынша өлшем құралдарының жарамдылығы және өлшем құралдарының пайдалануға жарамдылығы және өлшем құралдарын пайдаланудың дұрыстығы туралы қорытындының болуы</w:t>
+Еуразиялық экономикалық одаққа мүше мемлекетте жүргізілген өлшем құралдарын тексеру нәтижелерін тану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11101,87 +11036,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
+60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еуразиялық экономикалық одаққа мүше мемлекетте жүргізілген өлшем құралдарын тексеру нәтижелерін тану</w:t>
+Өлшеу құралдарын салыстырып тексеруді (калибрлеуді) орындайтын шетелдік фирмалардың зертханалары немесе өзге де бөлімшелері жүргізетін өлшеу құралдарын бастапқы салыстырып тексеруді тану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11214,87 +11149,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
+61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеу құралдарын салыстырып тексеруді (калибрлеуді) орындайтын шетелдік фирмалардың зертханалары немесе өзге де бөлімшелері жүргізетін өлшеу құралдарын бастапқы салыстырып тексеруді тану</w:t>
+Өлшем құралдарын тексеру туралы сертификатта қателер (жаңылыс жазулар) анықталған жағдайда, өлшем құралдарын тексеру туралы ауыстырылатын сертификаттың нөмірі мен Берілген күнін көрсете отырып, оны ауыстыруға жол беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11327,200 +11262,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
+62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын тексеру туралы сертификатта қателер (жаңылыс жазулар) анықталған жағдайда, өлшем құралдарын тексеру туралы ауыстырылатын сертификаттың нөмірі мен Берілген күнін көрсете отырып, оны ауыстыруға жол беріледі</w:t>
+Типті бекіту немесе метрологиялық аттестаттау мақсаттары үшін сынақтар жүргізу кезінде өлшем құралдарын тексеру кезеңділігін белгілеу (бастапқы мән)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
+63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Типті бекіту немесе метрологиялық аттестаттау мақсаттары үшін сынақтар жүргізу кезінде өлшем құралдарын тексеру кезеңділігін белгілеу (бастапқы мән)</w:t>
+Осы топтың барлық өлшеу құралдары үшін бір типті өлшеу құралдары тобы үшін тексеру кезеңділігін анықтау кезінде тексерулер арасындағы Бірыңғай аралықты (тексеру аралық интервал) тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11553,200 +11488,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
+64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы топтың барлық өлшеу құралдары үшін бір типті өлшеу құралдары тобы үшін тексеру кезеңділігін анықтау кезінде тексерулер арасындағы Бірыңғай аралықты (тексеру аралық интервал) тағайындау</w:t>
+Салыстырып тексерудің кезеңділігін тағайындау кезінде екі түрлі өлшемшарттар қолданылады-өлшем құралының метрологиялық сенімділігінің (тұрақсыздығының) нормаланатын көрсеткіштері және өлшем құралын пайдаланудың барынша экономикалық әсерін қамтамасыз ететін салыстырып тексеру кезеңділігінің оңтайлылығының экономикалық өлшемшарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
+65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексерудің кезеңділігін тағайындау кезінде екі түрлі өлшемшарттар қолданылады-өлшем құралының метрологиялық сенімділігінің (тұрақсыздығының) нормаланатын көрсеткіштері және өлшем құралын пайдаланудың барынша экономикалық әсерін қамтамасыз ететін салыстырып тексеру кезеңділігінің оңтайлылығының экономикалық өлшемшарты</w:t>
+Өлшем құралдарын пайдалану кезінде өлшем құралдарын салыстырып тексеру нәтижелерін ескере отырып, мемлекеттік ғылыми метрологиялық орталықтың, мүдделі жеке немесе заңды тұлғалардың ұсыныстары негізінде салыстырып тексеру мерзімділігіне өзгерістер енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11779,87 +11714,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
+66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын пайдалану кезінде өлшем құралдарын салыстырып тексеру нәтижелерін ескере отырып, мемлекеттік ғылыми метрологиялық орталықтың, мүдделі жеке немесе заңды тұлғалардың ұсыныстары негізінде салыстырып тексеру мерзімділігіне өзгерістер енгізу</w:t>
+Метрологиялық сипаттамаларының өзгеруі қартаюмен (өлшеу құралдарын пайдалану қарқындылығына байланысты емес) байланысты болатын өлшеу құралдары үшін және метрологиялық сипаттамаларының өзгеруі өлшеу құралдары элементтерінің тозуының (пайдалану қарқындылығына байланысты)салдары болып табылатын өлшеу құралдары үшін істелген жұмыс мәндерінде күнтізбелік уақытта тексеру кезеңділігінің мәнін белгілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11892,87 +11827,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
+67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Метрологиялық сипаттамаларының өзгеруі қартаюмен (өлшеу құралдарын пайдалану қарқындылығына байланысты емес) байланысты болатын өлшеу құралдары үшін және метрологиялық сипаттамаларының өзгеруі өлшеу құралдары элементтерінің тозуының (пайдалану қарқындылығына байланысты)салдары болып табылатын өлшеу құралдары үшін істелген жұмыс мәндерінде күнтізбелік уақытта тексеру кезеңділігінің мәнін белгілеу</w:t>
+Тексеру кезеңділігінің мәнін 1 жылға дейін айлармен (пайдалану немесе істелген жұмыс) қатардан белгілеу: 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12; және жылдармен 12 айдан астам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12005,87 +11940,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
+68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тексеру кезеңділігінің мәнін 1 жылға дейін айлармен (пайдалану немесе істелген жұмыс) қатардан белгілеу: 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12; және жылдармен 12 айдан астам</w:t>
+Тексеру кезеңділігін тағайындау өлшеу құралдарының дәлдік көрсеткіштерінің немесе метрологиялық сенімділігінің соңғы тексеру сәтінен өткен уақытқа (істелген жұмыстарға) тәуелділігін модельдеу негізінде жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12118,87 +12053,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
+69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тексеру кезеңділігін тағайындау өлшеу құралдарының дәлдік көрсеткіштерінің немесе метрологиялық сенімділігінің соңғы тексеру сәтінен өткен уақытқа (істелген жұмыстарға) тәуелділігін модельдеу негізінде жүзеге асырылады</w:t>
+Салыстырып тексерушіні қайта аттестаттау үшін бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа құжаттарды ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12231,87 +12166,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
+70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексерушіні қайта аттестаттау үшін бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа құжаттарды ұсыну</w:t>
+Аттестаттау (қайта аттестаттау) туралы сертификатта тіркеу нөмірін көрсете отырып, аттестаттаудан (қайта аттестаттаудан) өткен салыстырып тексерушінің өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде тіркелген болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12344,87 +12279,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
+71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестаттау (қайта аттестаттау) туралы сертификатта тіркеу нөмірін көрсете отырып, аттестаттаудан (қайта аттестаттаудан) өткен салыстырып тексерушінің өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде тіркелген болуы</w:t>
+Сертификатты кері қайтарып алу туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесін тізілімнен шығару және ұйымға хабарлама жіберу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12457,87 +12392,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
+72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сертификатты кері қайтарып алу туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесін тізілімнен шығару және ұйымға хабарлама жіберу</w:t>
+Салыстырып тексеруші жұмыс істейтін ұйымның басшылығы хабарламаны алған күннен бастап үш жұмыс күні ішінде сертификатты мемлекеттік ғылыми метрологиялық орталыққа жібереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12570,87 +12505,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
+73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеруші жұмыс істейтін ұйымның басшылығы хабарламаны алған күннен бастап үш жұмыс күні ішінде сертификатты мемлекеттік ғылыми метрологиялық орталыққа жібереді</w:t>
+Салыстырып тексерушіні қайта аттестаттау үшін құжаттар бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа ұсынылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12683,349 +12618,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
+74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексерушіні қайта аттестаттау үшін құжаттар бұрын берілген сертификаттың қолданылу мерзімі аяқталғанға дейін кемінде бір ай бұрын мемлекеттік ғылыми метрологиялық орталыққа ұсынылады</w:t>
+Метрологиялық сараптама нәтижелері бойынша Мемлекеттік ғылыми метрологиялық орталық нормативтік құқықтық актіні әзірлеушіге нормативтік құқықтық актінің метрологиялық сараптамасы бойынша қорытынды жібереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
+75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Метрологиялық сараптама нәтижелері бойынша Мемлекеттік ғылыми метрологиялық орталық нормативтік құқықтық актіні әзірлеушіге нормативтік құқықтық актінің метрологиялық сараптамасы бойынша қорытынды жібереді</w:t>
+Сертификат жоғалған жағдайда салыстырып тексеруші:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сертификаттың нөмірін, берілген күнін және қолданылу мерзімін көрсете отырып, сертификаттың жарамсыз деп танылғаны туралы мәліметтерді Қазақстан Республикасының бүкіл аумағында таратылатын бұқаралық ақпарат құралдарында жариялайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сертификатты жарамсыз деп тану туралы және сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификаттың жарамсыз деп танылғаны туралы мәліметтердің жарияланғанын растайтын құжатты қоса бере отырып, сертификаттың жарамсыз деп танылғаны туралы және сертификаттың қолданылу мерзімі туралы Мемлекеттік ғылыми метрологиялық орталыққа өтініш береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
+76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сертификат жоғалған жағдайда салыстырып тексеруші:</w:t>
-[...35 lines deleted...]
-2) сертификатты жарамсыз деп тану туралы және сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификаттың жарамсыз деп танылғаны туралы мәліметтердің жарияланғанын растайтын құжатты қоса бере отырып, сертификаттың жарамсыз деп танылғаны туралы және сертификаттың қолданылу мерзімі туралы Мемлекеттік ғылыми метрологиялық орталыққа өтініш береді</w:t>
+Мемлекеттік ғылыми метрологиялық орталыққа өтініш берілген күннен бастап 10 (он) жұмыс күні мерзімінде салыстырып тексеруші сертификатының телнұсқасын беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13058,87 +12993,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
+77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік ғылыми метрологиялық орталыққа өтініш берілген күннен бастап 10 (он) жұмыс күні мерзімінде салыстырып тексеруші сертификатының телнұсқасын беру</w:t>
+Салыстырып тексерушінің мемлекеттік ғылыми метрологиялық орталыққа сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификат бүлінген жағдайда сертификаттың бүлінген түпнұсқасын қоса бере отырып, сертификаттың телнұсқасын беру туралы өтінішті жолдауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13171,87 +13106,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
+78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексерушінің мемлекеттік ғылыми метрологиялық орталыққа сертификаттың нөмірін, берілген күнін, қолданылу мерзімін көрсете отырып, сертификат бүлінген жағдайда сертификаттың бүлінген түпнұсқасын қоса бере отырып, сертификаттың телнұсқасын беру туралы өтінішті жолдауы</w:t>
+Сертификаттың телнұсқасының жоғарғы оң жақ бұрышында бұрын берілген сертификат түпнұсқасының нөмірін, берілген күнін және қолданылу мерзімін сақтай отырып, "Телнұсқа" деген сөз көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13284,87 +13219,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
+79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сертификаттың телнұсқасының жоғарғы оң жақ бұрышында бұрын берілген сертификат түпнұсқасының нөмірін, берілген күнін және қолданылу мерзімін сақтай отырып, "Телнұсқа" деген сөз көрсетіледі</w:t>
+Егер өлшеу құралдары үшін бір жыл және одан да көп уақыт аралық белгіленген жағдайда жылдық салыстырып тексеру таңбаларын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13397,87 +13332,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
+80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер өлшеу құралдары үшін бір жыл және одан да көп уақыт аралық белгіленген жағдайда жылдық салыстырып тексеру таңбаларын пайдалану</w:t>
+Егер өлшеу құралдары үшін тексеру аралығы бір жылдан кем болса, тоқсандық салыстырып тексеру таңбаларын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13510,87 +13445,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80.</w:t>
+81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер өлшеу құралдары үшін тексеру аралығы бір жылдан кем болса, тоқсандық салыстырып тексеру таңбаларын пайдалану</w:t>
+Өлшем құралдарын салыстырып тексерушінің жеке белгісін салыстырып тексеру зертханасының басшысы береді және ол қазақ немесе латын әліпбиінің әрпімен белгіленетін бір символдан тұрады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13623,87 +13558,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81.</w:t>
+82.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын салыстырып тексерушінің жеке белгісін салыстырып тексеру зертханасының басшысы береді және ол қазақ немесе латын әліпбиінің әрпімен белгіленетін бір символдан тұрады</w:t>
+Өлшем құралдарын салыстырып тексеру құқығына жаңадан аккредиттелген салыстырып тексеру зертханалары аккредиттеу аттестатын алғаннан кейін мемлекеттік ғылыми метрологиялық орталыққа салыстырып тексеру таңбаларын дайындауға өтінім береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13736,87 +13671,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
+83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем құралдарын салыстырып тексеру құқығына жаңадан аккредиттелген салыстырып тексеру зертханалары аккредиттеу аттестатын алғаннан кейін мемлекеттік ғылыми метрологиялық орталыққа салыстырып тексеру таңбаларын дайындауға өтінім береді</w:t>
+Салыстырып тексеру зертханаларында салыстырып тексеру таңбаларын сақтау салыстырып тексеру таңбаларын беру және қабылдау журналдарын жүргізетін салыстырып тексеру зертханасының басшысы бекіткен уәкілетті адамға жүктеледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13849,313 +13784,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
+84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру зертханаларында салыстырып тексеру таңбаларын сақтау салыстырып тексеру таңбаларын беру және қабылдау журналдарын жүргізетін салыстырып тексеру зертханасының басшысы бекіткен уәкілетті адамға жүктеледі</w:t>
+Салыстырып тексеру таңбалары мен журналды салыстырып тексеру зертханасының басшысы немесе уәкілетті тұлға қол жеткізе алатын жанбайтын шкафта сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+елеусіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84.</w:t>
+85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру таңбалары мен журналды салыстырып тексеру зертханасының басшысы немесе уәкілетті тұлға қол жеткізе алатын жанбайтын шкафта сақтау</w:t>
+Салыстырып тексеру зертханасы басшысының тоқсан сайынғы негізде салыстырып тексеру таңбаларының жай-күйін есепке алуды және тексеруді жүргізуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеусіз</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85.</w:t>
+86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру зертханасы басшысының тоқсан сайынғы негізде салыстырып тексеру таңбаларының жай-күйін есепке алуды және тексеруді жүргізуі</w:t>
+Журналда өлшем құралдарын салыстырып тексеруші белгісінің болуы, пайдаланылмаған салыстырып тексеру таңбаларын тапсыру туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14188,87 +14123,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86.</w:t>
+87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Журналда өлшем құралдарын салыстырып тексеруші белгісінің болуы, пайдаланылмаған салыстырып тексеру таңбаларын тапсыру туралы</w:t>
+Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14301,87 +14236,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87.</w:t>
+88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру таңбалары бүлінген немесе қолдану мерзімі өткен жағдайда салыстырып тексеру таңбаларын жою және/немесе жою актісінің болуы</w:t>
+Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) соққы (металл және жез таңбасы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) желімдеу (өздігінен жабысатын жапсырма);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) пломбалау (пластикалық пломба)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14414,254 +14403,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88.</w:t>
+89.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру таңбаларының қолданудың мынадай тәсілдеріне сәйкестігі:</w:t>
-[...53 lines deleted...]
-3) пломбалау (пластикалық пломба)</w:t>
+Өлшеулерге, өлшем құралдарына, оның ішінде стандартты үлгілерге қойылатын талаптарды қамтитын жобаларға және қолданыстағы нормативтік құқықтық актілерге, техникалық регламенттерге, сондай-ақ мемлекетаралық және ұлттық стандарттар жобаларына (сәйкестік дәрежесі ұқсас халықаралық және өңірлік стандарттар негізінде әзірленетін стандарттарды қоспағанда) метрологиялық сараптама міндетті болып табылады және оны мемлекеттік ғылыми метрологиялық орталық жүргізеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-елеулі</w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89.</w:t>
+90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшеулерге, өлшем құралдарына, оның ішінде стандартты үлгілерге қойылатын талаптарды қамтитын жобаларға және қолданыстағы нормативтік құқықтық актілерге, техникалық регламенттерге, сондай-ақ мемлекетаралық және ұлттық стандарттар жобаларына (сәйкестік дәрежесі ұқсас халықаралық және өңірлік стандарттар негізінде әзірленетін стандарттарды қоспағанда) метрологиялық сараптама міндетті болып табылады және оны мемлекеттік ғылыми метрологиялық орталық жүргізеді</w:t>
+Өнім мен көрсетілетін қызметтерге, жұмыстарға (процестерге), бақылау (сынау, өлшеу, талдау) әдістеріне арналған стандарттардың метрологиялық сараптамасының болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өлшеу дәлдігінің, өлшеу бақылауының анықтығының сипаттамаларына қойылатын талаптар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өлшеулерді орындау әдістемелеріне, өлшем құралдарына, стандартты үлгілерге, аттестатталған қоспаларға қойылатын талаптар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өлшеулерді, талдауды, сынақтарды және өлшемдік бақылауды орындау әдістемелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) заттар мен материалдардың қасиеттері туралы деректер, оның ішінде стандартты анықтамалық деректер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) стандартты үлгілерді қолдану;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өлшеу құралдарын тексеру және калибрлеу әдістемелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14694,195 +14737,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90.</w:t>
+91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өнім мен көрсетілетін қызметтерге, жұмыстарға (процестерге), бақылау (сынау, өлшеу, талдау) әдістеріне арналған стандарттардың метрологиялық сараптамасының болуы:</w:t>
-[...107 lines deleted...]
-6) өлшеу құралдарын тексеру және калибрлеу әдістемелері.</w:t>
+Стандартты үлгінің типін бекіту туралы шешімді мемлекеттік ғылыми метрологиялық орталық жүргізетін метрологиялық сараптаманың оң нәтижелері негізінде Техникалық реттеу және метрология саласындағы мемлекеттік реттеуді жүзеге асыратын уәкілетті орган қабылдайды және стандартты үлгінің типін бекіту туралы сертификатпен куәландырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14915,541 +14850,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91.</w:t>
+92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандартты үлгінің типін бекіту туралы шешімді мемлекеттік ғылыми метрологиялық орталық жүргізетін метрологиялық сараптаманың оң нәтижелері негізінде Техникалық реттеу және метрология саласындағы мемлекеттік реттеуді жүзеге асыратын уәкілетті орган қабылдайды және стандартты үлгінің типін бекіту туралы сертификатпен куәландырылады</w:t>
+Стандартты үлгіні әзірлеу жөніндегі құжаттарға метрологиялық сараптама жүргізу үшін өтініш беруші мемлекеттік ғылыми метрологиялық орталыққа мынадай құжаттарды жібереді:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) стандартты үлгінің атауы, мақсаты және қолданылу саласы көрсетілген өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) стандартты үлгіні әзірлеуге арналған техникалық тапсырма;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Техникалық Тапсырманың тармақтары бойынша жұмыстардың нәтижелері туралы мәліметтерді қамтитын ғылыми-техникалық есеп;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) аттестатталған мәндерді анықтау үшін пайдаланылған өлшем құралдарын тексеруді және/немесе өлшеуді орындау әдістемесін аттестаттауды растайтын құжаттардың көшірмелері немесе деректемелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) стандартты үлгінің типін сипаттау жобаларының екі данасы, стандартты үлгінің паспорты, стандартты үлгінің затбелгісі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) стандартты үлгінің бір данасы немесе оның фотосуреті.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92.</w:t>
+93.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стандартты үлгіні әзірлеу жөніндегі құжаттарға метрологиялық сараптама жүргізу үшін өтініш беруші мемлекеттік ғылыми метрологиялық орталыққа мынадай құжаттарды жібереді:</w:t>
-[...340 lines deleted...]
-Мемлекеттік ғылыми метрологиялық орталықтың ақпараттық жүйесінің жеке кабинеті арқылы өлшем құралдарына жүргізілген тексеру нәтижелері бойынша салыстырып тексеру зертханасының салыстырып тексерілетін өлшем құралдары туралы деректерді беруі</w:t>
+Мемлекеттік ғылыми метрологиялық орталықтың цифрлық жүйесінің жеке кабинеті арқылы өлшем құралдарына жүргізілген тексеру нәтижелері бойынша салыстырып тексеру зертханасының салыстырып тексерілетін өлшем құралдары туралы деректерді беруі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16308,245 +16010,555 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарт көрсеткіші</w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Субъективті өлшемшарт </w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсеткіші бойынша ақпарат көзі</w:t>
+              <w:t>өлшемшарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпарат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маңыздылығы бойынша үлес салмағы, балл (сомасы 100 балдан аспауы тиіс), wi</w:t>
+              <w:t>Маңыздылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>салмағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, балл (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аспауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тиіс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-шарт / мәні</w:t>
+              <w:t xml:space="preserve">1-шарт / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2-шарт / мәні</w:t>
+              <w:t xml:space="preserve"> 2-шарт / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17411,104 +17423,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 139-НҚ бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:bookmarkStart w:name="z35" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық регламенттермен мемлекеттік реттеуге жататын өлшем тізбелерінде белгіленген өлшеулерге, өлшем құралдары мен шама бірліктерінің эталондарын, стандартты үлгілерді, өлшемдерді орындау әдістемелерін, өлшем құралдарын салыстырып тексеру әдістемелерін қолдануға байланысты, сондай-ақ дайындаушы немесе сатушы өлшеп-ораған кез келген түрдегі қаптамадағы өнімнің, сондай-ақ өткізу кезіндегі өлшеніп-оралған өнімнің және сауда операцияларын жасау кезінде иеліктен шығарылатын өнім санының сәйкестігін анықтауға байланысты қызмет түрлерін жүзеге асыратын бақылау субъектілеріне (объектілеріне) қатысты өлшем бірлігін қамтамасыз ету саласындағы мемлекеттік бақылау саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 30.12.2022 № 142 (01.01.2023 бастап қолданысқа енгiзiледi) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 30.12.2022 № 142 (01.01.2023 бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді тағайындаған мемлекеттік орган _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24099,139 +24151,57 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...87 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -24263,51 +24233,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салыстырып тексеру зертханалары өлшем құралдарына жүргізілген салыстырып тексеру нәтижелері бойынша салыстырып тексерілетін өлшем құралдары туралы деректерді мемлекеттік ғылыми метрологиялық орталықтың ақпараттық жүйесінің жеке кабинеті арқылы береді</w:t>
+Салыстырып тексеру зертханалары өлшем құралдарына жүргізілген салыстырып тексеру нәтижелері бойынша салыстырып тексерілетін өлшем құралдары туралы деректерді мемлекеттік ғылыми метрологиялық орталықтың цифрлық жүйесінің жеке кабинеті арқылы береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32582,170 +32552,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...118 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -32768,51 +32618,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік ғылыми метрологиялық орталықтың ақпараттық жүйесінің жеке кабинеті арқылы өлшем құралдарына жүргізілген тексеру нәтижелері бойынша салыстырып тексеру зертханасының салыстырып тексерілетін өлшем құралдары туралы деректерді беруі</w:t>
+Мемлекеттік ғылыми метрологиялық орталықтың цифрлық жүйесінің жеке кабинеті арқылы өлшем құралдарына жүргізілген тексеру нәтижелері бойынша салыстырып тексеру зертханасының салыстырып тексерілетін өлшем құралдары туралы деректерді беруі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33645,55 +33495,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34019,31 +33869,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>