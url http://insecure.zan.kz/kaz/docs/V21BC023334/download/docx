--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9829b00" w14:textId="9829b00">
+    <w:p w14:paraId="823b250" w14:textId="823b250">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -701,61 +701,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Ақкөл ауданы әкімдігінің 28.03.2025 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Ақкөл ауданы әкімдігінің 11.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ А-3/60</w:t>
+        <w:t>№ А-2/36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -1566,87 +1566,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Радовка ауылы</w:t>
-[...35 lines deleted...]
-Орталық көшесі, 19, бұрынғы бастауыш мектеп ғимаратының алдында.</w:t>
+Азат ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алаш көшесі, 4, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Азат ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1679,87 +1679,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азат ауылы</w:t>
-[...35 lines deleted...]
-Алаш көшесі, 4, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Азат ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Қына ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болашақ көшесі, 1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Қына ауылының жалпы орта білім беретің мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1792,87 +1792,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қына ауылы</w:t>
-[...35 lines deleted...]
-Болашақ көшесі, 1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Қына ауылының жалпы орта білім беретің мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Қарасай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мағжан Жұмабаев атындағы көше, 6/1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Қарасай ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1905,87 +1905,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарасай ауылы</w:t>
-[...35 lines deleted...]
-Мағжан Жұмабаев атындағы көше, 6/1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Қарасай ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Сазды бұлақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ыбрай Алтынсарин атындағы көше, 1/1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Саздыбұлақ ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2018,87 +2018,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сазды бұлақ ауылы</w:t>
-[...35 lines deleted...]
-Ыбрай Алтынсарин атындағы көше, 1/1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Саздыбұлақ ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Домбыралы ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азат көшесі, 21, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Домбыралы ауылының Горький атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2131,87 +2131,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Домбыралы ауылы</w:t>
-[...35 lines deleted...]
-Азат көшесі, 21, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Домбыралы ауылының Горький атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Кеңес ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс көшесі, 27, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Кеңес ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2244,87 +2244,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кеңес ауылы</w:t>
-[...35 lines deleted...]
-Жеңіс көшесі, 27, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Кеңес ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Малый Барап ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шәкәрім Құдайбердиев көшесі, 9, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Барап ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2357,87 +2357,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Малый Барап ауылы</w:t>
-[...35 lines deleted...]
-Шәкәрім Құдайбердиев көшесі, 9, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Барап ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Наумовка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ыбырай Алтынсарин атындағы көше, 19, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Наумов ауылдық мәдениет үйі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2470,87 +2470,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наумовка ауылы</w:t>
-[...35 lines deleted...]
-Ыбырай Алтынсарин атындағы көше, 19, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Наумов ауылдық мәдениет үйі ғимаратының алдында.</w:t>
+Кемеркөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі, 1, бұрынғы бастауыш мектеп ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2583,87 +2583,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кемеркөл ауылы</w:t>
-[...35 lines deleted...]
-Мектеп көшесі, 1, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Кемеркөл ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Өрнек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәулетбай Ахметжанов атындағы көше, 34, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Өрнек ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2696,87 +2696,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрнек ауылы</w:t>
-[...35 lines deleted...]
-Дәулетбай Ахметжанов атындағы көше, 34, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Өрнек ауылының жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Новорыбинка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павел Савельевич Стрельцов атындағы көше, 12, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Новорыбин ауылдық мәдениет үйі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2809,87 +2809,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Новорыбинка ауылы</w:t>
-[...35 lines deleted...]
-Павел Савельевич Стрельцов атындағы көше, 12, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Новорыбин ауылдық мәдениет үйі ғимаратының алдында.</w:t>
+Қараөзек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ардагерлер көшесі, 14, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Қараөзек ауылының Айтпай Құсайынов атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2922,87 +2922,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қараөзек ауылы</w:t>
-[...35 lines deleted...]
-Ардагерлер көшесі, 14, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Қараөзек ауылының Айтпай Құсайынов атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Жалғызқарағай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық көшесі, 19, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімінің Жалғызқарағай ауылының Кирдищев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3035,87 +3035,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалғызқарағай ауылы</w:t>
-[...35 lines deleted...]
-Орталық көшесі, 19, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімінің Жалғызқарағай ауылының Кирдищев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Еңбек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік көшесі, 37, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Еңбек мәдени-спорт кешені ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3148,87 +3148,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек ауылы</w:t>
-[...35 lines deleted...]
-Бейбітшілік көшесі, 37, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Еңбек мәдени-спорт кешені ғимаратының алдында.</w:t>
+Рамадан ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік көшесі, 18, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Рамадан ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3261,87 +3261,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рамадан ауылы</w:t>
-[...35 lines deleted...]
-Бейбітшілік көшесі, 18, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Рамадан ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
+Табиғат ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмабек Тәшенов көшесі, 7, 2 пәтер, тұрғын үй-жайдың алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3374,87 +3374,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғат ауылы</w:t>
-[...35 lines deleted...]
-Жұмабек Тәшенов көшесі, 7, 2 пәтер, тұрғын үй-жайдың алдында.</w:t>
+Урюпинка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кенесары атындағы көше, 66, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Урюпин ауылдық мәдениет үйі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3487,87 +3487,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Урюпинка ауылы</w:t>
-[...35 lines deleted...]
-Кенесары атындағы көше, 66, "Ақкөл аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі жанындағы "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Урюпин ауылдық мәдениет үйі ғимаратының алдында.</w:t>
+Малоалександровка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай атындағы көше, 23, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Мало-Александровка ауылының бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3600,354 +3600,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мереке ауылы</w:t>
-[...35 lines deleted...]
-Мұхтар Әуезов атындағы көше, 19, бұрынғы бастауыш мектеп ғимаратының алдында.</w:t>
+Амангелді ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ыбырай Алтынсарин атындағы көше, 2, "Ақмола облысы білім басқармасының Ақкөл ауданы бойынша білім бөлімі Амангелді ауылының негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының алдында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
-            </w:r>
-[...224 lines deleted...]
-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4061,55 +3835,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4435,31 +4209,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>