--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08fbb0c" w14:textId="08fbb0c">
+    <w:p w14:paraId="6b0216e" w14:textId="6b0216e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,284 +102,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 20 қазандағы № 413 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 21 қазанда № 24835 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z6" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН: </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін. </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңнамада белгіленген тәртіппен:</w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін; </w:t>
+      1. Қоса беріліп отырған "Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің интернет-ресурсында орналастырылуын; </w:t>
+        <w:t>
+      2. Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Заң қызметі департаментіне ұсынуды қамтамасыз етсін. </w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтаждықтары үшін рұқсат етілген әуесқойлық (спорттық) балық аулау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 6 наурыздағы № 18-02/201 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің интернет-ресурсында орналастырылуын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Экология, геология және табиғи ресурстар вице-министріне жүктелсін. </w:t>
+      3) Осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Заң қызметі департаментіне ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтаждықтары үшін рұқсат етілген әуесқойлық (спорттық) балық аулау қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 6 наурыздағы № 18-02/201 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Экология, геология және табиғи ресурстар вице-министріне жүктелсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -900,968 +1004,1388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 413 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беру тәртібін айқындайды (бұдан әрі – мемлекеттік көрсетілетін қызмет).</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беру тәртібін айқындайды (бұдан әрі – мемлекеттік көрсетілетін қызмет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. Мемлекеттік қызмет Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің Марқакөл мемлекеттік табиғи қорығымен (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерекше қорғалатын табиғи аумақтар саласындағы орталық мемлекеттік орган осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге және Бірыңғай байланыс-орталығына үш жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қол қойылған, Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беруге арналған өтінім (бұдан әрі – өтінім) www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жіберіледі, көрсетілетін қызметті берушіге осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық түрде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетудің негізгі талаптары осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы өтінім берген кезде, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді және осы Қағидалардың талаптарымен таныстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Портал арқылы барлық қажетті құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің орындаушысына қарауына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Ерекше қорғалатын табиғи аумақтар саласындағы орталық мемлекеттік орган осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге және Бірыңғай байланыс-орталығына үш жұмыс күні ішінде жібереді.</w:t>
+      Көрсетілетін қызметті беруші өтінімді алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған ақпараттың дұрыстығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған мәліметтердің және (немесе) онда көрсетілген деректердің (мәліметтердің) дәйексіздігі және көрсетілетін қызметті алушының және (немесе) ұсынылған мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі анықталған жағдайда қызметті беруші мемлекеттік қызметті көрсетуден дәлелді бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 05.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қол қойылған, Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беруге арналған өтінім (бұдан әрі – өтінім) www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жіберіледі, көрсетілетін қызметті берушіге осы Қағидалардың </w:t>
+      5. Ұсынылған құжаттардың толықтығы фактісі анықталған кезде көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде оларды осы Қағидалардың талаптарына сәйкестігі тұрғысынан қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшасына</w:t>
+        <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық түрде ұсынады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдаманы қалыптастырады не мемлекеттік қызметті көрсетуден дәлелді бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде баяндалған.</w:t>
+        <w:t>
+      Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдаманы алған кезде көрсетілетін қызметті алушы осы Қағидалардың талаптарымен танысады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті ақпараттық жүйелерден алады.</w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жіберіледі және сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы өтінім берген кезде, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
+      Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармағына</w:t>
+        <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді және осы Қағидалардың талаптарымен таныстырылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес "Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауды жүргізуге жолдама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы Портал арқылы барлық қажетті құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      6. Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші "Мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) белгіленген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z40" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z41" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің орындаушысына қарауына жібереді.</w:t>
+      7. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды қоршаған ортаны қорғау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган), лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z42" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z43" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші өтінімді алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған ақпараттың дұрыстығын тексереді.</w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі уәкілетті органға жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z44" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған мәліметтердің және (немесе) онда көрсетілген деректердің (мәліметтердің) дәйексіздігі және көрсетілетін қызметті алушының және (немесе) ұсынылған мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі анықталған жағдайда қызметті беруші мемлекеттік қызметті көрсетуден дәлелді бас тартады.</w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, уәкілетті органға шағымды жолдамауға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z46" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының 2) тармақшасына сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z47" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 05.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 154</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...119 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="17"/>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1895,116 +2419,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша "Марқакөл</w:t>
-[...64 lines deleted...]
-              <w:t>әуесқойлық (спорттық)</w:t>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Марқакөл мемлекеттік табиғи қорығы мекемесінің қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>балық аулауды жүргізуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2174,68 +2698,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="26"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім Марқакөл мемлекеттік табиғи қорығының қорғау аймағында тұратын жергілікті халықтың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауға жолдама беруді сұраймын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -5650,64 +6174,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z50" w:id="27"/>
+      <w:bookmarkStart w:name="z50" w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пайдалануға келісемін____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5730,50 +6254,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Тегі, Аты, Әкесінің аты (бар болса), ЭЦҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6790,70 +7430,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="28"/>
+          <w:bookmarkStart w:name="z52" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті беруші –Қазақстан Республикасының 2017 жылғы 23 қаңтардағы Еңбек кодексіне (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы Заңының (бұдан әрі-Заң) 5-бабына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 12.00-ден 13.00-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.00-ға дейін.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7064,70 +7704,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтен көрсетуден бас тарту Қазақстан Республикасының заңнамасында белгіленген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="29"/>
+          <w:bookmarkStart w:name="z54" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушының және (немесе) ұсынылған мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7392,129 +8032,129 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аулау қағидасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1" w:id="30"/>
+    <w:bookmarkStart w:name="z1" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Марқакөл мемлекеттік табиғи қорығының қорғау аймағында жергілікті тұрғындардың мұқтажы үшін рұқсат етілетін әуесқойлық (спорттық) балық аулауға жолдама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="31"/>
+          <w:bookmarkStart w:name="z55" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті ТҮБІРТЕК № ____ "Марқакөл мемлекеттік табиғи қорығы" республикалық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7983,70 +8623,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Тегі, Аты, Әкесінің аты) _______(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="32"/>
+          <w:bookmarkStart w:name="z73" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8487,70 +9127,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Тегі, Аты, Әкесінің аты, қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="33"/>
+          <w:bookmarkStart w:name="z90" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖОЛДАМАНЫҢ сыртқы беті Балық аулау туралы мәліметтер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
@@ -9179,55 +9819,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9553,31 +10193,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>