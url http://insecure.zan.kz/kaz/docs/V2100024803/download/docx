--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a04bf2" w14:textId="5a04bf2">
+    <w:p w14:paraId="ced625d" w14:textId="ced625d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1128,50 +1128,156 @@
       1) жер учаскесі – Жер кодексінде белгіленген тәртіппен жер қатынастары субъектілеріне бекітіліп берілетін, тұйық шекара ішінде бөлінген жер бөлігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жария кадастрлық карта (бұдан әрі – ЖКК) – Қазақстан Республикасының жер, құқықтық, қала құрылысы кадастрларынан алынған ақпаратты (мәліметті), сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мемлекеттік органдардың және (немесе) өзге де ұйымдардың мәліметтерін қамтитын цифрлық карта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесі (бұдан әрі – ЖМБМК АЖ) – жүргізу тәртібі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жер кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1240,62 +1346,274 @@
       5) құжаттың электрондық көшірмесі – төлнұсқа құжаттың түрін және ақпаратын (деректерін) электрондық-цифрлық нысанда толығымен көрсететін құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ұйымдастырушы – мемлекеттік мүлікті есепке алу саласындағы бірыңғай оператор;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "электрондық үкіметтің" веб-порталындағы пайдаланушының кабинеті (бұдан әрі – жеке кабинет) – "электрондық үкіметтің" веб-порталының жеке және заңды тұлғалардың мемлекеттік органдармен электрондық нысанда қызметтер көрсету мәселелері, көрсетілген тұлғалардың өтініштерін қарайтын субъектілерге қатысты мәселелер, сондай-ақ дербес деректерді пайдалану мәселелері бойынша ресми ақпараттық өзара іс-қимылына арналған құрамдасы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1514,50 +1832,156 @@
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жер учаскесін алуға мүдделі тұлға республикалық маңызы бар қаланың, астананың, облыстық және аудандық маңызы бар қалалардың шекаралары шегінде ұсыныс беруді мынадай тәртiппен жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порталда авторландыру рәсімінен өтеді, порталда авторландыру жүзеге асырылғаннан кейін ЖМБМК АЖ-ға көшу жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2309,1147 +2733,1453 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z39" w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Порталда сауда-саттыққа (аукционға) жер учаскесін орналастырғанға дейін уәкілетті органның қызметкері әрбір сауда-саттық (аукцион) объектісі бойынша:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бос жер учаскелері туралы мәліметтердің орналастырылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мынадай құжаттардың электрондық көшірмелерінің енгізілуін қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сауда-саттық (аукцион) объектісінің кадастрлық (бағалау) құнын айқындау туралы акт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жер учаскесін немесе жер учаскесін жалдау құқығын сату-сатып алу шартының жобасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бос жер учаскелері бойынша мәліметтер мынадай тәртіппен орналастырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті органның қызметкері бос жер учаскелері бойынша мәліметтерді өңірлік геоақпараттық жүйелерге (бұдан әрі – ӨГАЖ) енгізеді, ал ӨГАЖ бос жер учаскелері бойынша мәліметтерді ЖМБМК АЖ-ға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖМБМК АЖ жер учаскесіне шартты сәйкестендіру нөмірін береді және оны ӨГАЖ-ға жібереді. Жер учаскесінің шартты сәйкестендіру нөмірі порталда сауда-саттықты (аукционды) құру үшін пайдаланылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЖМБМК АЖ бос жер учаскелері бойынша ӨГАЖ-дан алынған мәліметтерді ЖКК-ға қайта бағыттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 446</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-1-тармақ жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. Веб-порталда сауда-саттық (аукцион) құру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сатушының қызметкері ЖМБМК АЖ-дан алынған жер учаскесінің шартты сәйкестендіру нөмірін, жер учаскесінің фотосуреттерін және осы Қағидалардың 10-тармағының бірінші бөлігінде көрсетілген құжаттардың электрондық көшірмелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда-саттық (аукцион) объектісін құрғаннан кейін веб-портал сауда-саттықтың (аукционды) өткізілетін күнін, уақытын және "Сауда-саттыққа (аукционға) өтінімдерді қабылдау" мәртебесін ЖМБМК АЖ-ға автоматты түрде жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЖМБМК АЖ алынған мәліметтерді сақтайды және оларды ЖКК-ға қайта бағыттайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ЖКК-да жер учаскесі шекараларының схемасында "Сауда-саттыққа (аукционға) өтінімдерді қабылдау" мәртебесі және сауда-саттықты (аукционды) өткізу күні мен уақыты туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 10-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 446</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сатушы Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес ұйымдастырушымен сауда-саттық (аукцион) объектілерін сату бойынша электрондық сауда-саттық (аукцион) ұйымдастыруға және өткізуге шарт жасасады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...221 lines deleted...]
-      10-1. Веб-порталда сауда-саттық (аукцион) құру:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сауда-саттықты (аукционды) ұйымдастыру үшін сатушы веб-порталда сауда-саттықты (аукционды) өткізгенге дейін кемінде күнтізбелік 15 (он бес) күн бұрын сауда-саттық (аукцион) өткізілетіні туралы хабарлама орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...149 lines deleted...]
-      11. Сатушы Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес ұйымдастырушымен сауда-саттық (аукцион) объектілерін сату бойынша электрондық сауда-саттық (аукцион) ұйымдастыруға және өткізуге шарт жасасады.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сауда-саттық (аукцион) өткізілетіні туралы хабарлама мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z43" w:id="21"/>
-[...15 lines deleted...]
-      12. Сауда-саттықты (аукционды) ұйымдастыру үшін сатушы веб-порталда сауда-саттықты (аукционды) өткізгенге дейін кемінде күнтізбелік 15 (он бес) күн бұрын сауда-саттық (аукцион) өткізілетіні туралы хабарлама орналастырады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауда-саттық (аукцион) әдісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z44" w:id="22"/>
-[...15 lines deleted...]
-      13. Сауда-саттық (аукцион) өткізілетіні туралы хабарлама мынадай мәліметтерді қамтиды:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда-саттық (аукцион) объектісінің бастапқы және ең төменгі бағасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z45" w:id="23"/>
-[...15 lines deleted...]
-      1) сауда-саттық (аукцион) әдісі;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жер учаскесінің орналасқан жері, оның алаңы және нысаналы мақсаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z46" w:id="24"/>
-[...15 lines deleted...]
-      2) сауда-саттық (аукцион) объектісінің бастапқы және ең төменгі бағасы;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иеліктен шығарылатын құқық түрі (жер учаскесінің меншік құқығы немесе жалдау құқығы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z47" w:id="25"/>
-[...15 lines deleted...]
-      3) жер учаскесінің орналасқан жері, оның алаңы және нысаналы мақсаты;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сауда-саттықтың (аукционның) өткізілетін күні мен уақыты (веб-порталда жарияланған күннен бастап күнтізбелік 15 (он бес) күннен ерте емес және күнтізбелік 90 (тоқсан) күннен аспайтын уақытта белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z48" w:id="26"/>
-[...15 lines deleted...]
-      4) иеліктен шығарылатын құқық түрі (жер учаскесінің меншік құқығы немесе жалдау құқығы);</w:t>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жер учаскесіне барлық ауыртпалықтардың (шектеулердің) тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z49" w:id="27"/>
-[...15 lines deleted...]
-      5) сауда-саттықтың (аукционның) өткізілетін күні мен уақыты (веб-порталда жарияланған күннен бастап күнтізбелік 15 (он бес) күннен ерте емес және күнтізбелік 90 (тоқсан) күннен аспайтын уақытта белгіленеді);</w:t>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жер салығының немесе жалдау ақысының мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z50" w:id="28"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жер учаскесін (жер учаскесін жалдау құқығын) сату жөніндегі сауда-саттыққа (аукционға) қатысуға арналған өтінімге (бұдан әрі – өтінім) қоса берілетін, қатысушы ұсынатын құжаттардың тізбесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z53" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кепілдік жарнаның мөлшері мен енгізу тәртібі, ұйымдастырушының деректемелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сауда-саттық (аукцион) объектісін сату және жалдау бағасын төлеу тәртібі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z53" w:id="31"/>
-[...15 lines deleted...]
-      9) кепілдік жарнаның мөлшері мен енгізу тәртібі, ұйымдастырушының деректемелері;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) өтінімдерді қабылдау мерзімдері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z54" w:id="32"/>
-[...15 lines deleted...]
-      10) сауда-саттық (аукцион) объектісін сату және жалдау бағасын төлеу тәртібі;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сауда-саттыққа (аукционға) қатысу үшін қатысушы порталда өтінім береді және ЭЦҚ қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
-[...15 lines deleted...]
-      11) өтінімдерді қабылдау мерзімдері.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 446</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Алып тасталды - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 446</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сауда-саттыққа (аукционға) қатысушылардың өтінімдерін тіркеу хабарлама жарияланған күннен бастап жүргізіледі және сауда-саттық (аукцион) басталғанға дейін бес минут бұрын аяқталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z56" w:id="34"/>
-[...15 lines deleted...]
-      14. Сауда-саттыққа (аукционға) қатысу үшін қатысушы порталда өтінім береді және ЭЦҚ қояды.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сауда-саттыққа (аукционға) қатысушының өтінімі қатысушының сауда-саттық (аукцион) шарттарымен келісімін қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сауда-саттыққа (аукционға) қатысу үшін кепілдік жарна сауда-саттық (аукцион) объектісінің ең төменгі бағасының 15 (он бес) %-ын құрайды, бірақ 50 (елу) айлық есептік көрсеткіштен (бұдан әрі – АЕК) кем болмайды және 30 (отыз) мың АЕК-ден аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Кепілдік жарнаны сауда-саттықтың (аукционның) ұйымдастырушы қабылдайды және сауда-саттық (аукцион) өткізілетіні туралы хабарламада көрсетілген ұйымдастырушының деректемелеріне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="35"/>
-[...55 lines deleted...]
-      18. Сауда-саттыққа (аукционға) қатысу үшін кепілдік жарна сауда-саттық (аукцион) объектісінің ең төменгі бағасының 15 (он бес) %-ын құрайды, бірақ 50 (елу) айлық есептік көрсеткіштен (бұдан әрі – АЕК) кем болмайды және 30 (отыз) мың АЕК-ден аспайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Өтінімде көрсетілген деректер мемлекеттік дерекқорлар мен ақпараттық жүйелерден автоматты режимде алынбаған жағдайда, қатысушы деректерді өзі енгізеді, сондай-ақ өтінімге растаушы құжаттарды қоса тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Автоматты түрде тексеру нәтижелері бойынша веб-портал қатысушының веб-порталда көрсетілген электрондық мекенжайына өтінімді қабылдау не өтінімді қабылдаудан бас тарту себептері туралы электрондық хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z61" w:id="38"/>
-[...15 lines deleted...]
-      19. Кепілдік жарнаны сауда-саттықтың (аукционның) ұйымдастырушы қабылдайды және сауда-саттық (аукцион) өткізілетіні туралы хабарламада көрсетілген ұйымдастырушының деректемелеріне енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Өтінімді қабылдаудан бас тартуға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z62" w:id="39"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қатысушының осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген талаптарды сақтамауы, сондай-ақ сауда-саттықтың (аукционның) басталуына бес минут қалғанға дейін ұйымдастырушының шотына сауда-саттықтың (аукционның) өткізілетіні туралы хабарламада көрсетілген кепілдік жарнаның түспеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z66" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қатысушының Жер кодексінің 20-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші абзацына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z67" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қатысушының Жер кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>96-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жер учаскелері мәжбүрлеп алып қойылған адамдардың тізілімінде болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z68" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z68" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Өтінімі тіркелген және қабылданған қатысушыға портал аукцион нөмірін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер учаскелері бойынша сауда-саттықтың (аукциондардың) ағымдағы сатысы туралы мәліметтер порталдан ЖКК-ға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3486,1168 +4216,1168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="46"/>
+    <w:bookmarkStart w:name="z69" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Сауда-саттық (аукцион) сатып алушысының кепілдік жарнасы сауда-саттық (аукцион) нәтижелері туралы хаттамаға сәйкес сауда-саттыққа (аукционға) қатысу кезінде мәлімделген талаптармен жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шартын жасасуды қамтамасыз ету үшін енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z70" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Кепілдік жарна Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>916-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тармағына сәйкес қайтарылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген жағдай орын алған кезде ұйымдастырушы кепілдік жарнаны тиісті бюджеттің кірісіне аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жер учаскелерін немесе жер учаскелерін жалға алу құқығын сату жөніндегі сауда-саттықты (аукциондарды) мемлекеттік мүлік тізілімінің веб-порталында электрондық түрде өткізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z72" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Сауда-саттық (аукцион) бағаны көтеру немесе бағаны төмендету шартымен өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z73" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сауда-саттық (аукцион) объектісі бірінші және екінші сауда-саттыққа (аукционға) бағаны көтеру шарты қолданыла отырып шығарылады, үшінші және одан кейінгі сауда-саттықтағы (аукциондардағы) сауда-саттық (аукцион) шартын сатушы айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Жер учаскелерін немесе жер учаскелерін жалға алу құқығын сату жөніндегі сауда-саттықты (аукциондарды) мемлекеттік мүлік тізілімінің веб-порталында электрондық түрде өткізу тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 446</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Бастапқы баға сауда-саттық (аукцион) шартына байланысты анықталады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z72" w:id="49"/>
-[...15 lines deleted...]
-      26. Сауда-саттық (аукцион) бағаны көтеру немесе бағаны төмендету шартымен өткізіледі.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағаны көтеру сауда-саттығы (аукционы) кезінде бастапқы баға ең төменгі бағаға тең болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z73" w:id="50"/>
-[...15 lines deleted...]
-      27. Сауда-саттық (аукцион) объектісі бірінші және екінші сауда-саттыққа (аукционға) бағаны көтеру шарты қолданыла отырып шығарылады, үшінші және одан кейінгі сауда-саттықтағы (аукциондардағы) сауда-саттық (аукцион) шартын сатушы айқындайды.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағаны төмендету сауда-саттығы (аукционы) кезінде бастапқы баға ең төменгі бағадан 100 (жүз) есе асады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Жер учаскесін жеке меншікке сату кезіндегі бастапқы баға Жер кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелетін жер учаскесінің кадастрлық (бағалау) құнынан төмен болмай айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесін жалдау құқығын сату кезіндегі бастапқы баға жалдау мерзіміне байланысты жер учаскесі жалданған әр жыл үшін жер учаскесінің кадастрлық (бағалау) құнынан пайызбен сараланып былайша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 10 жылға (қоса алғанда) дейін – 2 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z79" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 11 жылдан 30 жылға дейін – 20 % + 10 жылдан асқан әр жыл үшін 1,5 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z80" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 31 жылдан 49 жылға дейін – 50 % + 30 жылдан асқан әр жыл үшін 1 %.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:bookmarkStart w:name="z81" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Сауда-саттықтағы (аукциондардағы) объектінің ең төменгі бағасы жер учаскесін жеке меншікке сату кезінде кадастрлық (бағалау) құнынан төмен емес сомада, ал жалдау құқығын сату кезінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацында белгіленген сомадан төмен емес сомада белгіленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z82" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сауда-саттық (аукцион) аукцион залында өткізіледі және Қазақстан Республикасының еңбек заңнамасында көзделген мереке және демалыс күндерін қоспағанда, дүйсенбіден бастап жұмаға дейін өтеді. Сауда-саттық (аукцион) Астана уақыты бойынша сағат 10.00-ден 17.00-ге дейін өткізіледі, бұл ретте сауда-саттық (аукцион) Астана уақыты бойынша сағат 15.00-ден кешіктірілмей басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 446</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Сауда-саттыққа (аукционға) қатысуға рұқсат етілген қатысушыға аукцион залына веб-портал берген аукцион нөмірі бойынша кіруге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаны көтеру сауда-саттығына (аукционына) қатысушылар сауда-саттық (аукцион) басталғанға дейін 1 (бір) сағат ішінде ЭЦҚ мен аукцион нөмірін пайдалана отырып, аукцион залына кіреді, бастапқы бағадан төмен болмайтын сауда-саттық (аукцион) объектісі үшін өзінің баға ұсынысын көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Бағаны төмендету сауда-саттығына (аукционына) қатысушылар сауда-саттық (аукцион) басталғанға дейін 1 (бір) сағат ішінде ЭЦҚ мен аукцион нөмірін пайдалана отырып, аукцион залына кіреді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z82" w:id="59"/>
-[...15 lines deleted...]
-      31. Сауда-саттық (аукцион) аукцион залында өткізіледі және Қазақстан Республикасының еңбек заңнамасында көзделген мереке және демалыс күндерін қоспағанда, дүйсенбіден бастап жұмаға дейін өтеді. Сауда-саттық (аукцион) Астана уақыты бойынша сағат 10.00-ден 17.00-ге дейін өткізіледі, бұл ретте сауда-саттық (аукцион) Астана уақыты бойынша сағат 15.00-ден кешіктірілмей басталады.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Сауда-саттық (аукцион) сауда-саттықтың (аукционның) өткізілетіні туралы хабарламада көрсетілген уақытта басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Егер бағаны көтеру сауда-саттығы (аукционы) аяқталатын сәтте сағат 17:00-де сауда-саттық (аукцион) жеңімпазы айқындалмаса, онда сауда-саттық (аукцион) объектісін сатып алуға ниетін растаған соңғы қатысушы жеңімпаз болып танылады және осы сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) өткізілген болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Егер бағаны төмендету сауда-саттығы (аукционы) аяқталатын сәтте сағат 17:00-де сауда-саттық (аукцион) жеңімпазы айқындалмаса, онда бұл сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) өткізілмеген болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z88" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Егер сауда-саттық (аукцион) басталған сәтте сауда-саттық (аукцион) объектісі бойынша аукцион залында бір қатысушы тіркелсе және болса, онда аталған сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) өтпеді деп танылады (сауда-саттық (аукцион) объектісін жалғыз қатысушыға сатуға жол берілетін бағаны төмендетуге арналған сауда-саттықты (аукционды) қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 446</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="60"/>
-[...93 lines deleted...]
-      35. Егер бағаны көтеру сауда-саттығы (аукционы) аяқталатын сәтте сағат 17:00-де сауда-саттық (аукцион) жеңімпазы айқындалмаса, онда сауда-саттық (аукцион) объектісін сатып алуға ниетін растаған соңғы қатысушы жеңімпаз болып танылады және осы сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) өткізілген болып танылады.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Бағаның өзгеру қадамы былайша белгіленеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
-[...15 lines deleted...]
-      36. Егер бағаны төмендету сауда-саттығы (аукционы) аяқталатын сәтте сағат 17:00-де сауда-саттық (аукцион) жеңімпазы айқындалмаса, онда бұл сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) өткізілмеген болып танылады.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 20000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы бағаны көтеру сауда-саттығында (аукционында) 10% мөлшерінде және бағаны төмендету аукционында 5% мөлшерінде белгіленеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z88" w:id="65"/>
-[...15 lines deleted...]
-      37. Егер сауда-саттық (аукцион) басталған сәтте сауда-саттық (аукцион) объектісі бойынша аукцион залында бір қатысушы тіркелсе және болса, онда аталған сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) өтпеді деп танылады (сауда-саттық (аукцион) объектісін жалғыз қатысушыға сатуға жол берілетін бағаны төмендетуге арналған сауда-саттықты (аукционды) қоспағанда).</w:t>
+    <w:bookmarkStart w:name="z91" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 20000-нан 50000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы бағаны көтеру сауда-саттығында (аукционында) 7% мөлшерінде және бағаны төмендету аукционында 5% мөлшерінде белгіленеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...77 lines deleted...]
-      38. Бағаның өзгеру қадамы былайша белгіленеді:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 50000-нан 100000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы 5% мөлшерде белгіленеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z90" w:id="67"/>
-[...15 lines deleted...]
-      1) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 20000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы бағаны көтеру сауда-саттығында (аукционында) 10% мөлшерінде және бағаны төмендету аукционында 5% мөлшерінде белгіленеді;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 100000-нан 250000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы бағаны көтеру аукционында 2,5% мөлшерінде және бағаны төмендету сауда-саттығында (аукционында) 5% мөлшерінде белгіленеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z91" w:id="68"/>
-[...15 lines deleted...]
-      2) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 20000-нан 50000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы бағаны көтеру сауда-саттығында (аукционында) 7% мөлшерінде және бағаны төмендету аукционында 5% мөлшерінде белгіленеді;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 250000-нан 500000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы бағаны көтеру аукционында 1% мөлшерінде және бағаны төмендету сауда-саттығында (аукционында) 5% мөлшерінде белгіленеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z92" w:id="69"/>
-[...15 lines deleted...]
-      3) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 50000-нан 100000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы 5% мөлшерде белгіленеді;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 500000 еселенген АЕК мөлшерінен басталып, одан жоғары болған кезде өзгерту қадамы бағаны көтеру сауда-саттығында (аукционында) 0,5% мөлшерінде және бағаны төмендету аукционында 5% мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z93" w:id="70"/>
-[...15 lines deleted...]
-      4) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 100000-нан 250000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы бағаны көтеру аукционында 2,5% мөлшерінде және бағаны төмендету сауда-саттығында (аукционында) 5% мөлшерінде белгіленеді;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Бағаны көтеру сауда-саттығы (аукционы):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z94" w:id="71"/>
-[...15 lines deleted...]
-      5) сауда-саттық (аукцион) объектісінің бастапқы немесе ағымдағы бағасы 250000-нан 500000 еселенген АЕК мөлшеріне дейін болған кезде өзгерту қадамы бағаны көтеру аукционында 1% мөлшерінде және бағаны төмендету сауда-саттығында (аукционында) 5% мөлшерінде белгіленеді;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауда-саттық (аукцион) басталған сәтте аукцион залында қатысушылардың сауда-саттық (аукцион) объектісі үшін баға ұсыныстары бейнеленеді, олар шарттарды сақтай отырып, сауда-саттық (аукцион) объектісін сатып алуға келісім білдіру нысаны болып табылады және ағымдағы баға қалыптастырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z95" w:id="72"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="75"/>
+    <w:bookmarkStart w:name="z98" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сауда-саттық (аукцион) басталған сәттен бастап қатысушыға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген қадамға басқа қатысушының ағымдағы ең жоғары бағасын ұлғайту мүмкіндігі беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z99" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z99" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер сауда-саттық (аукцион) басталған кезден бастап 20 (жиырма) минут ішінде қатысушылардың бірде-бірі ең жоғары ағымдағы бағаны көтермесе, онда оны ұсынған қатысушы жеңімпаз болып танылады, ал аталған сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) өткізілген болып танылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z100" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z100" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) егер аукцион залында сауда-саттық (аукцион) басталған сәттен бастап 20 (жиырма) минут ішінде қатысушылардың бірі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген қадамға басқа қатысушының ағымдағы ең жоғары бағасын ұлғайту жолымен сауда-саттық (аукцион) объектісін сатып алу ниетін растаса, онда ағымдағы баға белгіленген қадамға ұлғайтылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z101" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егер ағымдағы баға ұлғайтылғаннан кейін 20 (жиырма) минут ішінде қатысушылардың бірде-бірі ағымдағы бағаны ұлғайту жолымен сауда-саттық (аукцион) объектісін сатып алу ниетін растамайтын болса, онда сауда-саттық (аукцион) объектісін сатып алу ниетін соңғы растаған қатысушы жеңімпаз болып танылады, ал аталған сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) өткізілген болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z102" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Егер сауда-саттық (аукцион) басталған сәтте екі және одан да көп қатысушының ұсыныстары объект үшін бірдей ең жоғары бағаны қамтыса және осы ағымдағы баға 20 (жиырма) минут ішінде ұлғайтылмайтын болса, баға ұсынысы аукцион залында ұсыныстары бірдей ең жоғары бағаны қамтитын басқа қатысушылардың баға ұсыныстарынан бұрын тіркелген қатысушы осы қатысушылардың арасында сауда-саттық (аукцион) жеңімпазы болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z103" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Бағаны төмендету сауда-саттығы (аукционы):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z101" w:id="78"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:bookmarkStart w:name="z104" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) егер сауда-саттық (аукцион) басталған сәттен бастап 5 (бес) минут ішінде қатысушылардың бірде-бірі сауда-саттық (аукцион) объектісін сатып алу ниетін растамаса, онда сауда-саттық (аукцион) объектісінің бастапқы бағасы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген қадамға төмендейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z105" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z105" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер баға азайғаннан кейін 5 (бес) минут ішінде қатысушылардың бірде-бірі сауда-саттық (аукцион) объектісін сатып алу ниетін растамаса, онда сауда-саттық (аукцион) объектісінің соңғы жарияланған бағасы белгіленген қадаммен төмендейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z106" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z106" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жарияланған баға бойынша сауда-саттық (аукцион) объектісін сатып алу ниетін бірінші болып растаған қатысушы бағаны төмендету сауда-саттығының (аукционының) жеңімпазы болып танылады және аталған сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) өткізілген болып танылады. Егер сауда-саттық (аукцион) объектісінің бағасы белгіленген ең төменгі мөлшерге жетсе және қатысушылардың бірде-бірі сауда-саттық (аукцион) объектісін сатып алу ниетін растамаса, онда сауда-саттық (аукцион) өткізілмеген болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4662,70 +5392,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы тармақтың бірінші бөлігінде көрсетілген жағдайларда сатушы веб-портал қалыптастыратын сауда-саттықтың (аукционның) өткізілмегені туралы актіге қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43-тармақ жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. ЖМБМК АЖ порталға сауда-саттық (аукцион) өткізу нәтижелері туралы мынадай құжаттарды жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңімпаз үшін – сауда-саттықтың (аукционның) нәтижелері туралы хаттама, жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шарты, сатып алу сомасы туралы мәліметтер және төлем деректемелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4815,147 +5659,357 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z108" w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44-тармақ жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Сауда-саттық (аукцион) барысында техникалық іркіліс туындаған кезде ұйымдастырушы техникалық іркілістің болу фактісін тіркейді және ол болған кезде ақпаратты веб-порталда орналастыру арқылы сауда-саттыққа (аукционға) қатысушылардың барлығын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қатысушының компьютерлік және (немесе) телекоммуникациялық жабдығының техникалық ақауы болған жағдайда сауда-саттық (аукцион) жалғасады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда-саттықты (аукционды) өткізуге кедергі келтіретін веб-порталдың техникалық іркілуі фактісі болған жағдайда, ұйымдастырушы бұл туралы Ұлттық ақпараттық қауіпсіздікті үйлестіру орталығын, сатушыны дереу хабардар етеді және сауда-саттыққа (аукционға) қатысуға жіберілген қатысушыларды веб-порталда ақпарат орналастыру және веб-порталда көрсетілген қатысушының электрондық мекенжайына электрондық хабарлама жіберу арқылы осы сауда-саттықты (аукционды) жалғастырудың күні мен уақыты туралы алдын ала хабардар ете отырып, ұйымдастырушы техникалық іркілісті түзеткен күннен бастап 3 (үш) жұмыс күні ішінде сауда-саттықты (аукционды) жалғастыруды ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Әрбір сатылған сауда-саттық (аукцион) объектісі бойынша сауда-саттық (аукцион) нәтижелері сауда-саттық (аукцион) нәтижелері туралы хаттамамен ресімделеді, оған сатушы және жеңімпаз сауда-саттық (аукцион) өткізілген күні веб-порталда ЭЦҚ пайдалана отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      46-тармақ жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Сауда-саттықтың (аукционның) нәтижелері туралы хаттама сауда-саттықтың (аукционның) нәтижелерін және жеңімпаз бен сатушы арасында жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шартына қол қою талаптарын тіркейтін құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сауда-саттықтың (аукционның) жеңімпазы сауда-саттықтың (аукционның) нәтижелері туралы хаттаманы автоматты түрде жасау арқылы веб-порталда анықталады, одан кейін веб-портал "Сауда-саттық (аукцион) өтті" деген мәртебені ЖМБМК АЖ-ға жібереді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5009,71 +6063,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z111" w:id="88"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47-тармақ жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шарты веб-порталда электрондық форматта жасалады және сатушы мен сатып алушы сауда-саттықтың (аукционның) қорытындылары туралы хаттамаға қол қойылған күннен бастап 2 (екі) жұмыс күні ішінде ЭЦҚ-ны пайдалана отырып қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Веб-портал ЖМБМК АЖ-ға электрондық түрдегі жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шартымен бірге "Сатып алу-сату шартына қол қойылды" деген мәртебені жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5127,71 +6277,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z112" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      48-тармақ жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шарты бойынша есеп айырысу сатушы мен сатып алушы арасында жүргізіледі. Бұл ретте сатып алушы ұйымдастырушыға төлемдерді мынадай тәртіппен аударады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шартына қол қойылған күннен бастап 2 (екі) жұмыс күнінен кешіктірмей сату бағасының 50 (елу) % мөлшерінде кепілақы (аванстық төлем) енгізіледі. Кепілдік жарна тиесілі аванстық төлемнің есебіне есептеледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5264,170 +6510,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жеңімпаз сауда-саттық (аукцион) нәтижелері туралы хаттамаға не жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шартына белгіленген мерзімде қол қоймаған жағдайда, сатушы веб-порталда қалыптастырылатын сауда-саттық (аукцион) нәтижелерінің күшін жою туралы актіге қол қояды және аталған сауда-саттық (аукцион) объектісі күші жойылған сауда-саттық (аукцион) талаптарымен сауда-саттыққа (аукционға) қайта шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z116" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Ұйымдастырушы сату бағасын сатушы сатып алу-сату шарты бойынша сауда-саттық (аукцион) объектісінің сату бағасын жеңімпаздың төлегені туралы мәліметтерді веб-порталға енгізген күннен бастап 3 (үш) жұмыс күні ішінде тиісті бюджеттің кірісіне аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z117" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Егер сатып алушы соңғы төлемді жасау шарттарын осы Қағидалардың 48-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде орындамаса, онда сатып алушы күнтізбелік 10 (он) күн ішінде жер учаскесі үшін төлем жасалған күнге дейін төленуі тиіс күннен бастап кешіктірілген мерзім үшін өсімпұл (тұрақсыздық айыбын) төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z118" w:id="93"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z118" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шартын құқықтық кадастрда тіркеу мұндай шарт бойынша есеп айырысу аяқталған сәттен бастап 3 (үш) жұмыс күні ішінде электрондық түрде қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z119" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Сауда-саттық (аукцион) нәтижелерін жарамсыз деп тану туралы даулар сот тәртібімен қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5584,68 +6946,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="95"/>
+    <w:bookmarkStart w:name="z121" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бос жер учаскесін сауда-саттыққа (аукционға) шығару туралы ұсыныс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 20.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6830,50 +8192,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * жер учаскесінің сәйкестендіргіші жария кадастрлық картада автоматты түрде қалыптастырылады (жиырма таңбалы сандық код)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген -  ҚР Ауыл шаруашылығы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7084,108 +8562,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:bookmarkStart w:name="z123" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер учаскесін (жер учаскесін жалдау құқығын) сату жөніндегі сауда-саттыққа (аукционға) қатысуға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z124" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сауда-саттық (аукцион) өткізу туралы жарияланған хабарламаны қарап және Қазақстан Республикасы Ауыл шаруашылығы министрінің 2021 жылғы 15 қазандағы № 297 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24803 болып тіркелген) Жер учаскелерін немесе жер учаскелерін жалдау құқығын сату жөніндегі сауда-саттықты (аукциондарды) мемлекеттік мүлік тізілімінің веб-порталында электрондық түрде ұйымдастыру мен өткізу қағидаларымен танысып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7196,70 +8674,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жеке тұлғаның аты, әкесінің аты (бар болса), тегі немесе заңды тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік мүлік тізілімінің веб-порталында (бұдан әрі – веб-портал) 20 __жылғы "____" _______ сағат _____ өтетін сауда-саттыққа (аукционға) қатысуға ниет білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:bookmarkStart w:name="z125" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мен (біз) сауда-саттыққа (аукционға) қатысу үшін кепілдік жарнаны енгіздім (-дік), оны мынадай сауда-саттық (аукцион) объектілері бойынша сауда-саттық (аукцион) нәтижелері анықталғанға дейін веб-портал бұғаттайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7683,230 +9161,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="99"/>
+    <w:bookmarkStart w:name="z126" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мен (біз) мыналардың сауда-саттыққа (аукционға) қатысушы ретінде тіркелмейтіні туралы хабардармын (-мыз):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z127" w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z127" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сауда-саттық (аукцион) өткізу туралы өтінімде көрсетілген сауда-саттыққа (аукционға) қатысушыларға қойылатын шарттарға сәйкес келмейтін және сауда-саттықтың (аукционның) өткізілетіні туралы хабарламада көрсетілген кепілдік жарнаны ұйымдастырушының шотына сауда-саттық (аукцион) басталғанға дейін бес минут бұрын енгізбеген заңды (жеке) тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z128" w:id="101"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z128" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Жер кодексінің (бұдан әрі – Жер кодексі) 20-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші абзацына сәйкес келмейтін тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z129" w:id="102"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z129" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Жер кодексінің 96-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жер учаскелері мәжбүрлеп алып қойылған тұлғалардың тізілімінде тұрған тұлғалар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z130" w:id="103"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z130" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Егер мен (біз) сауда-саттықтың (аукционның) жеңімпазы (-дары) болып айқындалсам (-сақ), сауда-саттық (аукцион) өткізілген күні сауда-саттықтың (аукционның) нәтижелері туралы хаттамаға қол қою және сауда-саттықтың (аукционның) нәтижелері туралы хаттамаға қол қойылған күннен бастап 2 (екі) жұмыс күні ішінде веб-порталда жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шартына қол қою шартын өзіме (-мізге) аламын (-мыз).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z131" w:id="104"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z131" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мен (біз) сауда-саттық (аукцион) нәтижелері туралы хаттамаға сәйкес сауда-саттыққа (аукционға) қатысуға мәлімделген талаптармен жер учаскесін немесе жер учаскесін жалдау құқығын сатып алу-сату шартына қол қоюдан бас тартылған жағдайда, өзім (-міз) енгізген кепілдік жарнаның сомасы қайтарылмайтындығымен келісемін (-міз).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z132" w:id="105"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z132" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өзім (-міз) туралы мынадай мәліметтерді ұсынамын (-мыз):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлға үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8061,110 +9539,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктің атауы _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бенефициар коды ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="106"/>
+    <w:bookmarkStart w:name="z133" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімге мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z134" w:id="107"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z134" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z135" w:id="108"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z135" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлға үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8634,362 +10112,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 297 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="109"/>
+    <w:bookmarkStart w:name="z149" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ауыл шаруашылығы министрі мен Қазақстан Республикасының Ұлттық экономика министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z150" w:id="110"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z150" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жер учаскесін немесе жер учаскесін жалдау құқығын сату жөніндегі сауда-саттықты (конкурстарды, аукциондарды), оның ішінде электрондық түрде ұйымдастыру мен өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 31 наурыздағы № 290 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10937 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z151" w:id="111"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z151" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 22 желтоқсандағы № 782 бұйрығымен бекітілген жер қатынастары саласындағы өзгерістер енгізілетін бұйрықтар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13093 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z152" w:id="112"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z152" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жер учаскесін немесе жер учаскесін жалдау құқығын сату жөніндегі сауда-саттықты (конкурстарды, аукциондарды), оның ішінде электрондық түрде сату және өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 31 наурыздағы № 290 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 25 желтоқсандағы № 792 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12995 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z153" w:id="113"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z153" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жер учаскесін немесе жер учаскесін жалдау құқығын сату жөніндегі сауда-саттықты (конкурстарды, аукциондарды), оның ішінде электрондық түрде сату және өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 31 наурыздағы № 290 бұйрығына толықтырулар енгізу туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2016 жылғы 18 қазандағы № 437 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14416 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z154" w:id="114"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z154" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Жер учаскесін немесе жер учаскесін жалдау құқығын сату жөніндегі сауда-саттықты (конкурстарды, аукциондарды), оның ішінде электрондық түрде сату және өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 31 наурыздағы № 290 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 3 қыркүйектегі № 366 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17525 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z155" w:id="115"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z155" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Жер учаскесін немесе жер учаскесін жалдау құқығын сату жөніндегі сауда-саттықты (конкурстарды, аукциондарды), оның ішінде электрондық түрде сату және өткізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 31 наурыздағы № 290 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 11 қыркүйектегі № 282 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21203 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9315,31 +10793,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>