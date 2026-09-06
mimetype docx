--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f101ea" w14:textId="5f101ea">
+    <w:p w14:paraId="a751282" w14:textId="a751282">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,163 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 23 шiлдедегі № 389 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 29 шiлдеде № 23758 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 23 шiлдедегі № 389 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 29 шiлдеде № 23758 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -872,127 +952,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Индустрия және инфрақұрылымдық даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1456,1542 +1548,1631 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="637"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9312"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Сәулет, қала құрылысы және құрылыс қызметі салаларында сарапшылық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау" мемлекеттік қызмет көрсету стандарты (мемлекеттік көрсетілетін қызметтің атауын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облыстардың, Нұр-Сұлтан, Алматы және Шымкент қалаларының жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) аттестатты беру - 15 жұмыс күні</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде) өзгерген кезде, қағаз аттестатын электрондық аттестатқа қолдану мерзімі көрсетілмей ауыстырған кезде - 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (толық автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларға аттестат беру немесе қайта рәсімдеу, не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап беру болып табылады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызмет тегін негізде көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің жұмыс кестесі - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда сағат 09.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі осы Қағидаларға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) алынған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке басын куәландыратын құжат - өтініш берушінің жеке басын сәйкестендіру үшін (тестілеуге жіберу кезінде ұсынылады);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоғары кәсіптік білімі туралы дипломның электрондық көшірмесі (ғылыми дәрежесі және ғылыми атағы болған жағдайда, растайтын құжаттың электрондық көшірмесі) немесе шетел азаматтары үшін білім туралы құжаттың және оның қосымшасының заңдастырылған немесе апостильденген электрондық көшірмесі және білім туралы құжаттың және оның қосымшасының, мөрдің аудармасын қоса алғанда нотариалды куәландырылған аудармасы (егер құжат толығымен шет тілінде болса).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 еңбек кітапшасының электрондық көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек кітапшасы негізді себептер бойынша болмаған жағдайда, көрсетілетін қызметті алушы еңбек қызметін растайтын келесі құжаттардың бірін ұсынады:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жұмыс берушінің оны тоқтату күні мен негіздемесі туралы белгісі бар еңбек шартының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 еңбек шартын жасау және тоқтату негізінде еңбек қатынастарының туындауын және тоқтатылуын растайтын жұмыс берушінің актісінен үзіндінің электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қызметкердің еңбек қызметі туралы мәліметтері бар мұрағаттық анықтаманың электрондық көшірмесі. Шетел азаматтары үшін еңбек қызметін растайтын құжаттың заңдастырылған немесе апостильденген электрондық көшірмесі және құжаттың, мөрдің аудармасын қоса алғанда нотариалды куәландырылған аудармасы (егер құжат толығымен шет тілінде болса).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) жеке тұлғаның тегі, аты, әкесінің аты (ол болған кезде) өзгеруіне байланысты қайта ресімдеу кезінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) қағаз аттестатын қолданылу мерзімі көрсетілмей электрондық аттестатқа қайта ресімдеу кезінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аттестаттың электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша мемлекеттік қызметтерді көрсетуден бас тартады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) өтініш беруші тестілеуден өту кезінде шекті деңгейде төмен баға алған жағдайларда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтер көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Министрліктің: www.kds.mііd.gov.kz, көрсетілетін қызметті берушінің интернет-ресурстарында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: (1414).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -3885,55 +4066,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4259,31 +4440,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>