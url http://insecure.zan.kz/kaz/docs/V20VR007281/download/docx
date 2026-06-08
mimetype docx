--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="96e69d6" w14:textId="96e69d6">
+    <w:p w14:paraId="d562a7f" w14:textId="d562a7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,97 +76,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Тәртібі мен мөлшерін бекіту туралы</w:t>
+        <w:t>Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Қағидалары мен мөлшерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Үржар аудандық мәслихатының 2020 жылғы 24 маусымдағы № 53-656/VI шешімі. Шығыс Қазақстан облысының Әділет департаментінде 2020 жылғы 8 шілдеде № 7281 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z6" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда - Абай облысы Үржар аудандық мәслихатының 04.03.2024 </w:t>
+      Ескерту. Тақырыбы жаңа редакцияда - Абай облысы Үржар аудандық мәслихатының 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 12-240/VIII</w:t>
+        <w:t>№ 32-658/VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -258,110 +258,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Үржар аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Тәртібі мен мөлшерін осы шешімнің </w:t>
-[...9 lines deleted...]
-        <w:t>1 қосымшасына</w:t>
+      1.Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Қағидалары мен мөлшерін осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Үржар аудандық мәслихатының 04.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 12-240/VIII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Үржар аудандық мәслихатының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-658/VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -814,475 +814,401 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Тәртібі мен мөлшері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда – Абай облысы Үржар аудандық мәслихатының 04.03.2024 </w:t>
+      Ескерту. Тақырыбы жаңа редакцияда – Абай облысы Үржар аудандық мәслихатының 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 12-240/VIII</w:t>
+        <w:t>№ 32-658/VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="5"/>
+    <w:bookmarkStart w:name="z38" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z38" w:id="6"/>
+    <w:bookmarkStart w:name="z37" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Тәртіп "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік  қолдау көрсету тәртібі мен мөлшерін айқындайды.</w:t>
+      1. Осы Қағидалар "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына (бұдан әрі-мамандар) коммуналдық қызметтерге ақы төлеу және бюджет қаражаты есебінен отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z39" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="7"/>
+      1) ағымдағы шот - банктік шот шарты негізінде банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым ашатын банктік шот;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Әлеуметтік қолдауды тағайындау уәкілетті орган - "Абай облысы Үржар аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі жүзеге асырады.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      2) коммуналдық көрсетілетін қызметтер - тұтынушыға ұсынылатын, қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқыс әкетуді, лифтілерге қызмет көрсетуді қамтитын қызметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> 2. Әлеуметтік қолдау көрсету тәртібі және мөлшері</w:t>
+      3. Әлеуметтік қолдауды тағайындауды уәкілетті орган - "Үржар аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі - ММ) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z41" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Мамандарға бюджет қаражаты есебінен коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z42" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алуға, алушылардан өтініштерін талап етпей, мемлекеттік ұйымдардың бірінші басшыларымен бекітілген жинақ тізім негізінде, акционерлік қоғамы "Қазпошта" бөлімшелері, екінші деңгейдегі банктер немесе банктік операциялардың тиісті түрлеріне лицензиялары бар ұйымдар арқылы әлеуметтік қолдау көрсетіледі.</w:t>
-[...81 lines deleted...]
-      4. Әлеуметтік қолдау Үржар ауданы аумағындағы ауылдық елді мекендерде тұрақты тұратын және жұмыс істейтін тұлғаларға көрсетіледі.</w:t>
+      4. Коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау мемлекеттік ұйымдардың бірінші басшылары бекіткен жиынтық тізімдер (бұдан әрі - тізім) негізінде мамандардан өтініштер талап етілмей, екінші деңгейдегі банктер, қаржы нарығын және қаржы операцияларын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы мамандардың ағымдағы шоттарына аудару арқылы ақшалай нысанда мемлекеттік ұйымдардың мамандарына бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z43" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік қолдау жылына бір рет бюджет қаражаты есебінен 2025 жылы 13 (он үш) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
+      5. Мамандарға әлеуметтік қолдау күнтізбелік жылда бір рет 14 (он төрт) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z44" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      6. Әлеуметтік қолдау көрсетуге арналған шығыстарды қаржыландыру Үржар ауданының бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z45" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      7. Коммуналдық қызметтерге ақы төлеу және отын сатып алу жөніндегі мамандарға әлеуметтік қолдау көрсету туралы шешім қабылдау мерзімі тізім түскен күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z46" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ММ қызметкері мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының тізімдерін 8 (сегіз) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z47" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік ұйымдардың бірінші басшылары ұсынған тізімдер сәйкес келмеген жағдайда, ММ алдын ала шешім туралы, әлеуметтік қолдау көрсетуден бас тарту туралы, сондай-ақ алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы мемлекеттік ұйымдардың бірінші басшыларын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізімдерді қарау нәтижелері бойынша ескертулер болмаған кезде ММ оң шешім қабылдайды және коммуналдық қызметтерге ақы төлеу және мамандардың ағымдағы шоттарына отын сатып алу бойынша әлеуметтік қолдау төлемін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1363,282 +1289,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 53-656/VI шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үржар аудандық мәслихатының кейбір күші  жойылды деп танылған шешімдердің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үржар аудандық мәслихатының 2018 жылғы 16 қарашадағы № 34-353/VI "Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына әлеуметтік қолдау көрсету тәртібі мен мөлшерін бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде 5-18-181 нөмірімен тіркелген, 2018 жылдың 26 қарашада Қазақстан Республикасы нормативтық құқықтық актілерінің электрондық түрдегі Эталондық бақылау банкінде, "Пульс времени/Уақыт тынысы" газетінде 2018 жылдың 26 қарашада жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, соның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Үржар аудандық мәслихатының 2019 жылғы 24 желтоқсандағы № 47-537/VI "Үржар аудандық мәслихатының 2018 жылғы 14 қарашадағы № 34-353/VI "Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына әлеуметтік қолдау көрсету тәртібі мен мөлшерін бекіту туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде 6477 нөмірімен тіркелген, 2020 жылдың 14 қаңтарда Қазақстан Республикасы нормативтық құқықтық актілерінің электрондық түрдегі Эталондық бақылау банкінде, "Пульс времени/Уақыт тынысы" газетінде 2020 жылдың 16 қаңтарда жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z35" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Үржар аудандық мәслихатының 2020 жылғы 12 наурыздағы № 50-620/VI "Үржар аудандық мәслихатының 2018 жылғы 16 қарашадағы№ 34-353/VI "Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу әлеуметтік қолдау көрсету тәртібі мен мөлшерін бекіту туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде 6813 нөмірімен тіркелген, 2020 жылдың 2 сәуірде Қазақстан Республикасы нормативтық құқықтық актілерінің электрондық түрдегі Эталондық бақылау банкінде, "Пульс времени/Уақыт тынысы" газетінде 2020 жылдың 9 сәуірде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Үржар аудандық мәслихатының 2020 жылғы 23 сәуіріндегі № 52-633/VI "Үржар аудандық мәслихатының 2018 жылғы 16 қарашадағы№ 34-353/VI "Үржар ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу әлеуметтік қолдау көрсету тәртібі мен мөлшерін бекіту туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде 7040 нөмірімен тіркелген, 2020 жылдың 6 мамырында Қазақстан Республикасы нормативтық құқықтық актілерінің электрондық түрдегі Эталондық бақылау банкінде, "Пульс времени/Уақыт тынысы" газетінде 2020 жылдың 11 мамырында жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1964,31 +1890,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>