--- v0 (2025-12-22)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5796d0e" w14:textId="5796d0e">
+    <w:p w14:paraId="ed06252" w14:textId="ed06252">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -676,61 +676,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>енгізумен жатаған у кекіре бойынша карантиндік аймақтар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – Павлодар облысы әкімдігінің 18.08.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – Павлодар облысы әкімдігінің 12.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 231/1</w:t>
+        <w:t>№ 7/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -900,52 +900,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Алаңы, </w:t>
+              <w:t>
+Алаңы,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1068,69 +1068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Атамекен - Ертіс автожолы, "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамының </w:t>
-[...17 lines deleted...]
-Павлодар филиалы</w:t>
+Ленин кенті - Ертіс ауылы автожолы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1271,51 +1253,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақсу - Беловка автожолы</w:t>
+Ақсу қаласы - Беловка ауылы автожолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1456,51 +1438,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атамекен - Ақсу автожолы</w:t>
+Ленин кенті - Ақсу қаласы автожолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1641,69 +1623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ақсу - Көктөбе автожолы, "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамының </w:t>
-[...17 lines deleted...]
-Павлодар филиалы</w:t>
+Ақсу қаласы - Көктөбе ауылы автожолы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1843,70 +1807,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Павлодар филиалы</w:t>
+              <w:t>
+Ақсу қаласы - Көктөбе ауылы автожолы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2047,51 +1993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атамекен - Русская поляна автожолы, "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы</w:t>
+Ленин кенті - Русская поляна автожолы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2900,51 +2846,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аққулы ауданы</w:t>
+Аккулы ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3085,51 +3031,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аққулы ауданы</w:t>
+Аккулы ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3270,51 +3216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аққулы ауданы</w:t>
+Аккулы ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3527,51 +3473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Актогай-Агро" жауапкершілігі шектеулі серіктестігі</w:t>
+"Акжол-ПВ" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3712,51 +3658,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Болашақ" шаруа қожалығы</w:t>
+"G-Agro PV" шаруа қожалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3897,51 +3843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ақтоғай аграрлық-техникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны, №21 алаң</w:t>
+"Актоғай аграрлық-техникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны, №21 алаң</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4045,106 +3991,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Ақтоғай - Шолақсор автожолы, </w:t>
-[...17 lines deleted...]
-"Павлодар облысының жолаушылар көлігі және автомобиль жолдары басқармасы" мемлекеттік мекемесі</w:t>
+Ақжол ауылдық округі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтоғай ауылы - Шолақсор ауылы автожолы, "Павлодар облысының жолаушылар көлігі және автомобиль жолдары басқармасы" мемлекеттік мескемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4470,51 +4398,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атамекен - Ертіс автожолы, "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы</w:t>
+Ленин кенті - Ертіс ауылы автожолы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4655,51 +4583,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атамекен - Ертіс автожолы, "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы</w:t>
+Ленин кенті - Ертіс ауылы автожолы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5024,52 +4952,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Айша" шаруа қожалығы</w:t>
+              <w:t xml:space="preserve">
+"Айша" шаруа қожалығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5394,52 +5322,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Кужат" шаруа қожалығы</w:t>
+              <w:t xml:space="preserve">
+"Кужат" шаруа қожалығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5579,52 +5507,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Арман" шаруа қожалығы</w:t>
+              <w:t xml:space="preserve">
+"Арман" шаруа қожалығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5764,52 +5692,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Кайдар" шаруа қожалығы</w:t>
+              <w:t xml:space="preserve">
+"Кайдар" шаруа қожалығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6505,51 +6433,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Торайғыр - Бірлік тас жолы бойы</w:t>
+Торайғыр ауылы - Бірлік ауылы тас жолы бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6874,52 +6802,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Куаныш" шаруа қожалығы</w:t>
+              <w:t xml:space="preserve">
+"Куаныш" шаруа қожалығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7763,52 +7691,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қызылтау ауылдық округі</w:t>
+              <w:t xml:space="preserve">
+Қызылтау ауылдық округі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7948,52 +7876,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қызылтау ауылдық округі</w:t>
+              <w:t xml:space="preserve">
+Қызылтау ауылдық округі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10020,51 +9948,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Исабеков Б.Т." шаруа қожалығы</w:t>
+"Исабеков Б. Т." шаруа қожалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13535,51 +13463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Босалқы жер, Ертіс жайылмасы</w:t>
+Босалқы жер, Ертіс жайылма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14089,52 +14017,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Босалқы жер, жайылым</w:t>
+              <w:t xml:space="preserve">
+Босалқы жер, жайылым </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15128,50 +15056,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Ертіс ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18900,51 +18846,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Орфей" шаруа қожалығы</w:t>
+"Три К шаруа қожалығы" жауапкершілігі шектеулі серіктестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19269,52 +19215,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Песчан асыл тұқымды орталығы" жауапкершілігі шектеулі серіктестігі</w:t>
+              <w:t xml:space="preserve">
+"Песчан асыл тұқымды орталығы" жауапкершілігі шектеулі серіктестігі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19455,51 +19401,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Даулетпаев" фермерлік қожалығы</w:t>
+"Аман" шаруа қожалығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19792,50 +19738,68 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Песчан ауылдық округі</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20159,123 +20123,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Песчан ауылдық округі</w:t>
-[...71 lines deleted...]
-372</w:t>
+Байқоныс ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Злата" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+507</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20344,123 +20308,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Песчан ауылдық округі</w:t>
-[...71 lines deleted...]
-1</w:t>
+Береговой ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Динара" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+294</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20529,123 +20493,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Байқоныс ауылдық округі</w:t>
-[...71 lines deleted...]
-507</w:t>
+Береговой ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аманжол" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20749,88 +20713,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-294</w:t>
+              <w:t xml:space="preserve">
+"Юнвест Агро" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+785</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20935,87 +20899,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Аманжол" шаруа қожалығы</w:t>
-[...35 lines deleted...]
-160</w:t>
+Босалқы жер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21084,123 +21048,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Береговой ауылдық округі</w:t>
-[...71 lines deleted...]
-785</w:t>
+Бобров ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дятлов" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21269,123 +21233,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Береговой ауылдық округі</w:t>
-[...71 lines deleted...]
-0,01</w:t>
+Октябрь ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ахметов" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21454,123 +21418,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бобров ауылдық округі</w:t>
-[...71 lines deleted...]
-381</w:t>
+Октябрь ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"КХ Tawa agro" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+351</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21675,87 +21639,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ахметов" шаруа қожалығы</w:t>
-[...35 lines deleted...]
-30</w:t>
+"Возрождение" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21860,87 +21824,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"КХ Tawa agro" жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-351</w:t>
+"Дятлов" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+378</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22009,123 +21973,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Октябрь ауылдық округі</w:t>
-[...71 lines deleted...]
-100</w:t>
+Калиновка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Агро Ника Теренкол" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22194,123 +22158,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Октябрь ауылдық округі</w:t>
-[...71 lines deleted...]
-378</w:t>
+Ивановка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Ивановское" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+622</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22343,159 +22307,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тереңкөл ауданы</w:t>
-[...107 lines deleted...]
-321</w:t>
+Май ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшиман ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Босалқы жер, жайылым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22528,159 +22492,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тереңкөл ауданы</w:t>
-[...107 lines deleted...]
-388</w:t>
+Май ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Босалқы жер, жайылма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+843,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22713,159 +22677,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тереңкөл ауданы</w:t>
-[...107 lines deleted...]
-622</w:t>
+Май ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Багдат" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22898,159 +22862,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тереңкөл ауданы</w:t>
-[...107 lines deleted...]
-244</w:t>
+Май ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көктүбек ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Босалқы жер, жайылма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23119,123 +23083,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақшиман ауылдық округі</w:t>
-[...71 lines deleted...]
-180</w:t>
+Малайсары ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Босалқы жер, жайылма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23304,51 +23268,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақжар ауылы</w:t>
+Май ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23376,51 +23340,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-843,8</w:t>
+900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23489,123 +23453,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақжар ауылы</w:t>
-[...71 lines deleted...]
-156,2</w:t>
+Май ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Арна" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23674,123 +23638,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көктүбек ауылдық округі</w:t>
-[...71 lines deleted...]
-603</w:t>
+Саты ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Башлам" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23859,51 +23823,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Малайсары ауылдық округі</w:t>
+Саты ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23931,51 +23895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+486</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24044,123 +24008,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Май ауылдық округі</w:t>
-[...71 lines deleted...]
-900</w:t>
+Саты ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсу қаласы - Курчатов қаласы автожолы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24220,132 +24184,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыңғы ядролық полигон жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24405,132 +24365,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-10</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыңғы ядролық полигон жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24599,51 +24555,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саты ауылдық округі</w:t>
+Қазан ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24671,51 +24627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-486</w:t>
+1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24784,123 +24740,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саты ауылдық округі</w:t>
-[...71 lines deleted...]
-4</w:t>
+Кеңтүбек ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Босалқы жер, жайылма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24960,128 +24916,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-870</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майтүбек ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Май Агро-М" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25114,155 +25074,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Май ауданы</w:t>
-[...103 lines deleted...]
-230</w:t>
+Павлодар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Луганск ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Луганск" өндірістік кооперативі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25295,159 +25259,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Май ауданы</w:t>
-[...107 lines deleted...]
-1400</w:t>
+Павлодар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Луганск ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Босалқы жер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25480,159 +25444,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Май ауданы</w:t>
-[...107 lines deleted...]
-100</w:t>
+Павлодар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рождествен ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Босалқы жер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25665,159 +25629,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Май ауданы</w:t>
-[...107 lines deleted...]
-10</w:t>
+Павлодар ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чернорецк ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Босалқы жер, жайылым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2424</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25886,123 +25850,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Луганск ауылдық округі</w:t>
-[...71 lines deleted...]
-850</w:t>
+Черноярка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майкапчагай – Омбы тас жолы бойы, 942 және 943 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0306</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26071,123 +26035,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Луганск ауылдық округі</w:t>
-[...71 lines deleted...]
-0,05</w:t>
+Черноярка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майкапчагай – Омбы тас жолы, 948 және 949 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26256,123 +26220,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рождествен ауылдық округі</w:t>
-[...71 lines deleted...]
-0,022</w:t>
+Черноярка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майкапчагай – Омбы тас жолы бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26441,123 +26405,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чернорецк ауылдық округі</w:t>
-[...71 lines deleted...]
-0,2424</w:t>
+Заңғар ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар қаласы - Успен ауылы тас жолы бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26626,123 +26590,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Черноярка ауылдық округі</w:t>
-[...71 lines deleted...]
-0,0306</w:t>
+Кемеңгер ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Қазақстан темір жолы" ұлттық компаниясы" акционерлік қоғамының 32 - жол учаскесі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26775,159 +26739,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодар ауданы</w:t>
-[...107 lines deleted...]
-0,0408</w:t>
+Успен ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успен ауылдық округі, Успен ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекен жерлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2579</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26960,159 +26924,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодар ауданы</w:t>
-[...107 lines deleted...]
-0,02</w:t>
+Успен ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успен ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Белый Валерий Петрович" фермерлік қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+948</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27145,159 +27109,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодар ауданы</w:t>
-[...107 lines deleted...]
-0,04</w:t>
+Успен ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успен ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Егимбай" фермерлік қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+389</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27330,159 +27294,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодар ауданы</w:t>
-[...107 lines deleted...]
-0,01</w:t>
+Успен ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успен ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Штрек" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+421</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27551,123 +27515,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успен ауылдық округі, Успен ауылы</w:t>
-[...71 lines deleted...]
-0,2579</w:t>
+Успен ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол бойында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,00575</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27736,123 +27700,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успен ауылдық округі</w:t>
-[...71 lines deleted...]
-948</w:t>
+Қозыкеткен ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Усик" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+780,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27921,123 +27885,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успен ауылдық округі</w:t>
-[...71 lines deleted...]
-389</w:t>
+Қозыкеткен ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бес агайын" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+525</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28106,123 +28070,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успен ауылдық округі</w:t>
-[...71 lines deleted...]
-421</w:t>
+Қозыкеткен ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Базарбай" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+283</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28291,123 +28255,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успен ауылдық округі</w:t>
-[...71 lines deleted...]
-0,00575</w:t>
+Қозыкеткен ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аманжол" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28512,87 +28476,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Усик" шаруа қожалығы</w:t>
-[...35 lines deleted...]
-780,1</w:t>
+"Агайынды" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28697,87 +28661,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бес агайын" шаруа қожалығы</w:t>
-[...35 lines deleted...]
-525</w:t>
+Тойкенов Руслан Канапьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28882,87 +28846,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Базарбай" шаруа қожалығы</w:t>
-[...35 lines deleted...]
-283</w:t>
+"Ч. К. У" фермерлік қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29031,123 +28995,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қозыкеткен ауылдық округі</w:t>
-[...71 lines deleted...]
-274</w:t>
+Равнополь ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар қаласы-Новосибирск қаласы автожолы, "ҚазАвтоЖолы" Ұлттық компаниясы" акционерлік қоғамының Павлодар филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,062</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29216,123 +29180,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қозыкеткен ауылдық округі</w:t>
-[...71 lines deleted...]
-144,1</w:t>
+Қоңырөзек ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Степанищев" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29401,123 +29365,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қозыкеткен ауылдық округі</w:t>
-[...71 lines deleted...]
-144,5</w:t>
+Қоңырөзек ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тлеумет Agro" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29550,159 +29514,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успен ауданы</w:t>
-[...107 lines deleted...]
-368</w:t>
+Шарбақты ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Александров ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алексеевское" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+896</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29735,159 +29699,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успен ауданы</w:t>
-[...107 lines deleted...]
-0,062</w:t>
+Шарбақты ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылы-Бұлақ ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Tas Agro Trade" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+551</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29920,159 +29884,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успен ауданы</w:t>
-[...107 lines deleted...]
-220</w:t>
+Шарбақты ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылы-Бұлақ ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Омелюх" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+377</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30105,159 +30069,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Успен ауданы</w:t>
-[...107 lines deleted...]
-341</w:t>
+Шарбақты ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарбақты ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан темір жолы" ұлттық компаниясы" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30326,123 +30290,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Александров ауылдық округі</w:t>
-[...71 lines deleted...]
-896</w:t>
+Шарбақты ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Вигис" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+666</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30511,123 +30475,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылы-Бұлақ ауылдық округі</w:t>
-[...71 lines deleted...]
-551</w:t>
+Шарбақты ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Апакидзе" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+367</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30696,123 +30660,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылы-Бұлақ ауылдық округі</w:t>
-[...71 lines deleted...]
-377</w:t>
+Шарбақты ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Турбин" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30881,123 +30845,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауылдық округі</w:t>
-[...71 lines deleted...]
-0,05</w:t>
+Сосновка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Шыгыс Жолдары" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31066,123 +31030,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауылдық округі</w:t>
-[...71 lines deleted...]
-666</w:t>
+Сосновка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Турбин" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+471</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31251,123 +31215,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауылдық округі</w:t>
-[...71 lines deleted...]
-367</w:t>
+Сосновка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Алексеевское" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+392</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31436,123 +31400,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауылдық округі</w:t>
-[...71 lines deleted...]
-370</w:t>
+Сосновка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Бидай Алтын" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31657,87 +31621,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шыгыс Жолдары" жауапкершілігі шектеулі серіктестігі</w:t>
-[...35 lines deleted...]
-155</w:t>
+"Аралбаева" шаруа қожалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+338</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31806,123 +31770,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сосновка ауылдық округі</w:t>
-[...71 lines deleted...]
-471</w:t>
+Орловка ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Победа" жауапкершілігі шектеулі серіктестігі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2552</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31955,159 +31919,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауданы</w:t>
-[...107 lines deleted...]
-392</w:t>
+Павлодар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар қаласы - Семей қаласы автожолы бойы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32140,159 +32104,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауданы</w:t>
-[...107 lines deleted...]
-236</w:t>
+Павлодар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар қаласы - Шербақты ауылы автожолы бойы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32325,159 +32289,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауданы</w:t>
-[...107 lines deleted...]
-338</w:t>
+Павлодар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ленин кенті-Ертіс ауылы көпір бойы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32510,159 +32474,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауданы</w:t>
-[...107 lines deleted...]
-2552</w:t>
+Павлодар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ермаков көшесінің бойы, босалқы жер, жайылым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,290</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32730,124 +32694,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-0,030</w:t>
+              <w:t xml:space="preserve">
+Ленин кенті </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміржол жолдары бойы, "Қазақстан темір жолы" ұлттық компаниясы" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32952,87 +32916,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодар - Шербақты автожолы бойы, "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы</w:t>
-[...35 lines deleted...]
-0,040</w:t>
+Павлодар қаласы - Успен ауылы тас жолы бойы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33101,123 +33065,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атамекен кенті</w:t>
-[...71 lines deleted...]
-0,050</w:t>
+Ленин кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол бойында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33286,123 +33250,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодар қаласы</w:t>
-[...71 lines deleted...]
-0,290</w:t>
+Ленин кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол бойында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33471,894 +33435,154 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атамекен кенті</w:t>
-[...71 lines deleted...]
-0,008</w:t>
+Ленин кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол бойында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...738 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -34456,51 +33680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63 728,04</w:t>
+62160,0495</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -34638,61 +33862,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>енгізумен арам сояулар бойынша карантиндік аймақтар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – Павлодар облысы әкімдігінің 18.08.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – Павлодар облысы әкімдігінің 12.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 231/1</w:t>
+        <w:t>№ 7/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -35744,51 +34968,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодар - Аққулы автожолының бойы, "КазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы</w:t>
+Павлодар қаласы - Аққулы ауылы автожолы бойы "КазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36114,51 +35338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодар - Аққулы автожолы бойы, "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы</w:t>
+Павлодар қаласы - Аққулы ауылы автожолы бойы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36484,51 +35708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аққулы - Қазы тас жолының бойы</w:t>
+Аққулы ауылы-Қазы ауылы тас жолының бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36854,51 +36078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баянауыл - Майқайың автожолының бойы, "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы</w:t>
+Баянауыл ауылы - Майқайың ауылы автожолы бойы, "ҚазАвтоЖол" Ұлттық компаниясы" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37188,51 +36412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көктөбе ауылдық округі</w:t>
+Көктүбек ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37405,51 +36629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лесозавод шағын ауданы, Өткел "А" көшесі, мемлекеттік жер қоры, тыңайған жер</w:t>
+Лесозавод шағын ауданы, өткел А көшесі, мемлекеттік жер қоры, тыңайған жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -37948,51 +37172,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Д.Д. Махмудов атындағы Павлодар қаласының трамвай басқармасы" акционерлік қоғамы, гараждарға қарама-қарсы, тыңайған жер</w:t>
+"Павлодар қаласының трамвай басқармасы" акционерлік қоғамы, гараждарға қарама-қарсы, тыңайған жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38129,51 +37353,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Усолка шағын ауданы, Ертіс өзенінің жайылмасы, мемлекеттік жер қоры, тыңайған жер</w:t>
+Усолка шағын ауданы, Ертіс өзенінінң жайылмасы, мемлекеттік жер қоры, тыңайған жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -38853,51 +38077,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"КазТрансОйл" артында, тың</w:t>
+Каз Транс Оил артында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39034,51 +38258,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Д.Д. Махмудов атындағы Павлодар қаласының трамвай басқармасы" акционерлік қоғамы, мемлекеттік жер қоры, тыңайған жер, теміржол жолдары</w:t>
+"Павлодар қаласының трамвай басқармасы" акционерлік қоғамы, мемлекеттік жер қоры, тыңайған жер, темір жол жолдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39215,51 +38439,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Д.Д. Махмудов атындағы Павлодар қаласының трамвай басқармасы" акционерлік қоғамы, мемлекеттік жер қоры, тыңайған жер</w:t>
+"Павлодар қаласының трамвай басқармасы" акционерлік қоғамы, мемлекеттік жер қоры, тыңайған жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39758,51 +38982,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Усолка өзенінің жайылмасы, "Лидер" дүкеніне қарама-қарсы, мемлекеттік жер қоры, жайылма</w:t>
+Усолка өзенінің жайылмасы, "Лидер" дүкеніне қараса-қарсы, мемлекеттік жер қоры, жайылма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -39939,51 +39163,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Усолка өзенінің жайылмасы мен "Дельфин" көпірі арасында, мемлекеттік жер қоры, жайылма</w:t>
+Усолка өзен жайылмасы мен Дельфин көпір арасында, мемлекеттік жер қоры, жайылма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40120,51 +39344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лесозавод шағын ауданы, Өткел "Б" көшесінің бойы, мемлекеттік жер қоры, тыңайған жер</w:t>
+Лесозавод шағын ауданы, өткел Б көшесінің бойы, мемлекеттік жер қоры, тыңайған жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40482,51 +39706,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лесозавод шағын ауданы, Өткел "А" және Өткел "Б" көшелерінің арасында</w:t>
+Лесозавод шағын ауданы, Өткел А және Б көшелерінің арасында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40663,51 +39887,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Малая объездная шағын ауданы, № АП162/1 түзеу мекемесінің қоршаулар бойы</w:t>
+Кіші Айналмалы шағын ауданы, № АП162/1 түзеу мекемесінің қоршаулар бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -40844,51 +40068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Назарбаев даңғылының бойы, мемлекеттік жер қоры, тыңайған жер</w:t>
+Назарбаев даңғыл бойы, мемлекеттік жер қоры, тыңайған жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41025,51 +40249,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаяу-Мұса көшесі, 7Б үйінің арты, мемлекеттік жер қоры, тыңайған жер</w:t>
+Жаяу-Муса көшесі, 7Б үйінің артында, мемлекеттік жер қоры, тыңайған жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41387,51 +40611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саяжай аялдамасы, трамвай жолдары, "Қазақстан алюминийі" акционерлік қоғамына қарама-қарсы, мемлекеттік жер қоры, тыңайған жер</w:t>
+Саяжай аялдамасы, трамвай жолдар бойы, "Қазақстан алюминийі" акционерлік қоғамына қарама-қарсы, мемлекеттік жер қоры, тыңайған жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41568,51 +40792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ломов көшесі, трамвай жолдарының бойы, "Қазақстан Алюминийі" акционерлік қоғамына қарама қарсы</w:t>
+Ломова көшесі, трамвай жолдары бойында, "Алюминий Казахстан" акционерлік қоғамына қарама қарсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -41749,51 +40973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Назарбаев даңғылының бойы (көпір жаққа қарай)</w:t>
+Назарбаев даңғылы бойында (көпір жаққа қарай)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42110,52 +41334,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ледовский көшесі 1/1 (бақша орталығының артында).</w:t>
+              <w:t xml:space="preserve">
+Ледовский көшесі 1/1 (бақша орталығының артында). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42292,51 +41516,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Химиков көшесінің бойы</w:t>
+Химиков көшесі бойында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42473,51 +41697,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Химиков көшесінің бойы</w:t>
+Химиков көшесі бойында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -42835,51 +42059,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ермаков көшесі ("Механика" сервис орталығы).</w:t>
+Ермакова көшесі(сервис центр Механика).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43016,51 +42240,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Большая объездная көшесі (трамвай жолдарының бойы, Космонавтов көшесі, 1/28 ғимаратына қарсы)</w:t>
+Большая объездная көшесі (трамвай жолдарының бойы,Космонавтов 1/28 құрылысына қарсы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -43406,51 +42630,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61,853</w:t>
+63,053</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -43761,55 +42985,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -44135,31 +43359,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>