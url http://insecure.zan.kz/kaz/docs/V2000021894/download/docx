--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef98cca" w14:textId="ef98cca">
+    <w:p w14:paraId="a86f824" w14:textId="a86f824">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,101 +100,96 @@
         </w:rPr>
         <w:t>Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру және оны қайта қарау қағидаларын, сондай-ақ ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігіне бағалауды жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 желтоқсандағы № ҚР ДСМ-316/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 24 желтоқсанда № 21894 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 225-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -213,70 +208,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -309,70 +304,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес денсаулық сақтау саласындағы ғылыми ұйым мәртебесін тағайындау және қайта қарау қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау министрлігінің Ғылым және адами ресурстар департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -383,90 +378,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты ресми жариялағаннан кейін оны Қазақстан Республикасы Денсаулық сақтау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Денсаулық сақтау министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Денсаулық сақтау вице-министрі А. Ғиниятқа жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -629,68 +624,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім және ғылым министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -763,1429 +740,1689 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 23 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ ҚР ДСМ-316/2020 </w:t>
+              <w:t>№ ҚР ДСМ-316/2020 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығымен бекітілген</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру және оны қайта қарау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда – ҚР Денсаулық сақтау министрінің 10.04.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 67</w:t>
+        <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру және оны қайта қарау қағидалары</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="5"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z27" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру және оны қайта қарау </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қағидалары</w:t>
+        <w:t xml:space="preserve">1. Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру және оны қайта қарау қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 225-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 225-бабының </w:t>
+        <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1–тармағына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және ғылыми, ғылыми-техникалық ұйымның бағалау нәтижелері бойынша денсаулық сақтау саласындағы ғылыми ұйымның инновациялық қызметтің мәртебесін беру және оны қайта қарау тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және ғылыми, ғылыми-техникалық және иннвовациялық қызметтің нәтижелілігіне бағалау нәтижелері бойынша денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру және оны қайта қарау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Денсаулық сақтау саласындағы ғылыми ұйым мәртебесі "Денсаулық сақтау ұйымдарының номенклатурасын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 қазандағы № ҚР ДСМ-117/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 21385 болып тіркелген) бекітілген Денсаулық сақтау ұйымдарының номенклатурасы (бұдан әрі – Бұйрық) ескеріле отырып беріледі.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21385 болып тіркелген) ескеріле отырып беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ғылыми қызмет зерттелетін объектілерге, құбылыстарға (процестерге) тән қасиеттерді, ерекшеліктер мен заңдылықтарды анықтау және алған білімдерін практикада пайдалану мақсатында қоршаған болмысты зерттеуге бағытталған қызмет;</w:t>
+      1) ғылыми қызмет – зерделенетін объектілерге, құбылыстарға (процестерге) тән қасиеттерді, ерекшеліктер мен заңдылықтарды анықтау мақсатында қоршаған болмысты зерделеуге және алынған білімді практикада пайдалануға бағытталған қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z264" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ғылыми-техникалық қызмет технологиялық, конструкторлық, экономикалық және әлеуметтік-саяси және өзге де міндеттерді шешу үшін ғылымның, техниканың және өндірістің барлық салаларында жаңа білім алуға және қолдануға, ғылымның, технологияның және өндірістің бірыңғай жүйе ретінде жұмыс істеуін қамтамасыз етуге, оны жүргізу үшін қажетті нормативтік-техникалық құжаттаманы әзірлеуді қоса алғанда, бағытталған қызмет бұл зерттеулер;</w:t>
+      2) ғылыми-техникалық қызмет – технологиялық, конструкторлық, экономикалық, әлеуметтік-саяси және өзге де міндеттерді шешу үшін ғылым, техника және өндіріс салаларында жаңа білім алуға және оны қолдануға, нәтижелерді коммерцияландыруды және осы зерттеулерді жүргізу үшін қажетті нормативтік-техникалық құжаттама әзірлеуді қоса алғанда, ғылымның, технология мен өндірістің біртұтас жүйе ретінде жұмыс істеуін қамтамасыз етуге бағытталған қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z265" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) денсаулық сақтау саласындағы ғылыми ұйым-денсаулық сақтау саласындағы ғылыми, ғылыми-техникалық және инновациялық қызметті, сондай-ақ медициналық, фармацевтикалық және (немесе) білім беру қызметін жүзеге асыратын ұлттық орталық, ғылыми орталық немесе ғылыми-зерттеу институты;</w:t>
+      3) денсаулық сақтау саласындағы ғылыми ұйым – денсаулық сақтау саласындағы ғылыми, ғылыми-техникалық және инновациялық қызметті, сондай-ақ медициналық, фармацевтикалық және (немесе) білім беру қызметін жүзеге асыратын ұлттық орталық, ғылыми орталық немесе ғылыми-зерттеу институты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) денсаулық сақтау саласындағы уәкілетті орган (бұдан әрі–уәкілетті орган) – Қазақстан Республикасы азаматтарының денсаулығын қорғау, медициналық және фармацевтикалық ғылым, медициналық және фармацевтикалық білім беру, халықтың санитариялық-эпидемиологиялық саламаттылығы, дәрілік заттар мен медициналық бұйымдардың айналысы, медициналық қызметтер көрсету сапасы (көмек) саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган);</w:t>
+      4) денсаулық сақтау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасы азаматтарының денсаулығын сақтау, медицина және фармацевтика ғылымы, медициналық және фармацевтикалық білім беру, халықтың санитариялық-эпидемиологиялық саламаттылығы, дәрілік заттар мен медициналық бұйымдардың айналысы, медициналық қызметтер (көмек) көмек көрсетудің сапасы саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) денсаулық сақтау ұйымы – денсаулық сақтау саласындағы қызметті жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) инновациялық қызмет инновацияларды құруға бағытталған қызмет (зияткерлік шығармашылық, ғылыми, ғылыми-техникалық, технологиялық, өнеркәсіптік-инновациялық, инфокоммуникациялық, ұйымдастырушылық, қаржылық және (немесе) коммерциялық қызметті қоса алғанда);</w:t>
+      6) инновациялық қызмет – инновацияларды құруға бағытталған қызмет (зияткерлік шығармашылық, ғылыми, ғылыми-техникалық, технологиялық, өнеркәсіптік-инновациялық, инфокоммуникациялық, ұйымдастырушылық, қаржылық және (немесе) коммерциялық қызметті қоса алғанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Қазақстан Республикасы Денсаулық сақтау министрлігінің Ғылыми кеңесі (бұдан әрі – Ғылыми кеңес) – медициналық және фармацевтикалық ғылымды дамытуды жетілдіру, денсаулық сақтау саласындағы ғылыми қызметті үйлестіру мақсатында құрылатын Қазақстан Республикасы Денсаулық сақтау министрлігі жанындағы консультациялық - кеңесші орган.</w:t>
+      7) өндірістік персонал – денсаулық сақтау саласындағы ғылыми ұйымдардың және жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ғылыми бөлімшелерінің жұмыскерлері мен оқытушы-профессорлар құрамы, сондай-ақ университеттік аурухананың және клиникалық бейіндегі денсаулық сақтау саласындағы ғылыми ұйымның клиникалық бөлімшелерінің жұмыскерлері, денсаулық сақтау саласындағы клиникалық бейіні жоқ ғылыми ұйымның медициналық және фармацевтикалық қызметті, қоғамдық денсаулық сақтау және денсаулық сақтауды ұйымдастыру саласындағы қызметті жүзеге асыратын бөлімшелерінің персоналы (қызмет көрсетуші, оқу-көмекші және орта медицина персоналын қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...15 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру тәртібі мыналарды қамтиды:</w:t>
+      8) уәкілетті органның Ғылыми-техникалық кеңесі (бұдан әрі – Ғылыми-техникалық кеңес) – Қазақстан Республикасы Денсаулық сақтау министрлігінің жанынан денсаулық сақтау саласындағы ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың басым бағыттары бойынша ұсыныстар мен ұсынымдар әзірлеу, сондай-ақ ғылыми-техникалық жобалар мен бағдарламаларды бағалау мақсатында құрылған консультативтік-кеңесші орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) денсаулық сақтау ұйымының уәкілетті органға ақпаратты көрсете отырып, денсаулық сақтау саласындағы ғылыми ұйым мәртебе беру туралы ұсыныс енгізуі:</w:t>
+      4. Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру мынадай тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қолда бар ғылыми бөлімшелер мен ғылыми-зерттеу кадрлары туралы;</w:t>
+      1) денсаулық сақтау ұйымының уәкілетті органға мынадай ақпаратты қоса бере отырып денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беру туралы ұсыным енгізуі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қолда бар ғылыми бөлімшелер және (немесе) зерттеу топтары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша денсаулық сақтау саласында ғылыми зерттеулер жүргізуге арналған қолда бар (меншікті және (немесе) шарт негізінде) жабдықтар және оның жарақтандырылуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ғылыми дәрежесі бар және ғылыми-зерттеу кадрлары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бюджет қаражаты есебінен, сондай-ақ Қазақстан Республикасының заңдарында тыйым салынбаған өзге де көздерден қаржыландырылатын, соңғы 3 жылда аяқталған және (немесе) қолданыстағы ғылыми, ғылыми-техникалық жобалар және (немесе) бағдарламалар туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша университеттермен, ғылыми ұйымдармен, халықаралық ұйымдармен ынтымақтастық туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша соңғы 3 (үш) жылдағы ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      соңғы 3 жылдағы ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігі туралы;</w:t>
+      2) Ғылыми-техникалық кеңес денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру туралы ұсынымды уәкілетті органда ұсыным тіркелген күннен бастап 60 (алпыс) жұмыс күнінен аспайтын мерзімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      денсаулық сақтау ұйымының ғылыми, ғылыми-техникалық және инновациялық қызметінің әлеуетіне бағалауды жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уәкілетті органның Ғылыми кеңесінің (бұдан әрі – Ғылыми кеңес) денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру туралы ұсынысты 60 жұмыс күнінен аспайтын мерзімде:</w:t>
+      осы Қағидалардың 7 және 8-тармақтарында көрсетілген денсаулық сақтау ұйымының кадрлық әлеуетіне қойылатын талаптарға және зерттеу қызметінен түсетін кірістерге сәйкестігін бағалауды, сондай-ақ соңғы 3 (үш) жылдағы ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігіне бағалауды жүргізу арқылы қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      денсаулық сақтау ұйымының ғылыми, ғылыми-техникалық және инновациялық қызметінің әлеуетіне бағалауды жүргізу;</w:t>
+      3) Ғылыми-техникалық кеңеспен ұсынымды қарау және денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру туралы ұсынымды мақұлдау немесе мақұлдаудан бас тарту туралы (негіздемемен) ұсыным шығару.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми-техникалық кеңестің ұсынымы хаттамамен ресімделіп, шешім қабылдау үшін уәкілетті органға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беруді уәкілетті орган Ғылыми-техникалық кеңестің ұсынымы негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      денсаулық сақтау ұйымының осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген кадрлық зерттеу қызметінен түсетін табыстарға қойылатын талаптарға сәйкестігін бағалауды, сондай-ақ соңғы 3 жылда ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалауды жүргізу;</w:t>
+      Ғылыми-техникалық кеңестің ұсынымы қабылданған күнінен бастап 10 (он) жұмыс күні ішінде уәкілетті орган денсаулық сақтау ұйымына шешімнің көшірмесімен бірге жазбаша хабарлама (электрондық және (немесе) қағаз түрінде) жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Ғылыми кеңестің мынадай шешімдердің бірін қабылдауы:</w:t>
+      Мәртебе беруден бас тартылған жағдайда хабарламада бас тартудың нақты негіздері, ескертулер тізімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      денсаулық сақтау ұйымының оған денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беру туралы ұсынысын мақұлдау туралы;</w:t>
+      Мәртебе беруден бас тартылған денсаулық сақтау ұйымы бас тартудың көрсетілген себептерін жойғаннан кейін, бірақ хабарламаны алған күннен бастап кем дегенде 3 (үш) айдан соң ғылыми ұйымға мәртебе беру туралы ұсыныммен қайта жүгінуге құқығы бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      денсаулық сақтау ұйымының денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беру туралы ұсынысына мақұлдау (негіздемемен) беруден бас тарту туралы.</w:t>
+      5. Ғылыми-техникалық кеңес осы Қағидалардың 7 және 8-тармақтарында көрсетілген талаптарға сәйкес келген кезде және ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігіне бағалауды жүргізу индикаторлары бойынша мынадай жетістіктер болған кезде денсаулық сақтау ұйымының денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беру туралы ұсынысын мақұлдау туралы ұсыным шығарады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағаланатын ұйыммен үлестес авторлар "correspondence author" немесе бірінші автор болып табылатын жарияланымдар саны – соңғы 3 (үш) жылда Web of Science (Веб оф Сайнс), Scopus (Скопус) базаларында кемінде 5 (бес) мақала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Web of Science (Веб оф Сайнс), Scopus (Скопус) базаларында ғылыми еңбектердің дәйексөзделуі – соңғы 3 (үш) жылда кемінде 10 (он) рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ғылыми-техникалық кеңес осы Қағидалардың 7 және 8-тармақтарында көрсетілген талаптарға сәйкес келмеген кезде және осы Қағидалардың 5-тармағының 1) және 2) тармақшаларында көрсетілген ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалау индикаторлары бойынша жетістіктер болмаған жағдайда денсаулық сақтау ұйымының денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беру туралы ұсыныcын мақұлдаудан (негіздемемен) бас тарту туралы ұсыным шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ғылыми, ғылыми-техникалық және инновациялық қызметтің әлеуетін бағалау денсаулық сақтау ұйымның ұсынған мынадай ақпаратты талдау негізінде жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйым құрылымында ғылыми бөлімшелердің және (немесе) мемлекеттік тіркеу нөмірі бар ғылыми, ғылыми-техникалық жобалар және (немесе) бағдарламаларды іске асыратын зерттеу топтарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) денсаулық сақтау саласында ғылыми зерттеулер жүргізу үшін жабдықтар және оның жарақтандырылуының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) негізгі жұмыс орны ұйым-өтініш беруші болып табылатын өндірістік персоналдың қатарынан ғылым докторы және (немесе) кандидаты және (немесе) философия докторы және (немесе) бейіні бойынша докторы ғылыми дәрежесі бар жұмыскерлердің өндірістік персоналдың жалпы санының кемінде 10% болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өндірістік персоналдың қатарынан ғылыми-зерттеу кадрлардың болуы (ғылым докторы және (немесе) кандидаты және (немесе) философия докторы және (немесе) бейіні бойынша доктор ғылыми дәрежесі бар өзге де жұмыскерлер):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми-зерттеу кадрларының кемінде 50%-ында соңғы 3 (үш) жылда Web of Science (Веб оф Сайнс) және Scopus (Скопус) базаларында индекстелетін басылымдарда бағаланатын ұйыммен үлестес кемінде 1 (бір) мақаланың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми-зерттеу кадрларының кемінде 40%-ында Web of Science (Веб оф Сайнс) немесе Scopus (Скопус) базаларында Хирш индексінің нөлден жоғары болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми-зерттеу кадрларының кемінде 50%-ында ғылыми-зерттеу қызметінің жалпы өтілімінен кемінде 3 (үш) жыл тәжірибесінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) университеттермен, ғылыми ұйымдармен, халықаралық ұйымдармен келісімдермен расталған ынтымақтастықтың болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Денсаулық сақтау ұйымы кадрлық әлеуетке және ғылыми және инновациялық қызметтен, сондай-ақ сараптамалық-талдамалық қызметтен (мемлекеттік тапсырыс шеңберіндегі әлеуметтанушылық және талдамалық зерттеулерден) түсетін кіріске мынадай талаптарға сәйкестігін растайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) денсаулық сақтау ұйымының өндірістік персоналының жалпы санынан өндірістік персонал қатарынан ғылыми жұмыскерлердің, сондай-ақ зерттеу топтарға мүше жұмыскерлері үлесі кемінде 10% құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымның жалпы бюджетіндегі ғылыми және инновациялық қызметтен, сондай-ақ сараптамалық-талдамалық қызметтен (мемлекеттік тапсырыс шеңберіндегі әлеуметтанушылық және талдамалық зерттеулерден) түсетін кірістердің үлесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиникалық бейіндегі ұйымдар үшін – кемінде 0,5%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Ғылыми кеңес ұйым осы Қағиданың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген талаптарға сәйкес келген және соңғы үш жылда Web of Science (Веб оф Cайнс), Scopus (Скопус), Springer-дегі (Спрингер) жарияланымдар саны және ғылыми жұмыстарды дәйексөз ету сияқты ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалау индикаторлары бойынша белсенділігі болған кезде денсаулық сақтау ұйымына Денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беру туралы ұсынымды мақұлдайды.</w:t>
+      клиникалық емес бейіндегі ұйымдар үшін – кемінде 5%. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Ғылыми, ғылыми-техникалық және инновациялық қызметтің әлеуеттің бағалау ұйымның құрылымында денсаулық сақтау ұйымы ұсынған Денсаулық сақтау саласында ғылыми зерттеулер жүргізу үшін ғылыми бөлімшелердің, жабдықтар мен жарақтардың, сондай-ақ өндірістік персоналдың жалпы санының кемінде 10% – құрайтын ғылыми-зерттеу кадрларының болуы туралы ақпаратты талдау негізінде жүзеге асырылады кемінде 50% ғылыми-зерттеу кадрларының болуы туралы ақпаратты талдау негізінде жүзеге асырылады:</w:t>
+      Көрсетілген талаптарға сәйкестігі туралы ақпарат осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ғылым докторы және (немесе) кандидаты және (немесе) философия докторы және (немесе) бейіні бойынша доктор ғылыми дәрежелері;</w:t>
+      9. Уәкілетті орган денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...294 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Денсаулық сақтау саласындағы ғылыми ұйымның мәртебесін қайта қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Ғылыми кеңес жыл сайын 30 сәуірден кешіктірмей денсаулық сақтау саласындағы ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігін бағалау нәтижелерін қарайды.</w:t>
+      10. Ғылыми-техникалық кеңес жыл сайын 30 сәуірден кешіктірмей денсаулық сақтау саласындағы ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігіне бағалауды жүргізу нәтижелерін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Ғылыми кеңес ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалау нәтижелерін қарау жөніндегі отырыстан кейін 10 жұмыс күні ішінде уәкілетті органға мынадай фактілердің бірі анықталған жағдайда денсаулық сақтау саласындағы бағаланатын ғылыми ұйымнан денсаулық сақтау саласындағы ғылыми ұйымға мәртебені қайтарып алуды ұсынады:</w:t>
+      11. Ғылыми-техникалық кеңес ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігіне бағалауды жүргізу нәтижелерін қарау жөніндегі отырыстан кейін 10 (он) жұмыс күні ішінде уәкілетті органға мынадай фактілердің бірі анықталған жағдайда, денсаулық сақтау саласындағы бағаланатын ғылыми ұйымнан денсаулық сақтау саласындағы ғылыми ұйымға мәртебені қайтарып алуды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) соңғы 3 жылда ғылыми, ғылыми-техникалық және инновациялық қызметтің төрт және одан да көп индикаторлары бойынша теріс динамиканың болуы және (немесе) белсенділіктің болмауы (ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалаудың деректері бойынша, ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелігін бағалауды жүргізу қағидаларына сәйкес жүргізілетін, осы бұйрыққа 2-қосымшамен бекітілген);</w:t>
+      1) соңғы 3 (үш) жылда ғылыми, ғылыми-техникалық және инновациялық қызметтің төрт және одан да көп индикаторлары бойынша теріс динамиканың болуы және (немесе) белсенділіктің болмауы (ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалаудың деректері бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) денсаулық сақтау саласындағы ғылыми ұйымның соңғы 3 жыл ішінде осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген талаптардың біріне сәйкес келмеуі (ұйымның даму жоспарларын орындау жөніндегі ғылыми ұйымдардың есептерінің деректері бойынша).</w:t>
+      2) денсаулық сақтау саласындағы ғылыми ұйымның соңғы 3 (үш) жыл ішінде осы Қағидалардың 7 және 8-тармақтарында көрсетілген талаптардың біріне сәйкес келмеуі (ұйымның Даму жоспарларын орындау жөніндегі ғылыми ұйымдардың есептерінің деректері бойынша). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Уәкілетті орган 10 жұмыс күні ішінде ғылыми ұйымның мәртебесін қайтарып алу туралы Ғылыми кеңестің ұсынысы негізінде:</w:t>
+      12. Уәкілетті орган 10 (он) жұмыс күні ішінде Ғылыми-техникалық кеңестің ұсынымы негізінде денсаулық сақтау саласындағы ғылыми ұйымның мәртебесін қайтарып алу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының Үкіметі құрылтайшысы болып табылатын денсаулық сақтау ұйымдарына қатысты денсаулық сақтау саласындағы ғылыми ұйым мәртебесінен айыра отырып, денсаулық сақтау ұйымын қайта атау туралы өтінішхат Қазақстан Республикасының Үкіметіне жібереді;</w:t>
+      13. Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беруді мақұлдаудан бас тарту немесе ғылыми ұйым мәртебесін қайтарып алу туралы уәкілетті органның шешімімен келіспеген кезде денсаулық сақтау ұйымы қабылданған шешім туралы хабарламаны алған күннен бастап 20 (жиырма) жұмыс күніне дейінгі мерзімде уәкілетті органға шағым беруге құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) құрылтайшылары облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары және мемлекеттік емес денсаулық сақтау ұйымдары болып табылатын денсаулық сақтау ұйымдарына қатысты денсаулық сақтау ұйымынан Денсаулық сақтау саласындағы ғылыми ұйымның мәртебесін кері қайтарып алу туралы бұйрық шығарады.</w:t>
+      14. Уәкілетті органның шешіміне шағым уәкілетті органға жазбаша және (немесе) электрондық түрде беріледі. Шағымды қарау уәкілетті органның бұйрығымен құрылатын апелляциялық комиссия арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Апелляциялық комиссияның құрамы уәкілетті органның, ғылыми қоғамдық бірлестіктердің өкілдері, сондай-ақ ғалым болып табылатын сарапшылар қатарынан қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беруге мақұлдау беруден бас тарту немесе ғылыми ұйым мәртебесін қайтарып алу туралы Ғылыми кеңестің шешімімен келіспеген кезде денсаулық сақтау ұйымы 20 жұмыс күніне дейінгі мерзімде уәкілетті органға шағым береді.</w:t>
+      Апелляциялық комиссия мүшелерінің саны кемінде 5 (бес) адамды құрайды. Апелляциялық комиссия мүшелерінің қатарынан төраға сайланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Ғылыми кеңестің шешімдеріне шағымды қарау жөніндегі апелляциялық комиссия "Апелляциялық комиссия туралы ережені бекіту туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 6 қыркүйектегі № 658 қаулысына сәйкес қызметті жүзеге асырады.</w:t>
+      Апелляциялық комиссияның құрамы уәкілетті органның бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Шағымды қарау нәтижелері бойынша апелляциялық комиссия мынадай шешімдердің бірін қабылдайды:</w:t>
+      Апелляциялық комиссияның жұмысын уәкілетті органының жауапты құрылымдық бөлімшесі ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) уәкілетті органға денсаулық сақтау ұйымының ғылыми ұйым мәртебесін беруге мақұлдау беруден бас тартуға немесе ғылыми ұйым мәртебесін қайтарып алуға қатысты шағымын қанағаттандыруға ұсынылсын;</w:t>
+      15. Шағымды қарау нәтижелері бойынша апелляциялық комиссия мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шағымды қанағаттандырудан бас тартылсын.</w:t>
+      1) уәкілетті органға денсаулық сақтау ұйымының ғылыми ұйымға мәртебе беру мақұлдау беруден бас тартуға немесе ғылыми ұйым мәртебесін қайтарып алуға қатысты шағымын қанағаттандыруға ұсынылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) шағымды қанағаттандырудан бас тартылсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Апелляциялық комиссияның шешімі қарапайым көпшілік дауыспен қабылданады және хаттамамен рәсімделеді. Дауыстар тең болған жағдайда төрағалық етушінің дауысы шешуші болып табылады.</w:t>
+      Апелляциялық комиссия шағымды уәкілетті органда тіркелген күннен бастап 10 (он) жұмыс күнінен кешіктірмей қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Апелляциялық комиссияның шешімі қарапайым көпшілік дауыспен қабылданады және хаттамамен рәсімделеді. Дауыстар тең болған жағдайда төрағалық етушінің дауысы шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссия отырысының хаттамасына комиссияның төрағасы мен хатшысы отырыс өткізілген күннен бастап 3 (үш) жұмыс күнінен кешіктірмей қол қояды. Апелляциялық комиссия шешімі денсаулық сақтау ұйымдарының назарына белгіленген тәртіппен жеткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Апелляциялық комиссияның шешімімен келіспеген жағдайда оған Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      Апелляциялық комиссияның шешімімен келіспеген жағдайда оған Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кодексінде</w:t>
+        <w:t>Әкімшілік рәсімдік-процестік кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен шағым жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2219,1326 +2456,13061 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Денсаулық сақтау саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау министрінің</w:t>
+              <w:t>ғылыми ұйымға мәртебе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 23 желтоқсандағы</w:t>
+              <w:t>беру және оны қайта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ ҚР ДСМ-316/2020 </w:t>
+              <w:t>қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бұйрығымен бекітілген</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қолда бар ғылыми бөлімшелер және (немесе) зерттеу топтары туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      1. Ғылыми бөлімшелер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми бөлімшенің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскерлердің жалпы саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым докторы және (немесе) ғылым кандидаты және (немесе) философия докторы (PhD) және (немесе) бейіні бойынша докторы ғылыми дәрежесі бар жұмыскерлердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми бөлімшенің міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми бөлімше іске асырып жатқан немесе іске асырған жобалар (атауы мен іске асыру мерзімдерін көрсету)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Зерттеу топтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеу тобы құрылған Жоба/бағдарламаның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет ету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскерлердің жалпы саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым докторы және (немесе) ғылым кандидаты және (немесе) философия докторы (PhD) және (немесе) бейіні бойынша докторы ғылыми дәрежесі бар жұмыскерлердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеу тобы құрылған мақсаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі нәтижелер (міндеттерді шешу үшін атқарылған жұмыстар, ғылыми өнім көлемі – мақалалар, қорғау құжаттары және т.б.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ұйымның бекітілген құрылымының зертхана көрсетілген көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - құрылымдық бөлімше туралы ереже / зертхана паспорты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - зерттеу топтарының құрамын бекіту туралы бұйрықтардың көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның басшысы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми ұйымға мәртебе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және оны қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Денсаулық сақтау саласында ғылыми зерттеулер жүргізуге арналған қолда бар (меншікті және (немесе) шарт негізінде) жабдықтар мен жарақтандырылуы туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабдықтың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақсаты / қолданылу аясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірушісі, моделі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығарылған жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метрологиялық тексерудің / сертификаттаудың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы жағдайы (жаңа / жұмысқа жарамды / жөндеуді қажет етеді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалану деңгейі (жоғары, орташа, төмен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлесіп пайдалану мүмкіндігі (иә / жоқ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалану құқықтары туралы мәліметтер (меншікті /шарт негізінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жабдыққа меншік / иелік ету құқығын растайтын құжаттардың көшірмелері (сатып алу-сату, сыйға тарту немесе жабдықты беру шарттары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - метрологиялық тексеру / сертификаттау туралы құжаттардың көшірмелері (өлшеу құралдарының метрологиялық тексеру туралы куәліктері; сәйкестік сертификаттары).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми ұйымға мәртебе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғылыми дәрежесі және ғылыми-зерттеу кадрлары бар туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғылыми дәрежесі бар кадрлар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми дәрежесі, ғылыми атағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ғылыми-зерттеу кадрлары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми дәрежесі, ғылыми атағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі зерттеу бағыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми-зерттеу қызметі тәжірибесі (жыл)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 5 (бес) жылдағы ғылыми жобаларға қатысуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 5 (бес) жылдағы мақалалар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хирш индексі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Scopus, Web of Science</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комитет ұсынған басылымдарда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Scopus және (немесе) Web of Science</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Google Scholar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - дипломдардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - негізгі жұмыс орны ретінде ұйым көрсетілген еңбек шарты немесе өзге де растайтын құжаттар, сондай-ақ жұмыскерлерді жұмысқа қабылдау туралы бұйрық.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми ұйымға мәртебе беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оны қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z118" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соңғы 3 жылда аяқталған және (немесе) қолданыстағы, бюджет қаражаты есебінен, сондай-ақ Қазақстан Республикасының заңдарында тыйым салынбаған өзге де көздерден қаржыландырылатын ғылыми, ғылыми-техникалық жобалар және (немесе) бағдарламалар туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жобаның / бағдарламаның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржыландыру көзі (мемлекеттік бюджет, халықаралық қорлар, бизнес және т.б., қаржыландырушы ұйымның атауын көрсету)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖТН / тіркеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іске асыру мерзімі (жылдары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоба жетекшісі (Т.А.Ә., ғылыми дәрежесі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі мақсаттары мен міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі нәтижелер (аяқталғандар үшін) / күтілетін нәтижелер (қолданыстағылар үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржыландыру көлемі (млн тг)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z119" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ғылыми, ғылыми-техникалық жобалар және (немесе) бағдарламаларды орындау туралы шарттардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z121" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ғылыми-зерттеу жұмысы туралы есептердің және (немесе) орындалған жұмыстардың актілерінің көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z123" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми ұйымға мәртебе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және оны қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Университеттермен, ғылыми ұйымдармен, халықаралық ұйымдармен ынтымақтастық туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серіктес ұйым (университет, ҒЗИ, халықаралық ұйым)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ел / өңір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ынтымақтастық нысаны (келісім, меморандум, консорциум, жоба), қол қойылған / құрылған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарттың / келісімнің қолданылу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзара іс-қимылдың негізгі бағыттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қол жеткізілген нәтижелер (бірлескен жобалар, жарияланымдар, кадр алмасу, тағылымдамалар, тәжірибелерді енгізу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жобаларды іске асыруға арналған келісімдер, меморандумдар, консорциумдар, шарттардың көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми ұйымға мәртебе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және оны қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z131" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соңғы 3 жылдағы ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігі туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z132" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Соңғы 3 жылдағы бағаланатын ұйыммен үлестес автор "correspondence author" немесе бірінші автор болып табылатын жарияланымдардың саны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақала атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авторлары *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Журнал атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Журналдың күні, нөмірі, беті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы журнал индекстелетін деректер базасы (Web of Science (Веб оф Cайнс), Scopus (Скопус))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z133" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Ескертпе: "*" белгісімен "correspondence author"-ды көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z134" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Соңғы 3 жылдағы Web of Science (Веб оф Сайнс) және Scopus (Скопус) базаларындағы ғылыми еңбектердің дәйексөзделуі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақала атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авторлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Журнал атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Журналдың күні, нөмірі, беті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 3 (үш) жылдағы Web of Science (Веб оф Сайнс) базасындағы ғылыми еңбектердің дәйексөзделу саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 3 (үш) жылдағы Scopus (Скопус) базасындағы ғылыми еңбектердің дәйексөзделу саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z135" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - мақалалардың көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z138" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми ұйымға мәртебе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және оны қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғылыми және инновациялық қызметтен түсетін кірістер мен кадрлық әлеуетке қойылатын талаптарға және зерттеу қызметінің түрлеріне сәйкестігі туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z141" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кадрлық әлеует:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік персоналдың жалпы саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми жұмыскерлердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік персоналдың ішінен зерттеу топтарының мүшесі болып табылатын жұмыскерлердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми жұмыскерлер мен зерттеу топтарының мүшелерінің жалпы саны *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми жұмыскерлер мен зерттеу топтарының мүшелерінің үлесі өндірістік персоналдың жалпы санынан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z142" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Ескертпе: осы көрсеткішті есептеу кезінде жұмыскер бір мезгілде әрі ғылыми жұмыскер, әрі зерттеу тобының мүшесі болса, ол тек бір рет қана есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z143" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ғылыми және инновациялық қызметтен, сондай-ақ сараптамалық-талдамалық қызметтен (мемлекеттік тапсырыс шеңберіндегі әлеуметтік және талдамалық зерттеулерден) түсетін кірістер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептік кезеңдегі ұйымның жалпы бюджеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми қызметтен түскен кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инновациялық қызметтен түскен кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сараптамалық-талдамалық қызметтен түскен кіріс (мемлекеттік тапсырыс шеңберіндегі социологиялық және талдамалық зерттеулерден)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми және инновациялық қызметтен, сараптамалық-талдамалық қызметтен түскен жалпы кіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың тг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми және инновациялық қызметтен, сараптамалық-талдамалық қызметтен түскен кірістердің ұйымның жалпы бюджетіндегі үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z144" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z145" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ғылыми жұмыскерлер санатына жататын және (немесе) зерттеу топтарының мүшесі болып табылатын жұмыскерлердің лауазымын көрсете отырып жасалған тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z146" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ғылыми және инновациялық қызмет шеңберіндегі жобалар мен бағдарламалардың кіріс сомасын көрсете отырып жасалған тізімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z147" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2020 жылғы 23 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ҚР ДСМ-316/2020</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігіне бағалауды жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда – ҚР Денсаулық сақтау министрінің 10.04.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 67</w:t>
+        <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:bookmarkStart w:name="z152" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалау жүргізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі–Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 225-бабының </w:t>
+      1. Осы ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігіне бағалауды жүргізу қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 225-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігіне бағалауды жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z153" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z154" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) журналдың импакт-факторы – алдыңғы екі жылда осы журналда жарияланған мақалаларға журналдың ағымдағы жылы алған сілтемелер санының осы алдыңғы екі жылда осы журналда жарияланған мақалалар санына қатынасы ретінде есептелетін ғылыми журналдың маңыздылығының формальды сандық көрсеткіші.</w:t>
+      1) бағаланатын ұйым – ғылыми және инновациялық қызметтің индикаторлары мен көрсеткіштері бойынша деректерді ұсынатын денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы немесе ғылыми ұйым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z155" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) квартиль (Q) — дәйексөзділік деңгейін, яғни журналдың ғылыми қоғамдастыққа қажеттілігін көрсететін библиометрикалық көрсеткіштермен анықталатын ғылыми журналдардың категориясы. Арнайы пәндік сала бойынша журналдар тиісті көрсеткіштің кемуі бойынша сараланады (журналдың импакт-факторы немесе SJR нормаланған индексі) және тізім 4 тең бөлікке бөлінеді. Рейтинг нәтижесінде әр журнал төрт квартильдің біріне енеді: Q1-ден (ең жоғары, ең беделді шетелдік журналдарға жатады) Q4-ке дейін (ең төмен);</w:t>
+      2) ғылыми қызмет – зерделенетін объектілерге, құбылыстарға (процестерге) тән қасиеттерді, ерекшеліктер мен заңдылықтарды анықтау мақсатында қоршаған болмысты зерделеуге және алынған білімді практикада пайдалануға бағытталған қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z156" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) нормаланған SJR индексі (Scimago Journal Ranking) – ғылыми журнал маңыздылығының формальды сандық көрсеткіші, оны есептеу кезінде дәйексөздердің жалпы саны ғана емес, сонымен қатар жылдар бойынша дәйексөздердің салмақталған көрсеткіштері және сілтемелердің беделі сияқты сапалық көрсеткіштер ескеріледі. Нормаланған SJR индексін SCImago зерттеу тобы есептейді, ол Scopus дерекқорында индекстелген журналдар үшін визуализация әдістері арқылы ақпаратты талдаумен, презентациямен және іздеумен айналысады;</w:t>
+      3) ғылыми-техникалық қызмет – технологиялық, конструкторлық, экономикалық, әлеуметтік-саяси және өзге де міндеттерді шешу үшін ғылым, техника және өндіріс салаларында жаңа білім алуға және оны қолдануға, нәтижелерді коммерцияландыруды және осы зерттеулерді жүргізу үшін қажетті нормативтік-техникалық құжаттама әзірлеуді қоса алғанда, ғылымның, технология мен өндірістің біртұтас жүйе ретінде жұмыс істеуін қамтамасыз етуге бағытталған қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z157" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) есепті кезең – жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және денсаулық сақтау саласындағы ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігі бағаланатын уақыт аралығы өткен жыл үшін 1 қаңтар мен 31 желтоқсан аралағында есептеледі;</w:t>
+      4) денсаулық сақтау саласындағы ғылыми ұйым – денсаулық сақтау саласындағы ғылыми, ғылыми-техникалық және инновациялық қызметті, сондай-ақ медициналық, фармацевтикалық және (немесе) білім беру қызметін жүзеге асыратын ұлттық орталық, ғылыми орталық немесе ғылыми-зерттеу институты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z158" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бағаланатын ұйым – ғылыми және инновациялық қызметтің индикаторлары мен көрсеткіштері бойынша деректерді ұсынатын нақты жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы немесе денсаулық сақтау саласындағы ғылыми ұйым;</w:t>
+      5) денсаулық сақтау саласындағы уәкілетті орган (бұдан әрі - уәкілетті орган) - Қазақстан Республикасы азаматтарының денсаулығын сақтау, медицина және фармацевтика ғылымы, медициналық және фармацевтикалық білім беру, халықтың санитариялық-эпидемиологиялық саламаттылығы, дәрілік заттар мен медициналық бұйымдардың айналысы, медициналық қызметтер (көмек) көрсетудің сапасы саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z159" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) өндірістік персонал – жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және денсаулық сақтау саласындағы ғылыми ұйымдардың ғылыми бөлімшелерінің және оқытушы профессорлар құрамының қызметкерлері, сондай-ақ жоғары оқу орны аурухананың және клиникалық бейіндегі денсаулық сақтау саласындағы ғылыми ұйымның клиникалық бөлімшелерінің қызметкерлері, медициналық және фармацевтикалық қызметті, қоғамдық денсаулық сақтау және денсаулық сақтауды ұйымдастыру саласындағы қызметті жүзеге асыратын бөлімшелердің персоналы, денсаулық сақтау саласындағы ғылыми клиникалық емес бейінді денсаулық сақтау саласындағы ұйымдар (қызмет көрсетушіні қоспағанда, оқу-көмекші және орта медицина персоналы);</w:t>
+      6) есепті кезең – жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және денсаулық сақтау саласындағы ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігі бағаланатын уақыт аралығы өткен жыл үшін 1 қаңтар мен 31 желтоқсан аралағында есептеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z160" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) денсаулық сақтау саласындағы ғылыми ұйым – денсаулық сақтау саласындағы ғылыми, ғылыми-техникалық және инновациялық қызметті, сондай-ақ медициналық, фармацевтикалық және (немесе) білім беру қызметін жүзеге асыратын ұлттық орталық, ғылыми орталық немесе ғылыми-зерттеу институты;</w:t>
+      7) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы – жоғары және (немесе) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын іске асыратын және ғылыми-зерттеу қызметін жүзеге асыратын жоғары оқу орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z161" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) ғылыми қызмет – зерделенетін объектілерге, құбылыстарға (процестерге) тән қасиеттерді, ерекшеліктер мен заңдылықтарды анықтау мақсатында айналадағы болмысты зерделеуге және алынған білімді практикада пайдалануға бағытталған қызмет;</w:t>
+      8) журналдың импакт-факторы – алдыңғы екі жылда осы журналда жарияланған мақалаларға журналдың ағымдағы жылы алған сілтемелер санының осы алдыңғы екі жылда осы журналда жарияланған мақалалар санына қатынасы ретінде есептелетін ғылыми журналдың маңыздылығының формальды сандық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z162" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) денсаулық сақтау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасы азаматтарының денсаулығын сақтау, медицина және фармацевтика ғылымы, медициналық және фармацевтикалық білім беру, халықтың санитариялық-эпидемиологиялық саламаттылығы, дәрілік заттар мен медициналық бұйымдардың айналысы, медициналық қызметтер (көмек) көрсетудің сапасы саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      9) жұмыс органы – уәкілетті органмен айқындалатын, ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалау рәсімін ұйымдық-техникалық тұрғыдан сүйемелдейтін денсаулық сақтау саласындағы уәкілетті органның ведомостволық бағынысты ұйымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z163" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) ғылыми-техникалық қызмет – технологиялық, конструкторлық, экономикалық және әлеуметтік-саяси және өзге де міндеттерді шешу үшін ғылымның, техника мен өндірістің барлық саласында жаңа білім алуға және оны қолдануға, осы зерттеулерді жүргізу үшін қажетті нормативтік-техникалық құжаттама әзірлеуді қоса алғанда, ғылымның, технология мен өндірістің біртұтас жүйе ретінде жұмыс істеуін қамтамасыз етуге бағытталған қызмет;</w:t>
+      10) инновациялық қызмет – инновацияларды құруға бағытталған қызмет (зияткерлік шығармашылық, ғылыми, ғылыми-техникалық, технологиялық, өнеркәсіптік-инновациялық, инфокоммуникациялық, ұйымдастырушылық, қаржылық және (немесе) коммерциялық қызметті қоса алғанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z164" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) инновациялық қызмет – инновацияларды құруға бағытталған қызмет (ғылыми, ғылыми-техникалық, технологиялық, ақпараттықкоммуникациялық, ұйымдастырушылық, қаржылық және (немесе) коммерциялық қызметті қоса алғанда);</w:t>
+      11) квартиль (Q) – дәйексөзділік деңгейін, яғни журналдың ғылыми қоғамдастыққа қажеттілігін көрсететін библиометрикалық көрсеткіштермен анықталатын ғылыми журналдардың категориясы. Арнайы пәндік сала бойынша журналдар тиісті көрсеткіштің кемуі бойынша сараланады (журналдың импакт-факторы немесе SJR нормаланған индексі) және тізім 4 тең бөлікке бөлінеді. Рейтинг нәтижесінде әр журнал төрт квартильдің біріне енеді: Q1-ден (ең жоғары, ең беделді шетелдік журналдарға жатады) Q4-ке дейін (ең төмен);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z165" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы – жоғары және (немесе) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын іске асыратын және ғылыми-зерттеу қызметін жүзеге асыратын жоғары оқу орны.</w:t>
+      12) нормаланған SJR индексі (Scimago Journal Ranking) – ғылыми журнал маңыздылығының формальды сандық көрсеткіші, оны есептеу кезінде дәйексөздердің жалпы саны ғана емес, сонымен қатар жылдар бойынша дәйексөздердің салмақталған көрсеткіштері және сілтемелердің беделі сияқты сапалық көрсеткіштер ескеріледі. Нормаланған SJR индексін SCImago зерттеу тобы есептейді, ол Scopus дерекқорында индекстелген журналдар үшін визуализация әдістері арқылы ақпаратты талдаумен, презентациямен және іздеумен айналысады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өндірістік персонал – жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және денсаулық сақтау саласындағы ғылыми ұйымдардың ғылыми бөлімшелерінің және оқытушы-профессорлар құрамының жұмыскерлері, сондай-ақ жоғары оқу орны университеттік аурухананың және клиникалық бейіндегі денсаулық сақтау саласындағы ғылыми ұйымның клиникалық бөлімшелерінің жұмыскерлері, медициналық және фармацевтикалық қызметті, қоғамдық денсаулық сақтау және денсаулық сақтауды ұйымдастыру саласындағы қызметті жүзеге асыратын бөлімшелердің персоналы, денсаулық сақтау саласындағы ғылыми клиникалық емес бейінді денсаулық сақтау саласындағы ұйымдар (қызмет көрсетушіні қоспағанда, оқу-көмекші және орта медицина персоналы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z167" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) уәкілетті органның Ғылыми-техникалық кеңесі (бұдан әрі – Ғылыми-техникалық кеңес) – Қазақстан Республикасы Денсаулық сақтау министрлігінің жанынан денсаулық сақтау саласындағы ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың басым бағыттары бойынша ұсыныстар мен ұсынымдар әзірлеу, сондай-ақ ғылыми-техникалық жобалар мен бағдарламаларды бағалау мақсатында құрылған консультативтік-кеңесші орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z168" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Хирша индексі немесе h-индекс – ғалымның ғылымиметрикалық көрсеткіші. Хирш индексі осы зерттеушінің еңбектерінің дәйексөздерін бөлу негізінде есептеледі: ғалым h-индекске ие, егер оның N мақалаларынан h кем дегенде әр рет келтірілсе, ал оның мақалаларының қалған N–h әрқайсысы h-дан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z169" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігіне бағалауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z170" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігін бағалау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z171" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өндірістік персоналдың ғылыми, ғылыми-техникалық және инновациялық қызметінің көрсеткіштері бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z172" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиникалық практика жағдайындағы инновациялық қызмет деңгейі бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z173" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім алушылардың (студенттердің, интерндердің, резиденттердің, магистранттардың, докторанттардың) ғылыми, ғылыми-техникалық және инновациялық қызметінің көрсеткіштері бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z174" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігін бағалау осы Қағидаларға </w:t>
+      4. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігін бағалау жұмыс органмен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілік индикаторларын бағалау тәртібіне сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілік индикаторларын бағалау тәртібіне сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z175" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыс орган бағалау рәсімін ұйымдастыру-техникалық тұрғыдан жүзеге асырады, мыналарды қоса алғанда: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z176" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ғылыми, ғылыми-техникалық және инновациялық қызметтің тиімділігін бағалау жөніндегі жұмыс органы (бұдан әрі – жұмыс органы) уәкілетті органмен анықталады. Жұмыс органы ғылыми, ғылыми-техникалық және инновациялық қызметтің тиімділігін бағалау процедурасын ұйымдастыру және техникалық қамтамасыз ету функцияларын жүзеге асырады.</w:t>
+      1) бағаланатын ұйымдар ұсынатын ақпаратты және растау құжаттарын қабылдау және тіркеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z177" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми ұйымдардың ғылыми және инновациялық қызметтің нәтижелілігіне бағалау кезінде:</w:t>
+      2) ұсынылған құжаттардың осы Қағидалардың талаптарына толықтығын және сәйкестігін тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z178" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өндірістік персоналдың ғылыми, ғылыми-техникалық және инновациялық қызметінің көрсеткіштері бойынша мынадай формула пайдаланылады:</w:t>
+      3) индикаторларды есептеу нәтижелері бойынша жиынтық және талдамалық материалдарды қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z179" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Қағидаларда көзделген жағдайлар мен тәртіпте ақпаратты орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z180" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) растау құжаттарын тексеру нәтижелері туралы бағаланатын ұйымдарды хабардар ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z181" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдардың ғылыми және инновациялық қызметінің нәтижелілігін бағалау кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z182" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өндірістік персоналдың ғылыми, ғылыми-техникалық және инновациялық қызметінің көрсеткіштері бойынша мынадай формула қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z183" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sa = I1 × Q1 + I2 × Q2 + I3 × Q3 + I4 × Q4 + I5 × Q5 + I6 × Q6,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z184" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұндағы Sa-өндірістік персоналдың ғылыми, ғылыми-техникалық және инновациялық қызметінің көрсеткіштері бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы мен денсаулық сақтау саласындағы ғылыми ұйымның ғылыми және инновациялық қызметінің нәтижелігін жиынтық баға;</w:t>
+      мұндағы Sa – өндірістік персоналдың ғылыми, ғылыми-техникалық және инновациялық қызметінің көрсеткіштері бойынша денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдардың ғылыми және инновациялық қызметінің нәтижелілігін жиынтық бағалау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z185" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      I1, .... I6-осы Қағидаларға </w:t>
+      I1, .... I6 – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-6 индикаторлары бойынша бағалау сомасы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z186" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Q1, .... Q6-тиісті индикаторлардың салмақ коэффициенттері.</w:t>
+      Q1, .... Q6 – тиісті индикаторлардың салмақ коэффициенттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z187" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиникалық практика жағдайындағы инновациялық қызмет деңгейі бойынша мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z188" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sb = I7,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z189" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұндағы Sb -клиникалық бейінді денсаулық сақтау саласындағы ғылыми ұйымның және құрамында университеттік ауруханасы бар жоғары және жоғары оқу орнынан кейінгі білім беру ұйымының клиникалық практикасы жағдайындағы инновациялық қызметтің нәтижелілігін жиынтық бағалау;</w:t>
+      мұндағы Sb – клиникалық бейінді денсаулық сақтау саласындағы ғылыми ұйымдары мен құрамында университеттік ауруханасы бар жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарының клиникалық практикасы жағдайындағы инновациялық қызметтің нәтижелілігін жиынтық бағалау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z190" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      I7-осы Қағидаларға </w:t>
+      I7 – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-индикаторы бойынша бағалау сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z191" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім алушылардың (студенттердің, интерндердің, резиденттердің, магистранттардың, докторанттардың) ғылыми, ғылыми-техникалық және инновациялық қызметінің көрсеткіштері бойынша мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z192" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sc = I8 × Q8 + I9 × Q9 + I10 × Q10 + I11 × Q11,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z193" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұндағы Sc-білім алушылардың (студенттердің, интерндердің, резиденттердің, магистранттардың, докторанттардың) ғылыми, ғылыми-техникалық және инновациялық қызметінің көрсеткіштері бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымы мен денсаулық сақтау саласындағы ғылыми ұйымның ғылыми және инновациялық қызметінің нәтижелілігін жиынтық бағалау;</w:t>
+      мұндағы Sc–білім алушылардың (студенттердің, интерндердің, резиденттердің, магистранттардың, докторанттардың) ғылыми, ғылыми-техникалық және инновациялық қызметінің көрсеткіштері бойынша денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдарының ғылыми және инновациялық қызметінің нәтижелілігін жиынтық бағалау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z194" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      I8, .... I11-осы Қағидаларға </w:t>
+      I8, .... I11 – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-11 индикаторлары бойынша бағалау сомасы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z195" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Q8, .... Q11 - тиісті индикаторлардың салмақ коэффициенттері.</w:t>
+      Q8, .... Q11 – тиісті индикаторлардың салмақ коэффициенттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z196" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары және денсаулық сақтау саласындағы ғылыми ұйымдар индикаторлар бойынша ақпаратты қағаз немесе электрондық жеткізгіштерде, сондай-ақ әрбір индикатор бойынша растаушы құжаттардың сканерленген көшірмелерінің тізбесі мен электрондық архивін (электрондық архив жекелеген индикаторлар мен көрсеткіштер бөлінісінде қалыптастырылады) есепті кезеңнен кейінгі айдың 25-не дейін жұмыс органына ұсынады. Жұмыс органы уәкілетті органмен келісім бойынша индикаторлар туралы ақпарат ұсынылатын нысанды анықтайды.</w:t>
+      6. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдардың индикаторлар бойынша ақпаратты электрондық жеткізгіштерде, сондай-ақ әрбір индикатор бойынша растаушы құжаттардың сканерленген көшірмелерінің тізбесі мен электрондық архивін (электрондық архив жекелеген индикаторлар мен көрсеткіштер бөлінісінде қалыптастырылады) есепті кезеңнен кейінгі айдың 25-не дейін жұмыс органына ұсынады. Жұмыс органы уәкілетті органмен келісу бойынша индикаторлар туралы ақпарат ұсынылатын нысанды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z197" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары және ғылыми ұйымдар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес индикаторларды есепке алу шарттарында және жеке көрсеткіштер бойынша растайтын құжаттар тізбесінде көрсетілген талаптарға сәйкес растайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес индикаторларды есепке алу шарттарында және жеке индикаторлар бойынша растайтын құжаттар тізімінде көрсетілген талаптарға сәйкес ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z198" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Бағаланатын ұйым индикаторлар бойынша ақпарат растаушы құжаттарды ұсынбаған ғылыми өнім саралау нәтижелерін есептеу кезінде ескерілмейді және авторлар растаушы құжаттарды неғұрлым кеш алған жағдайда келесі есепті кезеңнің көрсеткіштеріне есептеледі.</w:t>
+      7. Бағаланатын ұйым растаушы құжаттарды ұсынбаған индикаторлар бойынша ақпарат саралау нәтижелерін есептеу кезінде ескерілмейді және авторлар растаушы құжаттарды неғұрлым кеш алған жағдайда келесі есепті кезеңнің көрсеткіштеріне есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z199" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелері бойынша Рейтинг үш санат шеңберінде жүзеге асырылады:</w:t>
+      8. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігін бағалау үш санат шеңберінде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z200" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клиникалық бейінді денсаулық сақтау саласындағы ғылыми ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z201" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) клиникалық емес бейінді денсаулық сақтау саласындағы ғылыми ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z202" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z203" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және денсаулық сақтау саласындағы ғылыми ұйымдардың клиникалық практикасы жағдайында инновациялық қызметтің нәтижелілігін бағалау екі санат шеңберінде жүзеге асырылады:</w:t>
+      9. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдардың клиникалық практикасы жағдайында инновациялық қызметінің нәтижелілігін бағалау екі санат шеңберінде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z204" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) клиникалық бейінді Денсаулық сақтау саласындағы ғылыми ұйымдар;</w:t>
+      1) клиникалық бейінді денсаулық сақтау саласындағы ғылыми ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z205" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құрамында университеттік ауруханасы бар денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z206" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен денсаулық сақтау саласындағы ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігін бағалау нәтижелері уәкілетті органның ғылыми кеңесінде қаралады және денсаулық сақтау саласындағы ғылыми ұйымның мәртебесін қайта қарау үшін негіз болады.</w:t>
+      10. Денсаулық сақтау саласындағы жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары мен ғылыми ұйымдардың ғылыми, ғылыми-техникалық және инновациялық қызметінің нәтижелілігін бағалау нәтижелері Ғылыми-техникалық кеңесте қаралады және денсаулық сақтау саласындағы ғылыми ұйымның мәртебесін қайта қарау үшін негіз болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z207" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Жұмыс органы ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалау нәтижелері уәкілетті органның Ғылыми кеңесінің қарауына енгізілгенге дейін, кемінде 10 жұмыс күні бұрын өзінің ресми сайтында бағаланатын ұйымдар ұсынатын растайтын құжаттардың индикаторларды есепке алу шарттарына сәйкестігін тексеру нәтижелерін орналастырады, сондай-ақ растайтын құжаттарды жүргізілген тексеру нәтижелері туралы бағаланатын ұйымдарды хабардар етеді.</w:t>
+      11. Жұмыс органы ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалау нәтижелерін Ғылыми-техникалық кеңестің қарауына енгізілгенге дейін, кемінде 10 (он) жұмыс күні бұрын өзінің ресми сайтында бағаланатын ұйымдар ұсынатын растайтын құжаттардың индикаторларды есепке алу шарттарына сәйкестігін тексеру нәтижелерін орналастырады, сондай-ақ растайтын құжаттарды жүргізілген тексеру нәтижелері туралы бағаланатын ұйымдарды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z208" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағаланатын ұйымдар (растайтын құжаттарды тексеру нәтижелерімен келіспеген жағдайда) растайтын құжаттардың сәйкестігін тексеру нәтижелері жұмыс органының ресми сайтында орналастырылғаннан кейін 5 жұмыс күні ішінде жұмыс органына өзінің келіспейтіндігі туралы негізделген ұстанымды және (немесе) қосымша растайтын құжаттарды ұсынады. Жұмыс органы ұсынған құжаттарды қарау нәтижелерін 5 (бес) жұмыс күні ішінде бағаланатын ұйымға жазбаша түрде жеткізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z209" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағаланатын ұйымдар (растайтын құжаттарды тексеру нәтижелерімен келіспеген жағдайда) растайтын құжаттардың сәйкестігін тексеру нәтижелері жұмыс органының ресми сайтында орналастырылғаннан кейін 5 жұмыс күні ішінде жұмыс органына өзінің келіспейтіндігі туралы негізделген ұстанымды және (немесе) қосымша растайтын құжаттарды ұсынады. Жұмыс органы ұсынған құжаттарды қарау нәтижелерін 5 жұмыс күні ішінде бағаланатын ұйымға жазбаша түрде жеткізеді.</w:t>
+      12. Жұмыс органы Ғылыми-техникалық кеңес отырысынан кейін 3 (үш) жұмыс күні ішінде өзінің ресми сайтында ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігін бағалау нәтижелерін жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3585,402 +15557,493 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ғылыми, ғылыми-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және инновациялық қызметінің</w:t>
+              <w:t>және инновациялық қызметтің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нәтижелілігін бағалауды</w:t>
+              <w:t>нәтижелілігіне бағалауды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkStart w:name="z211" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелік индикаторларын бағалау тәртібі</w:t>
+        <w:t xml:space="preserve"> Ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілік индикаторларын бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикатордың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикатор компоненттерін бағалау алгоритмі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикатор бойынша жиынтық бағалауды есептеу тетігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...50 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салмақ коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикаторды бағалау компоненттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...14 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4056,93 +16119,95 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми зерттеулерден түскен пайда көлемі</w:t>
+Ғылыми зерттеулерден түскен кіріс көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-(1.1-1.5 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы өндірістік персоналдың толық ставкаларының саны)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(1.1–1.5 көрсеткіштері бойынша балдардың жиынтығы) / (бағаланатын ұйымдағы өндірістік персоналдың толық мөлшерлемелерінің саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4254,149 +16319,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрбір 500 мың теңге үшін: 0,2 балл × k</w:t>
-[...97 lines deleted...]
-          </w:p>
+Әрбір 500 мың теңге үшін: 0,2 балл × k1 беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4476,71 +16471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрбір 500 мың теңге үшін: 0,2 балл × k</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> беріледі</w:t>
+Әрбір 500 мың теңге үшін: 0,2 балл × k1 беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4648,71 +16623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрбір 500 мың теңге үшін: 0,3 балл × k</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> беріледі</w:t>
+Әрбір 500 мың теңге үшін: 0,3 балл × k1 беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4820,71 +16775,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрбір 500 мың теңге үшін: 0,1 балл × k</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> беріледі</w:t>
+Әрбір 500 мың теңге үшін: 0,1 балл × k1 беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5133,51 +17068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(2.1-2.3 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы өндірістік персоналдың толық ставкаларының саны)</w:t>
+(2.1-2.4 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы өндірістік персоналдың толық мөлшерлемелерінің саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5295,171 +17230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 мақала үшін: 10 балл × k</w:t>
-[...119 lines deleted...]
-              <w:t xml:space="preserve"> беріледі</w:t>
+1 мақала үшін: 10 балл × k2.1 × k2.2×k2.3 беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5607,91 +17422,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 монография үшін: 200 балл × k</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> беріледі</w:t>
+1 монография үшін: 200 балл × k2.3 беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5799,91 +17574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі монография үшін: 50 × k</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> балл беріледі</w:t>
+Негізгі монография үшін: 50 × k2.3 балл беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5955,207 +17690,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Конференция материалдарын қоспағанда, қысқа Жарияланымдар (редакцияға хат, хат-хабар, түсініктеме, түсініктемеге жауап және т. б.)</w:t>
+Конференция материалдарын қоспағанда, қысқа жарияланымдар (редакцияға хат, хат-хабар, түсініктеме, түсініктемеге жауап және т. б.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жарияланым үшін: 1 балл × k</w:t>
-[...119 lines deleted...]
-              <w:t xml:space="preserve"> беріледі</w:t>
+1 жарияланым үшін: 1 балл × k2.1 × k2.2×k2.3 беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6223,86 +17838,88 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғылыми жұмыстардың дәйексөздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-[(3.1-3.2 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы өндірістік персоналдың толық ставкаларының саны)] + [3.3-3.4 индикаторлары бойынша балдар сомасы]</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+((3.1-3.2 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы өндірістік персоналдың толық мөлшерлемелерінің саны)) + [3.3-3.4 индикаторлары бойынша балдар сомасы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6414,159 +18031,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 дәйексөз үшін: 5 балл × k</w:t>
-[...107 lines deleted...]
-          </w:p>
+1 дәйексөз үшін: 5 балл × k3.1беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6646,91 +18183,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 дәйексөз үшін: 0,5 × k</w:t>
-[...39 lines deleted...]
-              <w:t>балл беіледі</w:t>
+1 дәйексөз үшін: 0,5 × k3.1балл беіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7102,80 +18599,81 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Патенттер мен өзге де қорғау құжаттарының саны (ұйымның өзі патент иеленуші ретінде көрсетілген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-(4.1-4.3 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы өндірістік персоналдың толық ставкаларының саны)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(4.1-4.3 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы өндірістік персоналдың толық мөлшерлемелерінің саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7299,80 +18797,60 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 патент үшін: 100 балл × k4 беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...28 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7601,51 +19079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есептік жылда зияткерлік меншік объектісін тіркеу туралы куәлік</w:t>
+Есепті жылда зияткерлік меншік объектісін тіркеу туралы куәлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7675,50 +19153,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7748,478 +19227,443 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғылыми зерттеулер нәтижелерін және инновациялық қызметті коммерцияландыру деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-5.1 көрсеткіші бойынша балдар сомасы / бағаланатын ұйымдағы өндірістік персоналдың толық ставкаларының саны</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(5.1–5.4 көрсеткіштері бойынша баллдардың жиынтығы) / (бағаланатын ұйымдағы өндірістік персоналдың толық мөлшерлемелерінің саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.1</w:t>
+Ғылыми әзірлемелерді және инновацияларды коммерцияландырудан есепті жылы алынған пайда көлемі (соңғы 3 жыл ішінде бағаланатын ұйымның құқық иеленуімен қорғау құжаты алынған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми әзірлемелерді және инновацияларды коммерцияландырудан есепті жылы алынған пайда көлемі (соңғы 3 жыл ішінде бағаланатын ұйымның құқық иеленуімен қорғау құжаты алынған)</w:t>
-[...1 lines deleted...]
-          </w:p>
+әрбір 500 мың теңге пайда үшін 0,2 балл беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...66 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-6</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 3 жыл ішінде бағаланатын ұйым құқық иеленушісі болып табылатын қорғау құжаттары алынған ғылыми әзірлемелер мен инновациялардың есептік жылы өндіріс сатысына / денсаулық сақтау жүйесінде қолдану сатысына жеткізілген саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әрбір ғылыми әзірлеме мен инновация үшін есептеледі: 2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8227,1179 +19671,1149 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.1</w:t>
+5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Web of Knowledge (Веб оф Ноуледж) және Scopus (Скопус) ғылыми ақпаратының дерекқорында индекстелетін халықаралық ғылыми конференциялар Conference Proceedings (Конференс Процесингс)материалдарының жинақтарындағы Жарияланымдар (тезистер, мақалалар) саны.</w:t>
+Есепті жылы Қазақстан Республикасында іске қосылған халықаралық көпорталықты клиникалық зерттеулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрбір жарияланым үшін: 10 балл × k</w:t>
-[...85 lines deleted...]
-          </w:p>
+Әрбір зерттеу үшін есептеледі: 10 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептік жылы іске қосылған республикалық деңгейдегі клиникалық зерттеулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әрбір зерттеу үшін есептеледі: 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық конференциялар және инновациялық қызметті форумдарға қатысу деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...66 lines deleted...]
-Клиникалық практика жағдайындағы инновациялық белсенділік деңгейі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Ұйымның 6.1 көрсеткіші бойынша балдардың жиынтығы) / (бағаланатын ұйымдағы өндірістік персоналдың толық мөлшерлемелерінің саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(7.1-7.3 көрсеткіштері бойынша баллдар сомасы) / (бағаланатын ұйымдағы өндірістік персоналдың толық ставкаларының саны)</w:t>
-[...35 lines deleted...]
--</w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.1</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті жылы ұйымда орындалатын жоғары технологиялық медициналық қызметтердің (бұдан әрі – ЖТМҚ) саны әрбір</w:t>
+6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-әрбір ЖТМҚ үшін 10 балл беріледі</w:t>
+Web of Knowledge (Веб оф Ноуледж) және Scopus (Скопус) ғылыми ақпаратының дерекқорында индекстелетін халықаралық ғылыми конференциялар Conference Proceedings (Конференс Процесингс)материалдарының жинақтарындағы Жарияланымдар (тезистер, мақалалар) саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әрбір жарияланым үшін: 10 балл × k6 беріледі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...159 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиникалық практика жағдайындағы инновациялық қызмет индикаторлары</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиникалық практика жағдайындағы инновациялық белсенділік деңгейі</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-7.3</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(7.1-7.3 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы өндірістік персоналдың толық мөлшерлемелерінің саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...129 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті жылы ұйымда орындалатын жоғары технологиялық медициналық қызметтердің (бұдан әрі – ЖТМҚ) саны әрбір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әрбір ЖТМҚ үшін 10 балл беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-8</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми ұйымның / университеттік аурухананың қызметкерлері есепті жылы облыстардың, Алматы қаласының, Астана қаласының, Шымкент қаласының Денсаулық сақтау ұйымдарының практикалық қызметіне сәтті енгізген ЖТМҚ түрлерінің (кодтарының) және өңірлердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z212" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әрбір ЖТМҚ үшін 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+беріледі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9407,706 +20821,314 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.1</w:t>
+7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ғылыми басылымдардағы, Web of Science (Вебф Сайнс), Scopus (Скопус), Springer (Спрингер) деректер базасындағы мақалалар</w:t>
+Есепті жылы бастамашысы ҒЗИ болған ДСМ бекіткен ЖТМҚ жаңа түрлерінің (кодтарының) саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 мақала үшін</w:t>
-[...213 lines deleted...]
-          </w:p>
+әрбір ЖТМҚ үшін 12 балл беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...239 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушылардың (студенттердің, интерндердің, резиденттердің, магистранттардың, докторанттардың)ғылыми, ғылыми-техникалық және инновациялық қызметінің индикаторлары</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми жұмыстардың дәйексөздері</w:t>
+Web of Science (Вебф Сайнс), Scopus (Скопус), Springer (Спрингер) жарияланымдар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-(9.1-9.2 көрсеткіштері бойынша баллдар сомасы) /(бағаланатын ұйымдағы резиденттердің, магистранттардың, докторанттардың орташа жылдық саны)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(көрсеткіштер бойынша балдар сомасы 8.1-8.2) / (бағаланатын ұйымдағы резиденттердің, магистранттардың, докторанттардың орташа жылдық саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10146,239 +21168,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.1</w:t>
+8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Web of Science (Веб оф Сайнс) немесе Scopus (Скопус) деректері бойынша есепті жылы ғылыми жұмыстардың дәйексөз келтірулерінің саны (соңғы 5 жыл ішінде жарияланған) (ғылыми жұмысты дәйексөз келтіру туралы деректер болған кезде екі дерекқорда да дәйексөз ең жоғары мәні бар дерекқордан алынған мән пайдаланылады)</w:t>
+ғылыми басылымдардағы, Web of Science (Вебф Сайнс), Scopus (Скопус), Springer (Спрингер) деректер базасындағы мақалалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...44 lines deleted...]
-              <w:t>1</w:t>
+          <w:bookmarkStart w:name="z213" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 мақала үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10 балл × k8.1 × k8.2× k8.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...61 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10386,171 +21368,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.2</w:t>
+8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Google Scholar (Гугл Скулар) мәліметтері бойынша есепті жылы ғылыми жұмыстардың дәйексөздерінің саны (соңғы 5 жыл ішінде жарияланған)</w:t>
+Қысқа жарияланымдар (редакцияға хат, хат-хабар, түсініктеме, түсініктемеге жауап және т. б.), конференция материалдарын қоспағанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...62 lines deleted...]
-беріледі</w:t>
+          <w:bookmarkStart w:name="z215" w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 жарияланымға</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 балл × k2.1 × k2.2 беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10574,160 +21528,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Патенттер мен өзге де қорғау құжаттарының саны (ұйымның өзі патент иеленуші ретінде көрсетілген)</w:t>
+Ғылыми жұмыстардың дәйексөздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-(10.1-10.3 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы резиденттердің, магистранттардың,</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(9.1-9.2 көрсеткіштері бойынша балдар сомасы) /(бағаланатын ұйымдағы резиденттердің, магистранттардың, докторанттардың орташа жылдық саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-0,2</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -10737,749 +21693,668 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.1</w:t>
+9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-докторанттардың орташа жылдық саны)Есепті жылы шетелдік немесе халықаралық патенттік агенттіктер берген патенттер</w:t>
+Web of Science (Веб оф Сайнс) немесе Scopus (Скопус) деректері бойынша есепті жылы ғылыми жұмыстардың дәйексөз келтірулерінің саны (соңғы 5 жыл ішінде жарияланған) (ғылыми жұмысты дәйексөз келтіру туралы деректер болған кезде екі дерекқорда да дәйексөз ең жоғары мәні бар дерекқордан алынған мән пайдаланылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...109 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z216" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 Дәйексөз үшін 5 балл × k9.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...157 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Google Scholar (Гугл Скулар) мәліметтері бойынша есепті жылы ғылыми жұмыстардың дәйексөздерінің саны (соңғы 5 жыл ішінде жарияланған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z217" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 Дәйексөз үшін 0,5 балл× k9.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патенттер мен өзге де қорғау құжаттарының саны (ұйымның өзі патент иеленуші ретінде көрсетілген)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-10.3</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(10.1–10.3 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы резиденттердің, магистранттардың, докторанттардың орташа жылдық саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...110 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-11</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті жылы шетелдік немесе халықаралық патенттік агенттіктер берген патенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 патент үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 балл× k10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11487,191 +22362,171 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.1</w:t>
+10.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауызша баяндамамен (шетелге шығумен)</w:t>
+Есепті жылы өнертабысқа, пайдалы модельге ҚР патенттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...82 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z219" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 патент үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11679,303 +22534,324 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.2</w:t>
+10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-постерлік баяндамамен (шетелге шығумен)</w:t>
+Есептік жылда зияткерлік меншік объектісін тіркеу туралы куәлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-1 баяндама үшін 4 балл беріледі</w:t>
+          <w:bookmarkStart w:name="z220" w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 куәлік беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық конференциялар мен форумдарға қатысу деңгейі</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-11.3</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(11.1-11.6 көрсеткіштері бойынша балдар сомасы) / (бағаланатын ұйымдағы резиденттердің, магистранттардың, докторанттардың орташа жылдық саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...92 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11983,123 +22859,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.4</w:t>
+11.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-постерлік баяндамамен (ҚР аумағында)</w:t>
+ауызша баяндамамен (шетелге шығумен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 баяндама үшін 1 балл беріледі</w:t>
+1 баяндама үшін 6 балл беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12135,143 +23011,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.5</w:t>
+11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Web of Science (Вебф оф Сайнс) немесе Scopus (Скопус) ғылыми ақпараттың дерекқорында индекстелетін халықаралық ғылыми конференциялар (Conference Proceedings) материалдарының жинақтарындағы жарияланымдардың (тезистердің, мақалалардың) саны</w:t>
+постерлік баяндамамен (шетелге шығумен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-әрбір жарияланым үшін 10 балл × k</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> беріледі</w:t>
+1 баяндама үшін 4 балл беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12307,50 +23163,506 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+11.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауызша баяндамамен (ҚР аумағында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 баяндама үшін 2 балл беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постерлік баяндамамен (ҚР аумағында)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 баяндама үшін 1 балл беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Web of Science (Вебф оф Сайнс) немесе Scopus (Скопус) ғылыми ақпараттың дерекқорында индекстелетін халықаралық ғылыми конференциялар (Conference Proceedings) материалдарының жинақтарындағы жарияланымдардың (тезистердің, мақалалардың) саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әрбір жарияланым үшін 10 балл × k11 беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 11.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12385,1234 +23697,2084 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 тезиске 0,5 балл беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау саласындағы ғылыми қызметті дамыту жөніндегі стратегиялық құжаттардың индикаторлары (Қазақстан Республикасының денсаулық сақтауды дамыту тұжырымдамасы, Уәкілетті органның даму жоспары, Денсаулық сақтау саласындағы ғылымды дамыту жөніндегі жол картасы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстанда жүргізілетін клиникалық зерттеулердің саны, әр миллион халыққа шаққанда</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылы Қазақстан аумағында жүргізілген клиникалық зерттеулердің саны] / [Есепті жылдың соңындағы Қазақстан Республикасының халық саны] × 1 000 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық білім беру және ғылым ұйымдарының соңғы 5 жылда (гранттық немесе бағдарламалы-мақсатты қаржыландыру шеңберінде) алынған және өндіріс / клиникалық қолдану сатысына жеткізілген (дәрілік затты / медициналық бұйымды тіркеуді, денсаулық сақтау технологиясын мақұлдауды, клиникалық хаттамаларға енгізуді қоса алғанда) патенттерінің үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Соңғы 5 жылда (есептік жылды қоса алғанда) (гранттық немесе бағдарламалы-мақсатты қаржыландыру шеңберінде) алынған және өндіріс / клиникалық қолдану сатысына жеткізілген (дәрілік затты / медициналық бұйымды тіркеуді, денсаулық сақтау технологиясын мақұлдауды, клиникалық хаттамаларға енгізуді қоса алғанда) патенттердің саны] / [Соңғы 5 жылда (гранттық немесе бағдарламалы-мақсатты қаржыландыру шеңберінде) алынған патенттердің жалпы саны] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми және инновациялық қызметтен түскен кірістердің ұйымның жалпы бюджетіндегі үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылғы ғылыми және инновациялық қызметтен түскен кірістердің көлемі] / [Есепті жылғы ұйымның жалпы бюджетінің (кіріс бөлігі) көлемі] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа технологиялар бойынша оқудан өткен қызметкерлердің үлесі ("University Medical Center" КҚ жалпы қызметкерлер санына шаққанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылы "University Medical Center" корпоративтік қорының жаңа технологиялар бойынша оқудан өткен қызметкерлерінің саны] / [Есепті жылдың соңындағы "University Medical Center" корпоративтік қоры қызметкерлерінің жалпы саны] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биологиялық қауіпсіздік саласындағы жаңа ғылыми әзірлемелер мен технологиялардың саны (иммунобиологиялық препараттар, диагностика құралдары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылғы биологиялық қауіпсіздік саласындағы жаңа ғылыми әзірлемелер мен технологиялардың (иммунобиологиялық препараттар, диагностика құралдары) саны]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау жүйесінде ҒТБ шеңберінде әзірленген ғылыми әзірлемелердің (патенттер, зияткерлік меншік куәліктері, әдістемелік ұсынымдар және т.б.) 100 млн теңге қаржыландыруға шаққандағы өсуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылы денсаулық сақтау жүйесінде ҒТБ аясында әзірленген ғылыми әзірлемелердің (патенттер, зияткерлік меншік куәліктері, әдістемелік ұсынымдар және т.б.) саны] / [Есептік жылы денсаулық сақтау жүйесіндегі ҒТБ қаржыландыру көлемі] × 100 000 000 сюда вставь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық білім беру және ғылым ұйымдарының персоналының орташа Хирш индексі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылдың соңындағы ұйымның өндірістік персоналының Хирш индекстерінің жиынтығы] / [Есептік жылдың соңындағы ұйымның өндірістік персоналының саны]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биомедициналық зерттеулерге жұмсалатын шығыстардың ЖІӨ-дегі үлесінің өсуі, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылғы биомедициналық зерттеулерге жұмсалған шығыстардың көлемі, теңге] / [Есептік жылғы Қазақстан Республикасының жалпы ішкі өнімі, теңге] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық және фармацевтикалық ғылым саласындағы зерттеушілер санының 2023 жылғы жалпы зерттеушілер санына шаққандағы өсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылы ғылыми жобалар аясында ғылыми-зерттеу жұмыстарымен айналысатын өндірістік персоналдың (ОПҚ, ғылыми қызметкерлер, клиникалық персонал және т.б.) саны] / [2023 жылдың соңындағы өндірістік персоналдың (ОПҚ, ғылыми қызметкерлер, клиникалық персонал және т.б.) жалпы саны] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық ғылыми ұйымдар мен университеттердің зертханалық жабдықтарының жаңартылған үлесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылы жаңартылған зертханалық жабдық бірліктерінің саны] / [Есептік жылдың соңындағы зертханалық жабдық бірліктерінің жалпы саны] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының денсаулық сақтау саласында Салалық технологиялық құзыреттер орталығының (СТҚО) енгізілген инновациялық медициналық технологиялары мен жобаларының үлесін арттыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Есепті жылы Қазақстан Республикасының денсаулық сақтау саласында енгізілген СТҚО-ның инновациялық медициналық технологиялары мен жобаларының саны] / [Қазақстан Республикасының денсаулық сақтау саласында СТҚО-да тіркелген инновациялық медициналық технологиялары мен жобаларының саны] × 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkStart w:name="z221" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z222" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. k</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> коэффициенті қолданылмайды (мысалы, ұйым бағдарламалық-нысаналы қаржыландыруды 10 000 мың теңгесін алады, оның ішінде өзі 1 000 мың теңгені игереді, ал 9 000 мың теңгені бірлесіп орындаушыларға береді. Есептеу формуласы келесідей болады– ((1000/500)×0,2)+(9000/500)×0,2×0,1).</w:t>
+      1. k1 = 0,1 коэффициенті ұйым дербес игерілетін қаражат көлемін шегергенде, бас ұйым ретінде басқаратын қаражат көлеміне қолданылады. Ұйым өз бетінше игеретін қаражат көлеміне қатысты k1 коэффициенті қолданылмайды (мысалы, ұйым бағдарламалық-нысаналы қаржыландыруды 10 000 мың теңгесін алады, оның ішінде өзі 1 000 мың теңгені игереді, ал 9 000 мың теңгені бірлесіп орындаушыларға береді. Есептеу формуласы келесідей болады– ((1000/500)×0,2)+(9000/500)×0,2×0,1).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z223" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2, 3, 8 және 9 индикаторлар үшін авторлар немесе авторлардың бірі бағаланатын ұйыммен үлестес басылымдар ескеріледі (жарияланымда автордың бағаланатын ұйымға тиесілігі көрсетілген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z224" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. k</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> = 0,5 коэффициенті егер жарияланым мемлекеттік, орыс тілінде (және ТМД елдерінің өзге де мемлекеттік тілдерінде) жарияланған болса қолданылады.</w:t>
+      3. k 2. 1 = 1 Егер журналда Q4 квартилі болса; k 2. 1 = 10 егер журналда Q3 квартилі болса; k 2. 1 = 20 егер журналда Q2 квартилі болса; k 2. 1 = 30 егер журналда Q1 квартилі болса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z225" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. k</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> = 0,5.</w:t>
+      4. k2.2 = 0,5 коэффициенті егер жарияланым мемлекеттік, орыс тілінде (және ТМД елдерінің өзге де мемлекеттік тілдерінде) жарияланған болса қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z226" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. k</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> = 1 коэффициенті бағаланатын ұйыммен аффилиирленген автор "correspondence author" болып табылатын немесе алғашқы бес автордың қатарына кіретін, ал монографиялар мен монографиялар графиктері үшін – бағаланатын ұйыммен аффилиирленген автор алғашқы он автордың қатарына кіретін ғылыми жұмыстар үшін қолданылады; өзге жағдайларда k3. 1 = 0,5.</w:t>
+      5. k2.3 = 1 коэффициенті бағаланатын ұйыммен үлестес автор "correspondence author" немесе бірінші автор болып табылатын болса, мақалада, қысқа жарияланымдар, монографиялар мен монографиялар бағандары үшін қолданылады; басқа жағдайларда k2.3 = 0,5. 6. k3.1 = 1 коэффициенті бағаланатын ұйыммен үлестес автор "correspondence author" немесе бірінші автор болып табылатын жағдайда қолданылады; өзге жағдайларда k3. 1 = 0,5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z227" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өндірістік персоналдың Хирш индексі квадраттарының орташа мәні = (h1)2+(h2)2+(h3)2+…(hn)2/n формуласы бойынша есептеледі, мұндағы h1, h2, h3, …hn – өндірістік персоналдың жекелеген жеке тұлғаларының Хирш индекстері, n – лауазымдарды атқаратын жеке тұлғалардың саны өнімді персонал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z228" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. k</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> = 1,5 коэффициенті патент Web of Science дерекқорына енгізілген жағдайда қолданылады.</w:t>
+      8. k4 = 1,5 коэффициенті патент Web of Science дерекқорына енгізілген жағдайда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z229" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. k</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> = 0,5 коэффициенті егер жарияланым қазақ тілі, орыс тілінде (және ТМД елдерінің өзге де мемлекеттік тілдерінде) жарияланған болса қолданылады.</w:t>
+      9. k6 = 0,5 коэффициенті егер жарияланым қазақ тілі, орыс тілінде (және ТМД елдерінің өзге де мемлекеттік тілдерінде) жарияланған болса қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z230" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Индикатор компоненті үшін 7.2-қордан тиісті төлеммен расталған. Денсаулық сақтау ұйымында әрбір жекелеген облыста, Алматы қаласында, Астана қаласында, Шымкент қаласында табысты енгізілген әрбір ЖТМҚ үшін киінген балл беріледі-2 балл</w:t>
+      10. Индикатор компоненті үшін 7.2-қордан тиісті төлеммен расталған. Денсаулық сақтау ұйымында әрбір жекелеген облыста, Алматы қаласында, Астана қаласында, Шымкент қаласында табысты енгізілген әрбір ЖТМҚ үшін жеке балл беріледі-2 балл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z231" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. k</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> = 30 егер журналда Q1 квартилі болса.</w:t>
+      11. k8. 1 = 1 коэффициенті егер журналда Q4 квартилі болса; k8.1 = 10 Егер журналда Q3 квартилі болса; k8.1 = 20 егер журналда Q2 квартилі болса; k8.1 = 30 егер журналда Q1 квартилі болса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z232" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. k</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> = 0,5 коэффициенті егер жарияланым қазақ тілі, орыс тілінде (және ТМД елдерінің өзге де мемлекеттік тілдерінде) жарияланған болса қолданылады.</w:t>
+      12. k8.2 = 0,5 коэффициенті егер жарияланым қазақ тілі, орыс тілінде (және ТМД елдерінің өзге де мемлекеттік тілдерінде) жарияланған болса қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z233" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. k</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> = 0,5.</w:t>
+      13. k8. 3 = 1 коэффициенті бағаланатын ұйыммен үлестес автор "correspondence author" немесе бірінші автор болып табылатын жағдайда қолданылады; басқа жағдайларда k8.3 = 0,5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z234" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. k</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> = 0,5.</w:t>
+      14. k9.1 = 1 коэффициенті бағаланатын ұйыммен үлестес автор "correspondence author" немесе бірінші автор болып табылатын жағдайда қолданылады; басқа жағдайларда k9.1 = 0,5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z235" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. k</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> = 1,5 коэффициенті патент Web of Science дерекқорына енгізілген жағдайда қолданылады.</w:t>
+      15. k10 = 1,5 коэффициенті патент Web of Science дерекқорына енгізілген жағдайда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z236" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. k</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> = 0,5 коэффициенті егер жарияланым мемлекеттік, орыс тілінде (және ТМД елдерінің өзге де мемлекеттік тілдерінде) жарияланған болса қолданылады.</w:t>
+      16. k11 = 0,5 коэффициенті егер жарияланым мемлекеттік, орыс тілінде (және ТМД елдерінің өзге де мемлекеттік тілдерінде) жарияланған болса қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13659,113 +25821,113 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ғылыми, ғылыми-техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және инновациялық қызметінің</w:t>
+              <w:t>және инновациялық қызметтің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нәтижелілігін бағалауды</w:t>
+              <w:t>нәтижелілігіне бағалауды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:bookmarkStart w:name="z238" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Индикаторларды есепке алу шарттары және жекелеген индикаторлар бойынша растайтын құжаттардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13785,119 +25947,118 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Индикатордың атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...50 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағаланатын ұйым ұсынатын растайтын құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13952,84 +26113,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғылыми зерттеулерден түскен пайда көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z239" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Қаржыландыру көзі, іске асыру мерзімдері, қаржыландыру көлемі, бірлесіп орындаушылар/серіктестер көрсетілген ғылыми бағдарламалар мен жобалардың тізбесі;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-2. Ұлттық ғылыми-техникалық ақпарат орталығында ғылыми зерттеу тақырыбының тіркелгенін растау;</w:t>
+          <w:bookmarkEnd w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Ұлттық ғылыми-техникалық ақпарат орталығында ғылыми зерттеу тақырыбының тіркелгенін растау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Қаржыландырушы ұйыммен жасалған шарттың көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14102,68 +26275,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Web of Science (Веб оф Сайнс), Scopus (Скопус), Springer (Спрингер)-тағы жарияланымдардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z241" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Шығу деректері, журнал квартилі және журнал индекстелетін мәліметтер базасының атауы көрсетілген жарияланымдар тізімі</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Әрбір мақала үшін Web of Science (Веб оф Сайнс), Scopus (Скопус), Springer (Спрингер) дерекқорындағы жарияланымдар бетіне өзекті веб-сілтеме көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14271,68 +26446,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғылыми жұмыстар дәйексөздерінің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Есептік жылда Web of Science(Веб оф Сайнс), Scopus (Скопус), Google Scholar (Гугл Скулар)-да әрбір мақаланың дәйексөз санын көрсете отырып, соңғы 5 жыл ішінде жарияланған мақалалар тізбесі</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Әрбір мақала үшін осы мақаладан дәйексөз келтірілген бетке өзекті веб-сілтеме көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14447,52 +26624,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4</w:t>
+              <w:t xml:space="preserve">
+ 4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14506,84 +26683,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Патенттер мен өзге де қорғау құжаттарының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z243" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Патент иесі, патент берген агенттік, патенттің берілген күні және тіркеу нөмірі көрсетілген патенттер тізбесі</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-2. Патент беру туралы куәліктің көшірмесі қоса беріледі (патент беруге оң шешім туралы анықтама есептелмейді!)</w:t>
+          <w:bookmarkEnd w:id="214"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Патент беру туралы куәліктің көшірмесі қоса беріледі (патент беруге оң шешім туралы анықтама есептелмейді!)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Web of Science (Веб оф Сайнс) деректер базасына енгізілген патент үшін Web of Science (Веб оф Сайнс) деректер базасындағы бетке өзекті веб-сілтеме көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14635,181 +26824,483 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми зерттеулердің және нәтижелерін және инновациялық қызметті коммерцияландыру деңгейі</w:t>
+Ғылыми зерттеулердің нәтижелерін және инновациялық қызметті коммерцияландыру деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-3. Тегін медициналық көмектің кепілдік берілген көлемі (бұдан әрі - ТМККК) және міндетті әлеуметтік медициналық сақтандыру (бұдан әрі - МӘМС) шеңберінде өтілетін медициналық технологиялар үшін – медициналық қызметтердің сапасы жөніндегі біріккен комиссияның осы медициналық технологияны ТМККК және МӘМС шеңберінде өтелетін тізбеге енгізу туралы хаттамалық шешімі немесе хаттамасынан үзінді көшірме (соңғы 3 жылда).</w:t>
+          <w:bookmarkStart w:name="z245" w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Қорғау құжатының (соңғы 3 жыл ішінде берілген) атауы мен тіркеу деректері (нөмірі мен күні), есепті жылы алынған пайда көлемі және (немесе) есептік жылы Қазақстан Республикасының денсаулық сақтау практикасына енгізу фактісі мен нысанын көрсетілген коммерцияландырылған технологиялардың тізбесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Коммерцияландыру деңгейін бағалау үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.1. Лицензиялық шарттың, патенттік құқықтарды беру туралы шарттың, патент иеленуші мен технологияны пайдалану құқығы берілетін тұлға арасындағы өзге де шарттардың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.2. Тегін медициналық көмектің кепілдік берілген көлемі (бұдан әрі - ТМККК) және міндетті әлеуметтік медициналық сақтандыру (бұдан әрі - МӘМС) шеңберінде өтілетін медициналық технологиялар үшін – медициналық қызметтердің сапасы жөніндегі біріккен комиссияның осы медициналық технологияны ТМККК және МӘМС шеңберінде өтелетін тізбеге енгізу туралы хаттамалық шешімі немесе хаттамасынан үзінді көшірме (соңғы 3 жылда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Ғылыми әзірлемелерді өндіріске / енгізуге жеткізу деңгейін бағалау үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.1. Уәкілетті органмен келісілген енгізу актілерінің көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.2. Уәкілетті орган берген тіркеу куәліктерінің көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.3. Бекітілген клиникалық хаттамалардың көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.4. Сериялық өндіріске енгізу туралы есептердің көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.5. Медициналық технологияны КТМКК және МӘМС шеңберінде өтелетін тізбеге енгізу туралы Бірлескен комиссияның медициналық қызметтер сапасы жөніндегі хаттамалық шешімдері немесе хаттамадан үзінділері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Клиникалық зерттеулер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.1. Уәкілетті органның рұқсатының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.2. Биомедициналық зерттеулердің ұлттық ақпараттық жүйесінде клиникалық зерттеуді тіркеудің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3. Клиникалық зерттеуді нақты іске қосу туралы құжаттың (бұйрық / акт) көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...16 lines deleted...]
-              <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -14824,138 +27315,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық конференциялар мен форумдарға қатысу деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Авторлар көрсетілген тезистердің (мақалалардың) тізбесі, конференцияны өткізу күні мен орны, жарияланған тезистердің шығу деректері, жинақ индекстелетін деректер базасы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...68 lines deleted...]
-2. Конференция бағдарламасы, жарияланған мақалалар көшірмесі</w:t>
+          <w:bookmarkEnd w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Әрбір тезис (мақала) үшін индекстелетін ғылыми жинақ туралы ақпарат көрсетілген ғылыми ақпараттың деректер базасының сайтынан өзекті веб-сілтеме көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конференция баяндамалары үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Баяндаушы және (немесе) авторлардың, конференцияны өткізу күні мен орны, жарияланған тезистердің шығу деректері, жинақ индекстелетін деректер базасы баяндамалар және (немесе) тезистердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Конференция бағдарламасы, жарияланған мақалалар көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14989,123 +27512,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиникалық тәжірибе жағдайындағы инновациялық белсенділік деңгейі</w:t>
+Клиникалық практика жағдайындағы инновациялық белсенділік деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-3.3. Есеп мерзіміндегі ғылыми ұйымның және (немесе) университет клиникасындағы жаңа ЖТМҚ есебі</w:t>
+          <w:bookmarkStart w:name="z262" w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Есепті кезеңіндегі "Медициналық қызмет сапасын басқару жүйесі" АЖ ғылыми ұйымның және (немесе) университет клиникасындағы орындалатын ЖТМҚ тізбесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Алматы, Астана, Шымкент қалалары, облыстық денсаулық сақтау ұйымдарындағы ғылыми ұйымның және (немесе) университет клиникасындағы сәтті енгізілген ЖТМҚ есебі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Есеп мерзіміндегі ғылыми ұйымның және (немесе) университет клиникасындағы жаңа ЖТМҚ есебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15139,51 +27674,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті кезеңнің соңғы күніне өндірістік персоналдың лауазымдық бірліктерінің (ставкаларының) саны (барлық индикаторлар үшін балдық бағалауды есептеу кезінде пайдаланылатын көрсеткіш)</w:t>
+Есепті кезеңнің соңғы күніне өндірістік персоналдың лауазымдық бірліктерінің (мөлшерлемелерінің) саны (барлық индикаторлар үшін балдық бағалауды есептеу кезінде пайдаланылатын көрсеткіш)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15289,76 +27824,62 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Бағаланатын ұйымның бірінші басшысының қолымен расталған әр категорияға байланысты (студенттер, интерндер, магистраннар, докторанттар, резиденттер) орташажылдық санын көрсетілген кесте</w:t>
+1. Бағаланатын ұйымның бірінші басшысының қолымен расталған әр санатқа байланысты (студенттер, интерндер, магистраннар, докторанттар, резиденттер) орташажылдық санын көрсетілген кесте</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -15379,55 +27900,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15753,31 +28274,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>