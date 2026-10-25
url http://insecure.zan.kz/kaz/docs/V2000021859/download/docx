--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="316bb07" w14:textId="316bb07">
+    <w:p w14:paraId="1b6c587" w14:textId="1b6c587">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,94 +113,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-308/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 22 желтоқсанда № 21859 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының 2020 жылғы 7 шілдедегі Кодексі 212 - бабының </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 212-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына адамның тірі кезінде ерік білдіруін беру және бұл жөнінде ол туралы жұбайын (зайыбын) немесе жақын туыстарының бірін хабардар ету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -828,594 +910,658 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына адамның тірі кезінде ерік білдіруін беру және бұл жөнінде жұбайын (зайыбын) немесе жақын туыстарының бірін хабардар ету қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 212-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі - Заң) 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі - Заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына адамның тірі кезінде ерік білдіруін беру және бұл жөнінде жұбайын (зайыбын) немесе жақын туыстарының бірін хабардар ету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 07.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Трансплантаттау мақсатында қайтыс болғаннан кейін ағзаларын (ағза бөлігінің) және (немесе) тіндерін (тін бөлігінің) алудан бас тарту немесе келісімі туралы адамның ерік білдіруін тіркеу медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымға (бұдан әрі – МСАК) тікелей жүгіну кезінде немесе "электрондық үкімет" веб - порталында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту немесе келісу құқығын жүзеге асыруға ерікті түрде ниет білдірген кәмелетке толған және іс - әрекетке қабілетті адамдардың деректер базасы – тіркелімінде жүргізілуі мүмкін.</w:t>
+      2. Трансплантаттау мақсатында қайтыс болғаннан кейін ағзаларын (ағза бөлігінің) және (немесе) тіндерін (тін бөлігінің) алудан бас тарту немесе келісімі туралы адамның ерік білдіруін тіркеу медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымға (бұдан әрі – МСАК) тікелей жүгінген кезде немесе "цифрлық үкімет" веб-порталында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлыққа ниет білдірген азаматтардың тіркелімінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+        <w:t xml:space="preserve">
+      3. Осы Қағидаларда мынадай ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z73" w:id="14"/>
-[...15 lines deleted...]
-      1) ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына құқық білдірген азаматтардың тіркелімі (бұдан әрі – Тіркелім) – "Бекітілген халық тіркелімі" (бұдан әрі – БХТ) мемлекеттік ақпараттық жүйесіндегі модуль түрінде құрылған, трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту немесе келісім беру құқығын жүзеге асыруға ерікті түрде ниет білдірген, кәмелетке толған және іс - әрекетке қабілетті адамдардың деректер базасы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына құқық білдірген азаматтардың тіркелімі (бұдан әрі – Тіркелім) – "Бекітілген халық тіркелімі" (бұдан әрі – БХТ) мемлекеттік цифрлық жүйесіндегі модуль түрінде құрылған, трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту немесе келісім беру құқығын жүзеге асыруға ерікті түрде ниет білдірген, кәмелетке толған және іс - әрекетке қабілетті адамдардың деректер базасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) денсаулық сақтау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасы азаматтарының денсаулығын сақтау, медицина және фармацевтика ғылымы, медициналық және фармацевтикалық білім беру, халықтың санитариялық-эпидемиологиялық саламаттылығы, дәрілік заттар мен медициналық бұйымдардың айналысы, медициналық қызметтер (көмек) көрсетудің сапасы саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қайтыс болғаннан кейінгі донор – он сегіз жастағы және одан үлкен, миының біржола семуі расталған, ағзалары (ағзасының бөлігі) және (немесе) тіні (тіннің бөлігі) реципиентке трансплантаттау үшін пайдаланылуы мүмкін адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жеке тәртіппен жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мидың біржола семуі – ағзалардың функцияларын қолдау жөніндегі шаралар жүргізілуі мүмкін, мидың бүкіл заттарының семуімен қатар жүретін, ми қызметінің толықтай жоғалуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өңірлік трансплантаттауды үйлестіруші – Үйлестіру орталығының штаттағы қызметкері болып табылатын, астанадағы, облыс орталықтарындағы, және республикалық маңызы бар қалалардағы ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) трансплантаттау саласындағы медициналық ұйымдардың ведомствоаралық өзара іс-қимылын қамтамасыз ететін дәрігер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтініш беруші (бұдан әрі – көрсетілетін қызметті алушы) – трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту немесе келісім беру құқығын жүзеге асыруға ерікті түрде ниет білдірген, кәмелетке толған және іс-әрекетке қабілетті адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) республикалық трансплантаттауды үйлестіруші (бұдан әрі – уәкілетті тұлға) – Трансплантаттау жөніндегі үйлестіру орталығының штаттағы қызметкері болып табылатын, өңірлік трансплантаттауды үйлестірушілердің жұмысын үйлестіруді және трансплантаттау қызметінің мәселелері жөніндегі медициналық ұйымдардың ведомствоаралық тиімді өзара әрекеттесуін қамтамасыз ететін дәрігер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Трансплантаттау жөніндегі үйлестіру орталығы – ағзаларды (ағза бөлігінің) және (немесе) тіндерді (тін бөлігіннің) трансплантаттауды үйлестіру және сүйемелдеу мәселелерімен айналысатын, ол туралы ережені уәкілетті орган бекітетін денсаулық сақтау ұйымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) цифрлық құжаттар сервисі – "цифрлық үкіметтің" цифрлық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған цифрлық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Дербес деректерді жинау, өңдеу және қорғау Кодекске және "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-бабтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z74" w:id="15"/>
-[...15 lines deleted...]
-      2) денсаулық сақтау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасы азаматтарының денсаулығын сақтау, медицина және фармацевтика ғылымы, медициналық және фармацевтикалық білім беру, халықтың санитариялық-эпидемиологиялық саламаттылығы, дәрілік заттар мен медициналық бұйымдардың айналысы, медициналық қызметтер (көмек) көрсетудің сапасы саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына адамның тірі кезінде ерік білдіруін беру және бұл жөнінде жұбайын (зайыбын) немесе жақын туыстарының бірін хабардар ету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z75" w:id="16"/>
-[...15 lines deleted...]
-      3) қайтыс болғаннан кейінгі донор – он сегіз жастағы және одан үлкен, миының біржола семуі расталған, ағзалары (ағзасының бөлігі) және (немесе) тіні (тіннің бөлігі) реципиентке трансплантаттау үшін пайдаланылуы мүмкін адам;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту немесе келісім алуды тіркеу" мемлекеттік көрсетілетін қызметі (бұдан әрі – мемлекеттік көрсетілетін қызмет) МСАК немесе "цифрлық үкімет" веб-порталында (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z76" w:id="17"/>
-[...356 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы тіркелу орны бойынша көрсетілетін қызметті беруші жүгінеді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1430,90 +1576,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 - қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тартуды немесе келісім алуды тіркеу үшін өтініш толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Процестің сипаттамаларын, көрсету нысанын, мазмұнын және нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай - ақ, мемлекеттік қызметті көрсету ерекшеліктері есепке алынған басқа мәліметтер "Трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту немесе келісім алуды тіркеу" мемлекеттік көрсетілетін қызметтер тізілімінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1532,191 +1740,191 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті беруші өтініштерді қабылдау, Тіркелімде өтініштерді тіркеу және тіркеу туралы анықтамалар беру үшін жауапты тұлғаны бірінші басшының бұйрығы арқылы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушы құжаттардың толық пакетін ұсынған, оны БХТ - ға тіркелгенін растаған және дербес деректері сәйкес келген жағдайында МСАК жауапты адамы тіркелімге мынадай деректерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының жеке сәйкестендіру нөмірін (бұдан әрі – ЖСН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініштің электрондық көшірмесін (сканерден өткізілген құжат) енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тіркелімде көрсетілетін қызметті алушының мынандай өтініштері тіркеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына тірі кезінде келісім туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Мәліметтерді Тіркелімге енгізгеннен кейін МСАК жауапты адамы бір жұмыс күні ішінде мөрмен бекітілген, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1731,51 +1939,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша МСАК басшысының қолы қойылған, трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тартуын немесе келісім беруін тіркеу туралы тиісті анықтаманы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1794,642 +2002,684 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті алушы тізімге сәйкес құжаттардың толық пакетін ұсынбаған және (немесе) мерзімі өткен құжаттарды ұсынған жағдайда МСАК ұйымының жауапты адамы өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Өтініш электрондық нысанда берілген кезде, көрсетілетін қызметті беруші жеке басты куәландыратын құжат туралы мәліметтерді құжат иесінің келісімі болған жағдайда, "цифрлық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы біржолғы парольді беру немесе "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы іске асырылған интеграция арқылы цифрлық құжаттар сервисінен (сәйкестендіру үшін) алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 07.12.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ ҚР ДСМ-125</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мемлекеттік көрсетілетін қызметті электрондық форматта алу үшін көрсетілетін қызметті алушы ЭЦҚ - мен қол қойылған порталда мемлекеттік көрсетілетін қызметті алуға өтінішті қалыптастырады. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "Жеке кабинетіне" электрондық құжат нысанында жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының </w:t>
-[...38 lines deleted...]
-      Уәкілетті орган осы Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап үш жұмыс күні ішінде оларды жаңартып, ақпаратты МСАК, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына және Бірыңғай байланыс-орталығына жолдайды.</w:t>
+      14. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 тіркелді) сәйкес мемлекеттік қызметті көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган осы Қағидаларға өзгерістер енгізілген және (немесе) толықтырылған күннен бастап үш жұмыс күні ішінде оларды жаңартып, ақпаратты МСАК, "цифрлық үкіметтің" цифрлық-коммуникациялық инфрақұрылымы операторына және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 07.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Денсаулық сақтау ұйымдарына және мамандарына ақпараттық қызметтер көрсететін республикалық мемлекеттік денсаулық сақтау ұйымы (бұдан әрі – ақпараттық қызмет жөніндегі ұйым) трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына азаматтардың тірі кезінде ерік білдіруін тіркеу және есепке алу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уәкілетті адамдарына ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына құқық білдірген азаматтар туралы мәліметтерді қарау құқығымен Тіркелімге уәкілетті орган Кодекстің 210 - бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 - тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртібімен рұқсат береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық қызмет жөніндегі ұйымның филиалдары "Ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына құқық білдірген азаматтар тіркелімінің әкімшісі" ретінде МСАК жауапты қызметкерлеріне тіркелімге рұқсат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. МСАК өтініш берушінің қайтыс болғаннан кейінгі донорлыққа тірі кезінде ерік білдіруін тіркеу және өтінішті тіркеу туралы анықтама беру мақсатында ақпараттық қызмет жөніндегі ұйымның филиалдарына оларға Тіркелімге рұқсат беру үшін тағайындау туралы бұйрықтардың көшірмелерімен бірге өзінің жауапты қызметкерлерінің тізімдерін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Трансплантаттау жөніндегі үйлестіру орталығы ақпараттық қызмет көрсету жөніндегі ұйымға қайтыс болғаннан кейінгі донордың тірі кезінде ерік білдіруінінің мәліметтерін қарау мақсатында Тіркелімге қол жеткізуді ұсыну үшін тағайындау туралы бұйрықтың көшірмесімен бірге уәкілетті тұлғалардың тізімін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына тірі кезінде келісімі болған жағдайында, өңірлік трансплантаттаушы үйлестіруші ол жөнінде жұбайын (зайыбын) немесе жақын туыстарының бірін алты сағат ішінде хабардар етеді және танысуға бұл туралы Тіркелімнен көшірмесін ұсынады, танысудан бас тартқан жағдайда сол туралы акт жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Жұбайын (зайыбын) немесе жақын туыстарының бірін хабардар еткен соң, олар қайтыс болған адамның мәйітінен ағзаларды алуға келіспеуі немесе келісуі туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жазбаша нысанда мәлімдеме береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселесі жөніндегі шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым келтіру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау жаңа редакцияда – ҚР Денсаулық сақтау министрінің 07.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңның 25-бабының 2) тармағына сәйкес мемлекеттік қызметті көрсететін көрсетілетін қызметті берушінің атына тікелей келіп түскен қызметті алушының шағымы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2742,68 +2992,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тартуды тіркеуге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 07.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3625,68 +3875,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына келісімді тіркеуге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 07.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5144,64 +5394,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ағзалардың (ағза бөлігінің)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және (немесе) тіндердің</w:t>
+              <w:t>және (немесе) тіндердің (тін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(тін бөлігінің) қайтыс болғаннан</w:t>
+              <w:t>бөлігінің) қайтыс болғаннан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кейінгі донорлығына адамның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5235,95 +5485,111 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туыстарының бірін хабардар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ету қағидаларға</w:t>
+              <w:t>ету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту немесе келісім алуды тіркеу" мемлекеттік көрсетілетін қызмет көрсетуге қойылатын негізгі талаптардың тізбесі"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 07.04.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 64</w:t>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -5335,1447 +5601,1661 @@
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-"Трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту немесе келісім алуды тіркеу" мемлекеттік көрсетілетін қызмет көрсетуге қойылатын негізгі талаптардың тізбесі
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Трансплантаттау мақсатында ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тарту немесе келісім алуды тіркеу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық - санитариялық алғашқы көмек көрсететін медициналық ұйымы.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік қызметті медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымдар;</w:t>
-[...17 lines deleted...]
-2) "электрондық үкімет" веб - порталы</w:t>
+Медициналық - санитариялық алғашқы көмек көрсететін медициналық ұйымы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші арқылы көрсету мерзімі 1 (бір) жұмыс күні ішінде;</w:t>
+1) Мемлекеттік қызметті медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымдар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) портал арқылы-құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты 15 (он бес) минуттан аспайды;</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті беруші арқылы көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты 1 (бір) жұмыс күні.</w:t>
+2) "цифрлық үкімет" веб - порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) /қағаз түрінде.</w:t>
+1) көрсетілетін қызметті беруші арқылы көрсету мерзімі 1 (бір) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал арқылы-құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты 15 (он бес) минуттан аспайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші арқылы көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты 1 (бір) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы мемлекеттік көрсетілетін қызметке 1– қосымшаға сәйкес нысан бойынша ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тартуды тіркеу туралы анықтама;</w:t>
-[...17 lines deleted...]
-Осы мемлекеттік қызметке 2– қосымшаға сәйкес нысан бойынша ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына тірі кезінде келісімді тіркеу туралы анықтама.</w:t>
+Цифрлық (толық автоматтандырылған) /қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде қызмет алушыдан алынатын ақы мөлшері және Қазақстан Республикасының заңнамасымен көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
+Осы мемлекеттік көрсетілетін қызметке 1– қосымшаға сәйкес нысан бойынша ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығынан тірі кезінде бас тартуды тіркеу туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы мемлекеттік қызметке 2–қосымшаға сәйкес нысан бойынша ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейінгі донорлығына тірі кезінде келісімді тіркеу туралы анықтама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбі-жұма аралығында үзіліссіз сағат 8.00 - ден 20.00 - ге дейін, сенбі күні сағат 9.00 - ден 14.00 - ге дейін.</w:t>
-[...35 lines deleted...]
-2) портал арқылы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушіге:</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбі-жұма аралығында үзіліссіз сағат 8.00 - ден 20.00 - ге дейін, сенбі күні сағат 9.00 - ден 14.00 - ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіге тікелей жүгінген кезде жеке басын куәландыратын құжат не жеке басын сәйкестендіру үшін цифрлық құжаттар сервисінен электрондық құжат;</w:t>
+Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) осы Қағидаларға 1, 2 – қосымшаларға сәйкес нысандар бойынша өтініш.</w:t>
-[...35 lines deleted...]
-1) электрондық сұрау салу нысанындағы өтініш.</w:t>
+2) портал арқылы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді </w:t>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін қызмет алушы ұсынған құжаттардың және (немесе) оларда көрсетілген деректердің (мәліметтің) дәйексіздігінің анықталуы;</w:t>
+Көрсетілетін қызметті берушіге:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) нақты медициналық - санитариялық алғашқы көмек ұйымына бекітілмеуі.</w:t>
+1) көрсетілетін қызметті берушіге тікелей жүгінген кезде жеке басын куәландыратын құжат не жеке басын сәйкестендіру үшін цифрлық құжаттар сервисінен электрондық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидаларға 1, 2 – қосымшаларға сәйкес нысандар бойынша өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электрондық сұрау салу нысанындағы өтініш.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Оның ішінде, электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін мемлекеттік қызметті көрсету ерекшеліктері есепке алынған өзге де талаптар</w:t>
+заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы мемлекеттік көрсетілетін қызметті портал хабарламасына жауап ретінде бір реттік пароль беру немесе қысқа мәтіндік хабарлама жіберу арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+1) мемлекеттік қызметті алу үшін қызмет алушы ұсынған құжаттардың және (немесе) оларда көрсетілген деректердің (мәліметтің) дәйексіздігінің анықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+2) нақты медициналық - санитариялық алғашқы көмек ұйымына бекітілмеуі. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы мемлекеттік көрсетілетін қызметті портал хабарламасына жауап ретінде бір реттік пароль беру немесе қысқа мәтіндік хабарлама жіберу арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дене мүмкіндіктері шектеулі адамдар үшін пандус, шақыру түймесі, зағиптар мен нашар көретіндерге арналған тактильді жол, күту залы, құжаттар үлгілері бар тағандар болуы тиіс.</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дене мүмкіндіктері шектеулі адамдар үшін пандус, шақырту түймесі, зағиптар мен нашар көретіндерге арналған тактильді жол, күту залы, құжаттар үлгілері бар тағандар болуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының көрсетілетін қызметті берушінің анықтамалық қызметтерінде, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс - орталығында мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпарат алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -7007,68 +7487,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трансплантаттау мақсатында ағзаларды (ағза бөлігін) және (немесе) тіндерді (тін бөлігін) алуға келісім/бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мен,_________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7412,242 +7892,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ ҚР ДСМ-308/2020 бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қайтыс болғаннан кейін тіндерді (тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) транспланттау мақсатында оларды тірі кезінде ерікті түрде беру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 18 мамырдағы № 360 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11381 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 30 маусымда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z70" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қайтыс болғаннан кейін тіндерді (тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) транспланттау мақсатында оларды тірі кезінде ерікті түрде беру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 18 мамырдағы № 360 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2018 жылғы 1 ақпандағы № 43 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16411 болып тіркелген, ҚР НҚА Эталондық бақылау банкінде 2018 жылғы 3 сәуірде электрондық түрде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z71" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қайтыс болғаннан кейін тіндерді (тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) транспланттау мақсатында оларды тірі кезінде ерікті түрде беру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 18 мамырдағы № 360 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-50/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20662 болып тіркелген, ҚР НҚА Эталондық бақылау банкінде 2020 жылғы 20 мамырда электрондық түрде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7973,31 +8453,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>