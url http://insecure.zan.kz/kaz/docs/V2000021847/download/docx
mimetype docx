--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f25791" w14:textId="2f25791">
+    <w:p w14:paraId="4f44247" w14:textId="4f44247">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1341,386 +1341,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тыңдаушы – қосымша білім беру бағдарламаларын іске асыратын ұйымға оқуға қабылданған тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) формальды емес білім беру – оқу орны, мерзімі мен нысаны есепке алынбай көрсетілетін білім беру қызметтерін көрсететін ұйымдарымен жүзеге асыралатын және оқыту нәтижелерін растайтын құжат берілетін білім беру түрі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кодекстің 221-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігіне сәйкес қосымша білім беру қосымша білімнің білім беру бағдарламаларын іске асыратын және танылған аккредиттеу органдарының тізіліміне енгізілген аккредиттеу органдарында институционалдық аккредиттеуден өткен білім беру және ғылыми ұйымдарда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кодекстің 221-бабы </w:t>
+      Медициналық мамандықтар бойынша қосымша білім беруді жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары, ұлттық және ғылыми орталықтар, ғылыми-зерттеу институттары, жоғары медициналық колледждер аккредиттелген медициналық ұйымдар базасында Кодекстің 221-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес медициналық мамандықтар бойынша қосымша білім беруді және медицина қызметкерлеріне формальды емес білім беруді жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары, ұлттық және ғылыми орталықтар, ғылыми-зерттеу институттары, жоғары медициналық колледждер аккредиттелген клиникалық базалардың, денсаулық сақтау саласындағы білім беру ұйымдары клиникаларының, университеттік ауруханалардың базасында жүзеге асырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+        <w:t xml:space="preserve"> төртінші бөлігіне сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Техникалық және кәсіби, орта білімнен кейінгі, жоғары білімі бар мамандарға, оның ішінде ғылыми-педагогилік кадрларға қосымша білім беруді жоғары және (немесе) жоғары білімнен кейінгі білім беру ұйымдары, сондай-ақ ұлттық, ғылыми орталықтар мен ғылыми-зерттеу институттары ұсынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық және кәсіби, орта білімнен кейінгі білімі бар мамандарға, оның ішінде педагогикалық кадрларға қосымша білім беруді биологиялық қауіпсіздік және ерекше қауіпті инфекциялардың зертханалық диагностикасы мәселелері бойынша бағдарламаларды қоспағанда жоғары медициналық колледждер жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қосымша білім беру бюджет, жұмыс беруші қаражаты және (немесе) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық және жергілікті бюджеттер қаражаты есебінен оның ішінде шетелдік ұйымдарға қосымша білім беруге мемлекеттік денсаулық сақтау ұйымдарында, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлғаларда немесе дауыс беретін акцияларының (қатысу үлестерінің) елу пайыздан астамы оған меншік құқығымен тиесілі оның еншілес ұйымы және коммерциялық емес медициналық білім беру ұйымдарының клиникаларында жұмыс істейтін денсаулық сақтау саласындағы мамандар жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қосымша білім беру бағдарламаларын игеру тыңдаушының жұмыстан қол үзіп немесе жартылай қол үзіп оқу арқылы жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыстан жартылай қол үзіп игеру жағдайында кадрлар жұмысын толық емес жұмыс уақытында орындай алады және сонымен қатар қосымша білім беру нысандарының бірі бойынша, оның ішінде Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 20 наурыздағы № 137 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10768 болып тіркелген) қашықтықтан білім беру оқытуды бойынша оқу процесін ұйымдастыру қағидаларымен белгіленген тәртіпте қашықтықтан білім беру оқытуды қолдана отырып, оқиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Денсаулық сақтау саласындағы мамандарға қосымша және формальды емес білім беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Денсаулық сақтау саласындағы мамандарға қосымша білім беру қосымша білім берудің білім беру бағдарламалары каталогының ақпараттық жүйесінде (бұдан әрі – Каталог) жарияланған білім беру бағдарламаларының тізбесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Каталогты сараптама ұйымы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1805,340 +1779,286 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағдарламаны сараптау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Каталогта бағдарламаны жариялау және өзектендіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қосымша білім беру бағдарламалары мазмұны мен бағытына (мақсатына) қарай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) салалық біліктілік шеңберіне және денсаулық сақтау саласындағы кәсіптік стандарттарға сәйкес кәсіптік құзыреттерді қолдауға, тереңдетуге және жетілдіруге бағытталған біліктілікті арттыру бағдарламалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мамандық бейіні бойынша жаңа кәсіби құзыреттерді кеңейтуге және (немесе) игеруге бағытталған сертификаттау курсы болып бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Біліктілікті арттыру бағдарламалары осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес төрт деңгейге бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қосымша білім беру бағдарламаларының ұзақтығы біліктілікті арттыру үшін 2 кредиттен (60 академиялық сағат) 9 кредитке (270 академиялық сағат) дейін, сертификаттау курстары үшін 10 кредиттен (300 академиялық сағат) және одан да көп кредитті құрайды. Бір кредит 30 академиялық сағатқа тең.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Формальды емес білім берудің (тағылымдама, семинар, тренинг, мастер-класс, вебинар, онлайн курс) ұзақтығын денсаулық сақтау саласындағы білім беру және ғылым ұйымы дербес айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Денсаулық сақтау саласындағы білім және ғылым ұйымы қосымша білім беру бағдарламалары тыңдаушыларының бастапқы (бастапқы) білім деңгейін анықтау үшін базалық, оқыту кезінде - ағымдағы, оқу аяқталғаннан кейін - қорытынды бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бағдарламаны меңгерген тыңдаушыларға қорытынды бақылаудың оң нәтижесі бойынша (шекті балдан жоғары):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) біліктілікті арттыру – осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2245,260 +2165,144 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша игерілген бағдарламаның көлемін көрсете отырып, қосымша білім алғандығы туралы анықтама беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Формальды емес білім алуды аяқтаған денсаулық сақтау саласындағы мамандарға формальды емес білім алу туралы сертификат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Шетелде қосымша білім беру бағдарламаларынан өткен денсаулық сақтау саласындағы мамандар қосымша білім туралы құжатты қосымшасымен (транскрипт) ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет тілінде берілген құжатқа қазақ және орыс тілдеріндегі нотариат куәландырған аудармасы қосымша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Біліктілікті арттырудан өту туралы өтініштерді қабылауды қосымша білім беру бағдарламаларын іске асыратын білім беру ұйымдары "электрондық үкімет" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – веб - портал) арқылы электрондық форматта (ішінара автоматтандырылған) және (немесе) қағаз түрінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Денсаулық сақтау саласы кадрларының біліктілігін арттыру және сертификаттау курстарынан өткені туралы құжаттар беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) денсаулық сақтау саласындағы білім және ғылым ұйымдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...131 lines deleted...]
-      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 6-қосымшаға сәйкес мемлекеттік көрсетілетін қызмет тізбесінде келтірілген (бұдан әрі – тізбесі).</w:t>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процестің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға 6-қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыға мемлекеттік қызметті көрсету нәтижесін қағаз жеткізгіште беру көрсетілетін қызметті алушының көрсетілетін қызметті берушіге жеке басын куәландыратын құжаттарды не цифрлық құжаттар сервисінен электрондық құжатты (сәйкестендіру үшін) ұсына отырып, көрсетілетін қызметті берушіге тікелей жүгіну жолымен не көрсетілетін қызметті алушының көрсетілетін қызметті берушіге электрондық сұрау салуы негізінде веб-портал арқылы электрондық форматта жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2609,178 +2413,62 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-і қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша біліктілігін арттырудан өткені туралы құжатты не қосымша білім алуды аяқтамағаны туралы анықтаманы береді және көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...126 lines deleted...]
-      Мемлекеттік қызметті көрсету мерзімі көрсетілетін қызметті алушы білім беру ұйымына құжаттарды тапсырған сәттен бастап, сондай-ақ веб - портал арқылы жүгінген кезде – Тізбеге сәйкес 3 (үш) сағаттан аспайды.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімі Көрсетілетін қызметті алушы білім беру ұйымына құжаттарды берген сәттен бастап, сондай-ақ веб - портал арқылы жүгінген кезде-тізбеге сәйкес 1 (бір) жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2795,110 +2483,172 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес тәртіппен мемлекеттік қызметтер көрсетуді мониторингтеу мақсатында "Денсаулық сақтау саласы кадрларының біліктілігін арттырудан және сертификаттау курстарынан өткені туралы құжаттар беру" мемлекеттік қызмет көрсету туралы деректерді мониторингтің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Денсаулық сақтау министрлігі осы Қағидаларды бекіткен, толықтырулар енгізген және (немесе) өзгерткен күннен бастап үш жұмыс күні ішінде оларды өзектендіреді және денсаулық сақтау саласындағы білім және ғылым ұйымдарына, веб-порталының операторына және бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті беруші Тізбенің 9-тармағының 6-қосымшасында көрсетілген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші қате туындаған сәттен бастап дереу "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын және бірыңғай байланыс орталығын sd@nitec.kz электрондық пошта арқылы бірыңғай қолдау қызметіне сұрату жіберу арқылы хабардар етеді қатенің нақты уақытын көрсете отырып.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына және (немесе) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3001,108 +2751,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қосымша және формальды емес білім беру арқылы денсаулық сақтау саласындағы мамандар алған оқудың нәтижелерін тану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қосымша білім беру құжаты біліктілікті арттырудың білім беру бағдарламаларын және (немесе) сертификаттық курсты қорытынды бақылаудың оң нәтижесі (шекті балдан жоғары) негізінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Шетелдік қосымша және формальды емес білім беру ұйымы берген қосымша және формальды емес білім туралы құжат мынадай талаптар сақталған кезде Қазақстан Республикасында жарамды деп танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қосымша білім беру үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3169,216 +2919,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) игерілген бағдарламаның кредиттерін (сағаттарын) және құзыреттер тізбесін көрсете отырып, қосымша білім беру куәлігіне (транскрипт) қосымшаның болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Формальды емес білім беру үшін – формальды емес білім туралы құжат немесе тағылымдама қорытындысы бойынша денсаулық сақтау саласындағы маманға құрылымдық бөлімше басшысының пікірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Қазақстан Республикасының мемлекеттік органдары "Денсаулық сақтау қызметкерлерінің үздіксіз кәсіптік даму нәтижелерін растау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 20 желтоқсандағы № ҚР ДСМ-283/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21843 болып тіркелген) сәйкес қосымша және формальды емес білім беруді оқытудың расталған нәтижелерін растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...125 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3438,100 +3062,138 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мамандарға қосымша және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>формальды емес білім беру</w:t>
+              <w:t>формальды емес білім</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қосымша білім берудің білім беру бағдарламаларының каталогы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -3549,1099 +3211,384 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйымның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарламаның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілікті арттыру бағдарламасының / сертификаттау бағдарламасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарламаның мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарламаның мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарламаның ұзақтығы (кредитпен)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарламаның ұзақтығы сағатпен /кредитпен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нысаналы топ</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысаналы топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағдарлама сәйкес келетін салалық біліктілік шеңберіндегі біліктілік деңгейі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарлама сәйкес келетін салалық біліктілік шеңберіндегі біліктілік деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілікті арттыру бағдарламасының деңгейі (базалық, орта, жоғары, мамандандырылған).</w:t>
-[...795 lines deleted...]
-            </w:pPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілікті арттыру бағдарламасының деңгейі (базалық, орта, жоғары).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4737,68 +3684,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Біліктілікті арттырудың білім беру бағдарламаларының деңгейлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
         <w:gridCol w:w="683"/>
@@ -6041,166 +4988,50 @@
               <w:t>
 халықаралық немесе шетелдік оқыту</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кәсіптік қызметтің инновациялық, озық жоғары технологиялық медициналық қызметтеріне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6260,516 +5091,297 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мамандарға қосымша және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>формальды емес білім беру</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>формальды емес білім беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Біліктілікті арттыру туралы сертификат № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осымен __________________________________________________________________, </w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (тегі, аты, әкесінің аты (бар болған жағдайда) </w:t>
-[...289 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      Осымен ____________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...60 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">                                      (тегі, аты, әкесінің аты (бар болған жағдайда) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 ___ жылғы "____" _______________ бастап "____" _____________ дейін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бағдарлама бойынша ________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________ сағат / кредит көлемінде біліктілікті арттырудан өткенін куәландырады </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           (оқытқан білім ұйымның атауы)  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (басшының тегі, аты, әкесінің аты (бар болған жағдайда), қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Біліктілікті арттыру бағдарламасына сәйкес келетін салалық біліктілік шеңберіндегі біліктілік деңгейі </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мөр орны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні 20___ жылғы "____" ___________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6845,752 +5457,506 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мамандарға қосымша және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>формальды емес білім беру</w:t>
+              <w:t>формальды емес білім</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификаттау курсы туралы куәлік № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осымен _________________________________________________________________, </w:t>
-[...617 lines deleted...]
-      (сағат)____________________________________________________________________</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            (тегі, аты, әкесінің аты (бар болған жағдайда)   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20 ___ жылғы "____" ________________ бастап "____" ___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дейін  мамандандыру ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бойынша ______________________ сағат / кредит көлемінде </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (оқытқан білім ұйымның атауы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сертификаттау курсынан өткенін куәландырады   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (басшының тегі, аты, әкесінің аты (бар болған жағдайда), қолы)  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сертификаттау курсының бағдарламасына сәйкес келетін салалық біліктілік</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шеңберіндегі біліктілік деңгейі __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөр орны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні 20___ жылғы "____" _____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сертификаттау курсы туралы куәлікке қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оқытқан ұйымының атауы ____________ _________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транскрипт </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оқу күні  ___________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цикл атауы  ___________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мамандығы  ___________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мамандандыру  ___________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кредиттер саны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (сағат)_____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7606,159 +5972,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тақырып атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пән тақырыбының немесе бөлімінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кредиттер саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кредиттер / сағат саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорытынды баға</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорытынды баға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8118,290 +6524,145 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...131 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...100 lines deleted...]
-      Берілген күні ________________</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Тіркеуші__________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тегі, аты, әкесінің аты (бар болған жағдайда) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               (қолы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тіркеу нөмірі № _______________  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8513,68 +6774,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қосымша білім алуды аяқтамаған адамдарға берілетін анықтама № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осымен ________________________________________________________________, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9015,176 +7276,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мөр орны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні 20___ жылғы "____" ______________</w:t>
-      </w:r>
-[...124 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9246,100 +7381,138 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мамандарға қосымша және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>формальды емес білім беру</w:t>
+              <w:t>формальды емес білім</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Денсаулық сақтау саласы кадрларының біліктілігін арттыру және сертификаттау курстарынан өткені туралы құжаттар беру" мемлекеттік көрсетілетін қызмет тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9352,123 +7525,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Денсаулық сақтау саласындағы білім және ғылым ұйымдары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау саласындағы білім және ғылым ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9719,105 +7922,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті беруші: көрсетілетін қызметті алушы көрсетілетін қызметті берушіге құжаттарды тапсырған сәттен бастап - 3 (үш) сағаттан аспайды;</w:t>
+көрсетілетін қызметті беруші: көрсетілетін қызметті алушы көрсетілетін қызметті берушіге құжаттарды тапсырған сәттен бастап - 1 (бір) жұмыс күнінен аспауы тиіс;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құжаттарды тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты - отыз минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - отыз минут.</w:t>
+көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты -1 (бір) жұмыс күнінен аспауы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-портал арқылы - құжат тапсырылған сәттен бастап 30 (отыз) минуттан аспайды.</w:t>
+портал арқылы - құжат тапсырылған сәттен бастап 1 (бір) жұмыс күнінен аспауы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9886,51 +8089,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде.</w:t>
+электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде ҚР резидентті емес тұлғаларға.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9999,107 +8202,147 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) біліктілікті арттырудан өткені туралы: қосымша біліктілікті арттыру қағидаларына 3-қосымшаға сәйкес нысан бойынша біліктілікті арттыру туралы куәлік "Денсаулық сақтау саласындағы мамандарға қосымша және формальды емес білім беру қағидаларын, денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын, сондай-ақ қосымша және формальды емес білім беру арқылы денсаулық сақтау саласындағы мамандар алған оқудың нәтижелерін тану қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-303/2020 </w:t>
-[...55 lines deleted...]
-3) қосымша білім беруді аяқтамау туралы: Денсаулық сақтау саласындағы мамандардың қосымша және формальды емес білім беру қағидаларының 5-қосымшаға сәйкес қосымша білім алуды аяқтамаған адамдарға берілетін анықтама.</w:t>
+1) біліктілікті арттырудан өткені туралы: "Денсаулық сақтау саласындағы мамандарға қосымша және формальды емес білім беру қағидаларын, денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын, сондай-ақ қосымша және формальды емес білім беру арқылы денсаулық сақтау саласындағы мамандар алған оқудың нәтижелерін тану қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-303/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21847 болып тіркелген) бекітілген (бұдан әрі-Қағидалар) біліктілікті арттыру қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша біліктілікті арттыру туралы куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) сертификаттық курстан өткені туралы: денсаулық сақтау саласындағы мамандарға қосымша және формальды емес білім беру қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша сертификаттық курс туралы куәлік.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) қосымша білім беруді аяқтамау туралы: Денсаулық сақтау саласындағы мамандардың қосымша және формальды емес білім беру қағидаларының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес қосымша білім алуды аяқтамаған адамдарға берілетін анықтама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10281,119 +8524,99 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес сенбі, жексенбі және мереке күндерінен басқа, дүйсенбі – жұма сағат 13.00 -ден 14.00-ге дейін түскі үзіліспен сағат 9.00-ден 18.00-ге дейін. Бұл ретте әрбір қызмет беруші жұмыс беруші Еңбек кодексінің </w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне сәйкес сенбі, жексенбі және мереке күндерінен басқа, дүйсенбі – жұма сағат 13.00 -ден 14.00-ге дейін түскі үзіліспен сағат 9.00-ден 18.00-ге дейін. Бұл ретте әрбір қызмет беруші жұмыс беруші Еңбек кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>63-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес еңбек тәртібі қағидаларына сәйкес жұмыс режимін бекітеді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) порталда-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
-[...9 lines deleted...]
-              <w:t>кодексіне</w:t>
+2) порталда-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10603,51 +8826,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10770,51 +9085,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжаттар сервисі мобильдік қосымшада пайдаланушылардың ақпараттық жүйелерінде авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильдік қосымшада ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "цифрлық құжаттар" өлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильдік қосымшада ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүмкіндігі шектеулі адамдар үшін пандус, шақыру түймесі, зағиптар мен нашар көретіндерге арналған тактильді жол, күту залы, құжаттар үлгілері бар тағандар болуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10947,1008 +9262,934 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ ҚР ДСМ-303/2020 Бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="40"/>
+    <w:bookmarkStart w:name="z88" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Біліктілік талаптар жаңа редакцияда – ҚР Денсаулық сақтау министрінің 20.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="41"/>
+    <w:bookmarkStart w:name="z89" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптары (бұдан әрі – Біліктілік талаптары) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 221-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган медициналық мамандықтар бойынша қосымша білім беру ұйымдарын белгіленген біліктілік талаптарына сәйкес келген жағдайда медициналық мамандықтар бойынша қосымша білім беру ұйымдарының Тізбеге енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Біліктілік талаптарында мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім беру бағдарламасы – оқытудың мақсатын, нәтижелері мен мазмұнын, білім беру процесін ұйымдастыруды және оларды іске асыру тәсілдері мен әдістерін, оқыту нәтижелерін бағалау өлшемшарттарын қамтитын білім берудің негізгі сипаттамаларының бірыңғай кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) денсаулық сақтау саласындағы мамандарға қосымша білім беру (бұдан әрі – Қосымша білім беру) – кәсіптік білімді, машықтар мен дағдыларды қолдау, кеңейту, тереңдету және жетілдіру, сондай-ақ жаңа (қосымша) құзыреттерді игеру үшін денсаулық сақтау кадрларының білім беру қажеттіліктерін қанағаттандыру мақсатында жүзеге асырылатын оқыту процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) симуляциялық технологиялар – дағдыларды пысықтау және тапсыру үшін жасанды ортадағы клиникалық жағдайлардың статикалық және динамикалық процестерін имитациялауға және жаңғыртуға мүмкіндік беретін инновациялық технологиялар (манекендер, муляждар, симуляторлар, стандартталған пациенттер, виртуалды шындықтар, компьютерлік бағдарламалар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формальды емес білім беру – оқу орны, мерзімі мен нысаны есепке алынбай көрсетілетін білім беру қызметтерін көрсететін ұйымдарымен жүзеге асыралатын және оқыту нәтижелерін растайтын құжат берілетін білім беру түрі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 - тарау. Денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Медициналық мамандықтар бойынша қосымша білімнің білім беру бағдарламаларын іске асыратын ұйымдарға мынадай біліктілік талаптары қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z112" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) білім беру қызметіне лицензиялар және (немесе) "Денсаулық сақтау саласындағы ғылыми ұйымға мәртебе беру және оны қайта қарау қағидаларын, сондай-ақ ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелілігіне бағалауды жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 23 желтоқсандағы № ҚР ДСМ-316/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21894 болып тіркелген) сәйкес ғылыми ұйым мәртебесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z113" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Кодекстің 221-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес институционалдық аккредиттеу туралы куәліктің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z114" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қосымша білім беру бағдарламаларын әзірлеу, келісу және бекіту, олардың тиімділігін мониторингілеу, сондай-ақ қосымша білім беруді ұйымдастыру мен өткізу тәртібін реттейтін, қосымша білім беру ұйымының басшысы бекіткен құжаттардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z115" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілікті арттыру бағдарламасының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z116" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бейінді халықаралық ақпараттық желілерге, электрондық деректер базаларына, кітапхана қорларына, компьютерлік технологияларға, оқу-әдістемелік және ғылыми әдебиеттерге қолжетімділіктің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z117" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оқытудың инновациялық, симуляциялық технологиялары мен интерактивті әдістерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z118" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оқытушылар құрамы туралы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z119" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында, ұлттық және ғылыми орталықтарда, ғылыми-зерттеу институттарында (бұдан әрі – ЖОО, ҒЗИ, ҰО)ғылым докторы немесе кандидаты ғылыми дәрежесі, философия докторы немесе магистр академиялық дәрежесі бар адамдар туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z120" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      педагогикалық санаты, қолданбалы немесе академиялық бакалавриаты бар адамдар туралы. жоғары медициналық колледждерде. Қосымша білім беру бағдарламаларын іске асыратын штаттық профессор-оқытушылар құрамының саны оқытушылардың жалпы штатынан кемінде 40 % - составляет құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z121" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық сабақтарды өткізуді ғылыми дәрежесі жоқ, бірақ профессор-оқытушылар құрамының жалпы санының 40% - дан аспайтын практикалық денсаулық сақтау мамандары қатарындағы оқытушылар жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z122" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандық бейіні бойынша кемінде 10 жыл жұмыс тәжірибесі және кемінде 3 жыл ғылыми - педагогикалық өтілі бар ЖОО, ҒЗИ, қосымша білім беру ҰО оқытушылары, оқытылатын бейін бойынша соңғы 5 жылда кемінде 4 кредит (120 академиялық сағат) біліктілігін арттыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z123" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандық бейіні бойынша кемінде 5 жыл жұмыс тәжірибесі және кемінде 3 жыл ғылыми – педагогикалық өтілі бар жоғары медициналық колледждердің оқытушылары, оқытылатын бейін бойынша соңғы 5 жылда кемінде 4 кредит (120 академиялық сағат) біліктілігін арттыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z124" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) материалдық-техникалық қамтамасыз ету туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z125" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тыңдаушылар контингентінің көлеміне, санитариялық - техникалық нормалар мен қағидаларға сәйкес келетін аудиториялық Қордың, сыныптардың, зертханалардың меншік құқығында және (немесе) жедел (сенімгерлік) басқару, жалдау (жалдау) туралы шарттар бойынша болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z126" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік құқығында және (немесе) жедел (сенімгерлік) басқару туралы шарттар бойынша тыңдаушылар контингентінің көлеміне сәйкес келетін қосымша білім беру бағдарламалары, Интернет желісіне, кітапхана қорына, симуляциялық жабдыққа (манекендерге, манекендерге) қол жеткізе отырып, баспа, аудио, бейнематериалдарды көрсетуге арналған компьютерлік жабдықтың санитариялық-техникалық нормалары мен қағидалары бойынша жалға алудың (жалдаудың) болуы муляждар, тренажерлер);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z127" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдардың бірыңғай көлік ортасына қосылу туралы шарттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z128" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) клиникалық базалардың болуын растайтын құжаттар және (немесе) аккредиттелген медициналық ұйымдармен шарт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z129" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) медициналық мамандықтар бойынша қосымша білім беруді жүзеге асыратын ұйымдарға арналған уәкілетті орган бекіткен қосымша білім беру ұйымдарының тізбесіне ұйымды енгізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Денсаулық сақтау саласында формальды емес білім беруді жүзеге асыратын ұйымдарға денсаулық сақтау мамандары үшін фомальды емес білім беруді жүргізуге құқық белгілейтін құжаттардың, "электрондық үкімет" веб-порталынан алынған заңды тұлғаның мемлекеттік тіркеу (қайта тіркеу) туралы анықтамасы, формальды емес білім беру бағдарламаларының бейініне сәйкес танылған аккредиттеу органдарының, штаттық және штаттан тыс оқытушылардың тізіліміне енгізілген аккредиттеу органдарында институционалдық аккредиттеу туралы куәліктің, оның ішінде ғылым докторы, кандидаты және ғылым кандидаты ғылыми дәрежесі бар адамдардың болуы талап етіледі (немесе) философия докторы немесе магистр академиялық дәрежесі, мамандық бейіні бойынша кәсіби қызмет тәжірибесі соңғы 10 жылда кемінде 5 жыл, педагогикалық құзыреттіліктер және мамандық бейіні бойынша біліктілікті арттыру соңғы 5 жылда кемінде 4 кредит (120 академиялық сағат), бекітілген формальды емес білім беру бағдарламалары, білім беру контентін, деректер базасының ақпараттық жүйесін (архивті) жазып және сақтай отырып Қашықтықтан оқытуға арналған ақпараттық платформалар) верификациялау үшін онлайн қолжетімділігі бар формальды емес білім туралы берілген құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Денсаулық сақтау министрінің 31.12.2025 </w:t>
+        <w:t>№ 175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 175</w:t>
-[...391 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...124 lines deleted...]
-      4. Денсаулық сақтау саласындағы формальды емес білім беру ұйымдарына білім алушылардың, кәсіптік даярлық түлектерінің және денсаулық сақтау саласындағы мамандардың білімі мен дағдыларын бағалауды жүзеге асыруға институционалдық аккредиттеу немесе аккредиттеу туралы куәліктің болуы талап етіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12042,268 +10283,268 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ ҚР ДСМ-303/2020 Бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="53"/>
+    <w:bookmarkStart w:name="z105" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z106" w:id="54"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z106" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Медицина және фармацевтика кадрларының біліктілігін арттыру және оларды қайта даярлау қағидаларын, сондай-ақ қосымша медициналық және фармацевтикалық білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндет атқарушының 2009 жылғы 11 қарашадағы № 691 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5904 болып тіркелген, Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында жарияланды, 2010 жылғы № 2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z107" w:id="55"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z107" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Медицина және фармацевтика кадрларының біліктілігін арттыру және қайта даярлау ережесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 11 қарашадағы № 691 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 29 мамырдағы № 433 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11448 болып тіркелген, 2015 жылғы 3 шілдедегі "Әділет" ақпараттық-құқықтық жүйесінде жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z108" w:id="56"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z108" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Медицина және фармацевтика кадрларының біліктілігін арттыру және қайта даярлау қағидаларын және қосымша медициналық және фармацевтикалық білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 11 қарашадағы № 691 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2017 жылғы 18 наурыздағы № 76 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14954 болып тіркелген, 2017 жылғы 10 сәуірдегі Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z109" w:id="57"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z109" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Медицина және фармацевтика кадрларының біліктілігін арттыру және оларды қайта даярлау қағидаларын, сондай-ақ қосымша медициналық және фармацевтикалық білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 11 қарашадағы № 691 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2018 жылғы 25 тамыздағы № ҚР ДСМ-7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17436 болып тіркелген, 2018 жылғы 3 қазандағы Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z110" w:id="58"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Медицина және фармацевтика кадрларының біліктілігін арттыру және оларды қайта даярлау қағидаларын, сондай-ақ қосымша медициналық және фармацевтикалық білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2009 жылғы 11 қарашадағы № 691 бұйрығына толықтырулар енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 26 мамырдағы № ҚР ДСМ-57/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20733 болып тіркелген, 2020 жылғы 27 мамырдағы Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>