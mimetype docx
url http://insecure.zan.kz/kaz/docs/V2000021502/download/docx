--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7eea9f2" w14:textId="7eea9f2">
+    <w:p w14:paraId="65d018d" w14:textId="65d018d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,306 +93,414 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 22 қазандағы № ҚР ДСМ-148/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 26 қазанда № 21502 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 22 қазандағы № ҚР ДСМ-148/2020 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 26 қазанда № 21502 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Денсаулық сақтау министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Халық денсаулығы және денсаулық сақтау жүйесі туралы" 2020 жылдың 7 шілдедегі Қазақстан Республикасының Кодексі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 80) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Денсаулық сақтау министрлігінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Денсаулық сақтау министрлігінің Тауарлар және көрсеілетін қызметтердің сапасы мен қауіпсіздігін бақылау комитеті Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Денсаулық сақтау министрлігінің Тауарлар және көрсеілетін қызметтердің сапасы мен қауіпсіздігін бақылау комитеті Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Денсаулық сақтау министрлігінің интернет - ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Денсаулық сақтау министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -407,180 +515,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Денсаулық сақтау вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Денсаулық сақтау вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Денсаулық сақтау министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -600,234 +720,271 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  "КЕЛІСІЛДІ"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық даму, инновациялар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 және аэроғарыш өнеркәсібі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 министрлігі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 " " 2020 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  "КЕЛІСІЛДІ"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық экономика</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 министрлігі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 " " 2020 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -947,203 +1104,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Білітілік талаптары жаңа редакцияда көзделген - ҚР Денсаулық сақтау министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="333"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4748"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талаптары мыналардың болуын қамтиды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1182,123 +1444,123 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медициналық қызмет үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды және жеке тұлғалар үшін – мәлімделетін медициналық қызметтің кіші түрлері бойынша бейінді қызметтердің медициналық көмек көрсетуін ұйымдастыру стандарттарына сәйкес келетін, сондай-ақ денсаулық сақтау объектілеріне қойылатын санитариялық-эпидемиологиялық талаптарды белгілейтін санитариялық қағидаларға сәйкес келетін меншік немесе жалға алу шарты, немесе жылжымайтын мүлікті (несиені) өтеусіз пайдалану шарттары, немесе мүлікті сенімгерлік басқару, немесе мемлекеттік-жекешелік серіктестік шарты құқығындағы үй-жай немесе ғимарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1310,164 +1572,164 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті беруші меншік құқығын куәландыратын құжаттар туралы мәліметтерді құжаттың көшірмесін ұсынатын, бір жылдан кем мерзімге жасалған жалға алу, немесе жылжымайтын мүлікті өтеусіз пайдалану шарттары (несиелер), немесе мүлікті сенімгерлік басқару, немесе мемлекеттік-жекешелік серіктестік шарттарын қоспағанда, "Е-лицензиялау" мемлекеттік дерекқорымен интеграцияланған "Жылжымайтын мүлікті тіркеу" мемлекеттік дерекқорынан алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды және жеке тұлғалар үшін – мәлімделетін медициналық қызметтің кіші түрлері бойынша бейінді қызметтердің медициналық көмек көрсетуін ұйымдастыру стандарттарына және денсаулық сақтау ұйымдарын медициналық бұйымдармен жарақтандыру ең төмен стандарттарына сәйкес жұмыс істейтін медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-сайман, аспаптар, жиһаз, мүкәммал, Көлік және басқа да құралдар (қажет болған кезде).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1479,167 +1741,160 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін - медициналық қызметтің мәлімделген кіші түрлеріне сәйкес тиісті білімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1651,164 +1906,164 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті беруші медициналық жоғары немесе орта білім туралы мәліметтерді білім туралы құжаттың көшірмесін ұсынатын, 2015 жылға дейін аяқтаған адамдарды, сондай-ақ Қазақстан Республикасының аумағы шегінен тыс аяқтаған адамдарды қоспағанда, Қазақстан Республикасы Білім және ғылым министрлігінің ақпараттық жүйесінен (мәліметтер 2015 жылдан бастап) алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін - өтініш берілетін медициналық қызметтің кіші түрлері бойынша соңғы 5 (бес) жыл ішінде мамандандыру немесе жетілдіру және біліктілікті арттырудың басқа да түрлері (құжаттарды тапсыру сәтінде 5 (бес) жылдан кешіктірмей оқуды аяқтаған интернатура, резидентура, орта оқу орнының түлектерін қоспағанда).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1820,167 +2075,160 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін - санитариялық-эпидемиологиялық бейінді мамандарды қоспағанда, маманның тиісті сертификаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1992,128 +2240,128 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті беруші маман сертификаты туралы мәліметтерді маман сертификатының көшірмесін ұсынатын, 2014 жылға дейін алған адамдарды қоспағанда, "Е-лицензиялау" мемлекеттік дерекқорынан алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2125,51 +2373,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес медицина қызметкерлері туралы мәліметтермен расталатын медицина қызметкерлерінің штаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2181,167 +2429,160 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін - медициналық қызметтің мәлімделген кіші түрлері бойынша мамандығы бойынша кемінде 5 (бес) жыл жұмыс өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2353,51 +2594,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2436,123 +2677,123 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фармацевтикалық қызмет үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды және жеке тұлғалар үшін – дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы объектілерге қойылатын санитариялық-эпидемиологиялық талаптарды белгілейтін санитариялық қағидаларға сәйкес келетін меншік немесе жалға алу немесе мемлекеттік мүлікті сенімгерлік басқару құқығындағы үй-жай немесе ғимарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2564,164 +2805,164 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті беруші меншік құқығын куәландыратын құжаттар туралы мәліметтерді бір жылдан кем мерзімге жасалған жалға алу немесе мемлекеттік мүлікті сенімгерлік басқару шарттарын қоспағанда құжаттың электрондық көшірмесін ұсынатын "Е-лицензиялау" мемлекеттік дерекқорымен ықпалдастырылған "Жылжымайтын мүлікті тіркеу" мемлекеттік дерекқорынан алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды және жеке тұлғалар үшін – нормативтік құқықтық актілерге сәйкес дәрілік заттар мен медициналық бұйымдардың сапасын бақылауды және оларды өндіру, дайындау, сақтау және өткізу шарттарын сақтауды қамтамасыз етуге арналған жабдық пен жиһаз, мүкәммал, аспаптар мен аппаратура; шалғайдағы ауылдық жерлерге арналған жылжымалы дәріхана пункті үшін қажет болған жағдайда дәрілік заттар мен медициналық бұйымдарды сақтау мен өткізу шарттарын сақтауды қамтамасыз ететін тиісті шкафтар мен тоңазытқыш және басқа да жабдықтары бар автомобиль көлік құралдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2733,167 +2974,160 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – мамандар туралы мәліметтермен расталатын қызметкерлер штаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2905,461 +3139,538 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңды тұлғалар үшін – фармацевтикалық қызметтің мәлімделген кіші түрлеріне сәйкес тиісті білімі және мамандығы бойынша жұмыс өтілі:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) дәрілік заттар мен медициналық бұйымдарды шығаратын ұйымдар үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәрілік заттар мен медициналық бұйымдарды шығарумен тікелей айналысатын бөлімшелердің басшыларында жоғары фармацевтикалық немесе химия-технологиялық, химиялық білімі және мамандығы бойынша кемінде үш жыл жұмыс өтілі немесе медициналық бұйымдарды шығарумен тікелей айналысатын бөлімшелер басшыларының техникалық білімі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәрілік заттар мен медициналық бұйымдардың сапасын бақылауды жүзеге асыратын қызметкерлерде жоғары фармацевтикалық немесе химиялық, биологиялық білімі немесе медициналық бұйымдардың сапасын бақылауды жүзеге асыратын қызметкерлердің техникалық білімі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәрілік заттар мен медициналық бұйымдарды шығарудың технологиялық процесінде пайдаланылатын жабдықтарға қызмет көрсету жөніндегі маманның техникалық білімі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) дәрілік препараттарды дайындауды жүзеге асыратын дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы ұйымдар (бұдан әрі - дәрілік препараттарды дайындауды жүзеге асыратын дәріхана) үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәрілік препараттарды дайындауды жүзеге асыратын дәріхананың және оның өндірістік бөлімдері басшысының, сондай-ақ дәрілік препараттардың және медициналық бұйымдардың сапасын бақылауды жүзеге асыратын қызметкерлердің жоғары фармацевтикалық білімі және мамандығы бойынша кемінде үш жыл жұмыс өтілі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәрілік препараттарды тікелей дайындауды және дайындалған дәрілік препараттарды босатуды жүзеге асыратын қызметкерлердің жоғары немесе орта фармацевтикалық білімі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - аудан орталығында және ауылдық жерде жоғары фармацевтикалық білімі бар маман болмаған жағдайда дәріхананың және оның өндірістік бөлімдері басшысының орта фармацевтикалық білімі және кемінде 3 (үш) жыл мамандығы бойынша жұмыс өтілі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) дәріханалар үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәріхананың немесе оның бөлімдерінің басшысында жоғары немесе орта фармацевтикалық білімі (мамандығы бойынша кемінде үш жыл жұмыс өтілі);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәрілік заттар мен медициналық бұйымдарды өткізуді жүзеге асыратын мамандардың жоғары немесе орта фармацевтикалық білімі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәрілік заттарды интернет арқылы саудада өткізу кезінде меншік немесе жалға алу құқығындағы сақтау және тасымалдау процесінде олардың қасиеттерінің өзгеруіне жол бермейтін тәсілмен жүзеге асыратын көліктің болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) медициналық-санитариялық алғашқы, консультациялық-диагностикалық көмек көрсететін денсаулық сақтау ұйымдарындағы дәріхана пункті (бұдан әрі - дәріхана пункті) үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәріхана пункті меңгерушісінің, сондай-ақ дәрілік заттарды және медициналық бұйымдарды өткізуді жүзеге асыратын қызметкерлердің жоғары немесе орта фармацевтикалық білімі (мамандығы бойынша кемінде үш жыл жұмыс өтілі). Дәріханалары жоқ шалғайдағы ауылдық жерлерге арналған дәріхана пункттерінде фармацевтикалық білімі бар мамандар болмаған жағдайда, дәрілік заттар мен медициналық бұйымдарды өткізуді жүзеге асыру үшін оларды өткізу үшін оқытудан өткен медициналық білімі бар мамандарға рұқсат етіледі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) дәріхана қоймасы үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәріхана қоймасы басшысының жоғары фармацевтикалық білімі және мамандығы бойынша кемінде үш жыл жұмыс өтілі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - дәріхана қоймасы бөлімдері басшыларының және дәрілік заттар мен медициналық бұйымдарды қабылдауды, сақтауды және босатуды жүзеге асыратын қызметкерлердің жоғары немесе орта фармацевтикалық білімі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) дәріханалары жоқ шалғайдағы ауылдық жерлерге арналған жылжымалы дәріхана пункті (бұдан әрі - жылжымалы дәріхана пункті) үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - жылжымалы дәріхана пункті меңгерушісінің, сондай-ақ дәрілік заттар мен медициналық бұйымдарды өткізуді жүзеге асыратын қызметкерлердің жоғары немесе орта фармацевтикалық білімі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фармацевтикалық білімі бар мамандар болмаған жағдайда, дәрілік заттар мен медициналық бұйымдарды өткізуді жүзеге асыру үшін оларды өткізу үшін оқытудан өткен медициналық білімі бар мамандарға рұқсат етіледі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) медициналық бұйымдарды дайындау үшін: жоғары немесе орта фармацевтикалық, медициналық немесе техникалық білімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3371,164 +3682,164 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті беруші фармацевтикалық жоғары немесе орта білім туралы мәліметтерді (мәліметтер 2015 жылдан бастап) білім туралы құжаттың көшірмесін ұсынатын, 2015 жылға дейін аяқтаған адамдарды, сондай-ақ Қазақстан Республикасының аумағы шегінен тыс аяқтаған адамдарды қоспағанда, Қазақстан Республикасы Білім және ғылым министрлігінің ақпараттық жүйесінен алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін – фармацевтикалық қызметтің мәлімделген кіші түрлері бойынша соңғы 5 (бес) жылда мамандандыру немесе жетілдіру және біліктілігін арттырудың басқа түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3540,167 +3851,160 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлғалар үшін –заңды тұлғаны құрмастан, фармацевтикалық қызметпен айналысуға үміткерлердің жеке тұлғалар үшін фармацевтикалық білімі-жоғары немесе орта фармацевтикалық білімі (үш жылдан кем емес мамандығы бойынша жұмыс өтілі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3712,51 +4016,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3948,499 +4252,500 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық қызметке қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер  _______________________________________________  (денсаулық сақтау субъектісінің атауы) (20___ жылғы "__" ______ жағдай бойынша)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мыналардың болуын растайтын мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меншік немесе жалға алу шарты немесе жылжымайтын мүлікті (несиені) өтеусіз пайдалану шарттары немесе мүлікті сенімгерлік басқару немесе мемлекеттік-жекешелік әріптестік шарты құқығындағы үй-жайлар немесе ғимараттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Кадастрлық нөмірі __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Орналасқан жері ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жалға алу туралы шарттың нөмірі мен күні _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Медициналық қызметтің мәлімделген кіші түрлеріне сәйкес медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-саймандар, аспаптар, жиһаз, мүкәммал, көлік және басқа да құралдар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...110 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-саймандар, аспаптар, жиһаз, мүкәммал, көлік және басқа да құралдар тізімі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="883"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1755"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7430" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-саймандар, аспаптар, жиһаз, мүкәммал, көлік және басқа да құралдар атауы (паспорты бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="617" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндіруші ел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="617" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="618" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығарылған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жағдайы (жұмысқа жарамды/жарамсыз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жеке тұлғаларда - медициналық қызметтің мәлімделген кіші түрлеріне сәйкес тиісті білімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық білімі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4559,756 +4864,757 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Аяқтаған жылы _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Диплом нострификациясы туралы мәліметтер (қажет болған кезде)__</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Жеке тұлғаларда - соңғы 5 жыл ішінде медициналық қызметтің мәлімделген кіші түрлері бойынша мамандануы немесе жетілдірілуі және біліктілігін арттырудың басқа да түрлері: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәлімделген мамандық бойынша біліктілігін арттыру туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Құжаттың нөмірі ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Циклдің атауы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Оқытудың басталуы_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Оқытудың аяқталуы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Сағат саны _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке тұлғаларда - маман сертификаты туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Маман сертификаты берілген мамандықтың атауы _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Біліктілік санаты (бар болса – көрсету) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Маман сертификатын берген орган ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тіркеу нөмірі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Берілген күні _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Сертификаттың қолданылу мерзімі ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заңды тұлғаларда - медицина қызметкерлері туралы мәліметтермен расталатын медицина қызметкерлерінің штаты:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...254 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық ұйымның медицина қызметкерлері туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2165"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2097"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3845" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атқаратын лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы бойынша өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3845" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жеке тұлғаларда – мамандығы бойынша медициналық қызметтің мәлімделген кіші түрлері бойынша 5 жылдан кем емес жұмыс өтілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәлімделген мамандығы бойынша еңбек қызметі (жеке тұлға үшін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5573,760 +5879,762 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фармацевтикалық қызметке қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер  ________________________________________________  (денсаулық сақтау субьектісінің атауы) (20___ жылғы "__"______ жағдай бойынша)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мыналардың болуын растайтын мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меншік немесе жалға алу немесе мемлекеттік мүлікті сенімді басқару құқығындағы үй-жайлар немесе ғимараттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) жалға алу құқығындағы өндірістік база туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Кадастрлық нөмірі __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Орналасқан жері ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жалға алу туралы шарттың нөмірі мен күні _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жалға беруші ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Жалға алудың аяқталу мерзімі ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Үй-жайдың (ғимараттың) мекенжайы __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Жалға алынатын шаршы көлемі _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нормативтік құқықтық актілерге сәйкес дәрілік заттар мен медициналық бұйымдардың сапасын бақылауды және өндіру, дайындау, сақтау және өткізу шарттарын сақтауды қамтамасыз етуге арналған жабдық пен жиһаз, мүкәммал, аспаптар мен аппаратура; шалғайдағы ауылдық жерлерге арналған жылжымалы дәріхана пункті үшін қажет болған жағдайда дәрілік заттар мен медициналық бұйымдарды сақтау мен өткізу шарттарын сақтауды қамтамасыз ететін тиісті шкафтар мен тоңазытқыш және басқа да жабдықтары бар автомобиль көлік құралы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...200 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жабдықтар, аппаратура, аспаптар, жиһаз, мүкәммал, көлік және басқа да құралдар тізімі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8191"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1999"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8191" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-саймандар, аспаптар, жиһаз, мүкәммал, көлік және басқа құралдар атауы (паспорты бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндіруші ел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығарылған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1999" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жағдайы (жұмысқа жарамды/жарамсыз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Фармацевтикалық қызметті жүзеге асыратын денсаулық сақтау ұйымдарының мамандары туралы мәліметтер: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фармацевтикалық қызметті денсаулық сақтау ұйымдары мамандарының тізімі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="936"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5626"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТАӘ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атқаратын лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі, мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы бойынша өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5626" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соңғы 5 жылда біліктілігін арттыруы туралы құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заңды және жеке тұлғаларда фармацевтикалық қызметтің мәлімделген кіші түрлеріне сәйкес тиісті білімі және мамандығы бойынша жұмыс өтілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фармацевтикалық білімі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6517,70 +6825,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Жұмыстан босату туралы бұйрықтың күні ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жеке тұлғаларда фармацевтикалық қызметтің мәлімделген кіші түрлері бойынша соңғы 5 жылда мамандануы немесе жетілдірілуі және біліктілікті арттырудың басқа түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біліктілікті арттыру туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6759,242 +7067,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің күші жойылған бұйрықтардың тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 23 қаңтардағы № 27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10600 болып тіркелген, 2015 жылғы 14 сәуірде "Әділет" ақпараттық-құқықтық жүйесіде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасының Денсаулық сақтау министрінің 2015 жылғы 23 қаңтардағы № 27 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2018 жылғы 14 желтоқсандағы № ҚР ДСМ-41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18015 болып тіркелген, 2019 жылғы 4 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілері эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2015 жылғы 23 қаңтардағы № 27 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2019 жылғы 10 сәуірдегі № ҚР ДСМ-25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18513 болып тіркелген, 2019 жылғы 4 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілері эталондық бақылау банкінде жарияланған). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7320,31 +7628,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>