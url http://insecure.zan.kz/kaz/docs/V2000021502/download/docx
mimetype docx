--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65d018d" w14:textId="65d018d">
+    <w:p w14:paraId="49106a1" w14:textId="49106a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,335 +172,333 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 7-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>80) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...88 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Денсаулық сақтау министрлігінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Денсаулық сақтау министрлігінің Тауарлар және көрсеілетін қызметтердің сапасы мен қауіпсіздігін бақылау комитеті Қазақстан Республикасы заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Денсаулық сақтау министрлігінің интернет - ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Денсаулық сақтау министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -515,91 +513,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Денсаулық сақтау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1033,3064 +1031,3363 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау министрі</w:t>
+              <w:t>Денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 22 қазаны</w:t>
+              <w:t>2020 жылғы 22 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ҚР ДСМ-148/2020</w:t>
+              <w:t>№ ҚР ДСМ-148/2020 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бұйрығына </w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Білітілік талаптары жаңа редакцияда - ҚР Денсаулық сақтау министрінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Білітілік талаптары жаңа редакцияда көзделген - ҚР Денсаулық сақтау министрінің 08.05.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 48</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Ескертпе</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық қызмет үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары мыналардың болуын қамтиды:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Медициналық қызмет үшін</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...121 lines deleted...]
-көрсетілетін қызметті беруші меншік құқығын куәландыратын құжаттар туралы мәліметтерді құжаттың көшірмесін ұсынатын, бір жылдан кем мерзімге жасалған жалға алу, немесе жылжымайтын мүлікті өтеусіз пайдалану шарттары (несиелер), немесе мүлікті сенімгерлік басқару, немесе мемлекеттік-жекешелік серіктестік шарттарын қоспағанда, "Е-лицензиялау" мемлекеттік дерекқорымен интеграцияланған "Жылжымайтын мүлікті тіркеу" мемлекеттік дерекқорынан алады</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды және жеке тұлғалар үшін – меншік құқығында немесе жалға беру шартында, немесе жылжымайтын мүлікті тегін пайдалану шартында (несиеде) кемінде 1 жылға жасалған, немесе мүлікті сенімді басқару шартында, немесе мемлекеттік-жеке серіктестік шартындағы санитариялық талаптарға сәйкес келетін, денсаулық сақтау объектілеріне санитариялық-эпидемиологиялық талаптарды белгілейтін, сондай-ақ бейінді қызметтердің көрсетілетін медициналық көмектің аталатын түрлері бойынша ұйымдастыру стандарттарына сәйкес келетін үй-жайлар немесе ғимараттар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 1-қосымшаға сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік құқығын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "Е-License" мемлекеттік деректер қорымен интеграцияланған "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" цифрлық жүйесінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік базаның мекенжайы бойынша мәліметтер "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" цифрлық жүйесінен мекенжайдың тіркеу кодын енгізу арқылы толтырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының өндірістік базасына медициналық қызметтің мәлімделетін кіші түрлері бойынша санитариялық-эпидемиологиялық қорытындының бар болуы туралы мәліметтерді көрсетілетін қызметті беруші тиісті аумақтардағы халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік орган ведомствосының аумақтық бөлімшелерімен келісу кезінде "Е-License" мемлекеттік дерекқорынан алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды және жеке тұлғалар үшін – мәлімделетін медициналық қызметтің кіші түрлері бойынша бейінді қызметтердің медициналық көмек көрсетуін ұйымдастыру стандарттарына және денсаулық сақтау ұйымдарын медициналық бұйымдармен жарақтандыру ең төмен стандарттарына сәйкес жұмыс істейтін медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-сайман, аспаптар, жиһаз, мүкәммал, көлік және басқа да құралдар (қажет болған кезде) меншік құқығында.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 1-қосымшаға сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші медициналық бұйымды тіркеу туралы мәліметтерді "DariKZ" цифрлық жүйесінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық және (немесе) арнайы жабдықтардың, аппаратура мен аспаптардың, жиһаздың, мүкәммалдың, көлік және басқа да құралдардың амортизациясы, пайдалану сипаттамалары туралы мәліметтерді (құжаттарды) көрсетілетін қызметті алушы "Е-License" порталында және олардың жұмыс істеуін көрсете отырып, өндірістік базада рұқсат беру бақылауы барысында электрондық көшірмелер нысанында ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем құралдары болып табылатын медициналық бұйымдардың "Өлшем бірлігін қамтамасыз ету туралы" Қазақстан Республикасының Заңына сәйкес белгіленген техникалық және метрологиялық талаптарға сәйкестігін растау туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Иондаушы сәуле шығаратын аспаптармен және қондырғылармен жұмыс істеу" қызметінің түріне атом энергиясын пайдалану саласында лицензияның бар болуы туралы мәліметтер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...121 lines deleted...]
-көрсетілетін қызметті беруші медициналық жоғары немесе орта білім туралы мәліметтерді білім туралы құжаттың көшірмесін ұсынатын, 2015 жылға дейін аяқтаған адамдарды, сондай-ақ Қазақстан Республикасының аумағы шегінен тыс аяқтаған адамдарды қоспағанда, Қазақстан Республикасы Білім және ғылым министрлігінің ақпараттық жүйесінен (мәліметтер 2015 жылдан бастап) алады</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғалар (медицина қызметкерлері) үшін – медициналық қызметтің мәлімделетін кіші түрлеріне сәйкес тиісті медициналық білімі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 1-қосымшаға сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші Қазақстан Республикасы Ғылым және жоғары білім министрлігінің "Бірыңғай жоғары білім платформасы" және Қазақстан Республикасы Оқу-ағарту министрлігінің "Ұлттық білім беру базасы" цифрлық жүйелерінен 2012 жылдан кейін жоғары немесе техникалық және кәсіптік, орта білімнен кейінгі медициналық білім туралы құжат алған адамдардың мәліметтерін алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2012 жылға дейін жоғары немесе техникалық және кәсіптік, орта білімнен кейінгі медициналық білім туралы құжатты алған адамдар білім туралы құжаттың электрондық көшірмесін ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғалар (медицина қызметкерлері) үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш берілген медициналық қызметтің кіші түрлері бойынша (интернатура, резидентура, техникалық және кәсіптік, орта білімнен кейінгі білім беру бағдарламаларының түлектерін қоспағанда, құжаттарды тапсыру сәтінде 5 (бес) жылдан кешіктірмей оқуын аяқталған түлектерін қоспағанда) соңғы 5 (бес) жыл ішінде біліктілігін арттыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мамандандыру жөніндегі маманның сертификаты негізінде мәлімделетін медициналық қызметтің кіші түрлері бойынша лицензияға қосымша алған кезде сертификаттау курсы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 1-қосымшаға сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілікті арттыру, сертификаттау курсынан өту туралы мәліметтерді көрсетілетін қызметті беруші "Е-License" порталынан "Денсаулық сақтау саласы кадрларының біліктілігін арттыру және сертификаттау курстарынан өткені туралы құжаттарды беру" мемлекеттік қызметімен деректермен алмасу жолымен алады.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...121 lines deleted...]
-көрсетілетін қызметті беруші маман сертификаты туралы мәліметтерді маман сертификатының көшірмесін ұсынатын, 2014 жылға дейін алған адамдарды қоспағанда, "Е-лицензиялау" мемлекеттік дерекқорынан алады</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғалар (медицина қызметкері) үшін – медициналық мамандық (мамандандыру) бойынша маманның тиісті сертификаты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 1-қосымшаға сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші медициналық мамандық (мамандандыру) бойынша маманның қолданыстағы сертификаты туралы мәліметтерді "Е-License" мемлекеттік деректер қорынан алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалар үшін - осы біліктілік талаптарына 1-қосымшаға сәйкес медицина қызметкерлері туралы мәліметтермен расталатын медицина қызметкерлерінің штаты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 1-қосымшаға сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер лицензия (оған қосымша) берілгенге дейін көрсетілетін қызметті алушының өндірістік базасына рұқсат беру бақылауы барысында медицина қызметкерлерінің штаты (бекітілген штат кестесі) туралы мәліметтерді алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық заңнамаға сәйкес кейінге қалдыру шартымен жасалған медицина қызметкерлерімен жасалған еңбек шарттары туралы мәліметтерді көрсетілетін қызметті беруші Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Enbek.kz" цифрлық жүйесінен алады.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...121 lines deleted...]
-Көрсетілетін қызметті беруші қызметкерлердің бейіндері және маманның еңбек шарттарын есепке алу мәліметтерін (олар бар болған жағдайда), Қазақстан Республикасы Еңбек және әлеуметтік қорғау министрлігінің акпараттық жүйесінен алады</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғалар үшін (жеке кәсіпкерлік субъектісі) - медициналық қызметтің мәлімделген кіші түрлері бойынша мамандығы бойынша кемінде 5 (бес) жыл жұмыс өтілі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 1-қосымшаға сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші еңбек шарттары және қызметкерлердің еңбек өтілі туралы мәліметтерді Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Enbek.kz" цифрлық жүйесінен алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды және жеке тұлғалар (жеке кәсіпкер) үшін тиісті бейін бойынша медициналық көмек көрсетуді ұйымдастыру стандарттарына сәйкес электрондық медициналық жазбаларды қалыптастыру үшін дербес деректерді жинауға, өңдеуге және сақтауға арналған медициналық цифрлық жүйенің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Фармацевтикалық қызмет үшін</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 1-қосымшаға сәйкес нысан бойынша медициналық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы медициналық цифрлық жүйенің болуы туралы мәліметтерді (құжаттарды, шартты) "Е-License" порталында электрондық көшірмелер нысанында ұсынады және өндірістік базада рұқсат беру бақылауы барысында медициналық цифрлық жүйесінің жұмысын көрсете отырып, осы құжаттардың түпнұсқасын ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-көрсетілетін қызметті беруші меншік құқығын куәландыратын құжаттар туралы мәліметтерді бір жылдан кем мерзімге жасалған жалға алу немесе мемлекеттік мүлікті сенімгерлік басқару шарттарын қоспағанда құжаттың электрондық көшірмесін ұсынатын "Е-лицензиялау" мемлекеттік дерекқорымен ықпалдастырылған "Жылжымайтын мүлікті тіркеу" мемлекеттік дерекқорынан алады</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік субъектісі болып табылатын жеке тұлға Қазақстан Республикасының Кәсіпкерлік кодексінде көзделген тәртіппен жеке кәсіпкер ретінде тіркеледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицина қызметкері тиісті мамандық бойынша маман сертификаты бар заңды тұлғаның штаттық қызметкері болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фармацевтикалық қызмет үшін</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптары мыналардың болуын қамтиды:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік талаптарына сәйкестігі туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...535 lines deleted...]
-көрсетілетін қызметті беруші фармацевтикалық жоғары немесе орта білім туралы мәліметтерді (мәліметтер 2015 жылдан бастап) білім туралы құжаттың көшірмесін ұсынатын, 2015 жылға дейін аяқтаған адамдарды, сондай-ақ Қазақстан Республикасының аумағы шегінен тыс аяқтаған адамдарды қоспағанда, Қазақстан Республикасы Білім және ғылым министрлігінің ақпараттық жүйесінен алады</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды және жеке тұлғалар үшін – дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы объектілерге қойылатын санитариялық-эпидемиологиялық талаптарды белгілейтін санитариялық қағидаларға сәйкес келетін меншік немесе жалға алу немесе мемлекеттік мүлікті сенімгерлік басқару құқығындағы үй-жайлар немесе ғимараттар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік құқығын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "Е-License" мемлекеттік деректер қорымен интеграцияланған "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" цифрлық жүйесінен алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...127 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды және жеке тұлғалар үшін - нормативтік құқықтық актілерге сәйкес дәрілік заттар мен медициналық бұйымдардың сапасын бақылауды және оларды өндіру, дайындау, сақтау және өткізу шарттарын сақталуды қамтамасыз етуге арналған жабдықтар мен жиһаздар, мүкәммал, аспаптар мен аппаратуралар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шалғайдағы ауылдық жерлерге арналған жылжымалы бір дәріхана пункті үшін қажет болған жағдайда дәрілік заттар мен медициналық бұйымдарды сақтау мен өткізу шарттарын сақтауды қамтамасыз ететін тиісті шкафтар мен тоңдытқыш және басқа да жабдықтары бар автомобиль көлік құралдары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалар үшін – мамандар туралы мәліметтермен расталатын қызметкерлер штаты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалар үшін - фармацевтикалық қызметтің мәлімделген кіші түрлеріне сәйкес тиісті білім және мамандық бойынша жұмыс өтілі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) дәрілік заттар мен медициналық бұйымдарды өндіру жөніндегі ұйымдар үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәрілік заттар мен медициналық бұйымдарды шығарумен тікелей айналысатын бөлімшелердің басшыларында жоғары фармацевтикалық немесе химия-технологиялық, химиялық немесе медициналық бұйымдарды шығарумен тікелей айналысатын бөлімшелер басшыларының техникалық білімі кемінде үш жыл және мамандығы бойынша жұмыс өтілі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәрілік заттар мен медициналық бұйымдардың сапасын бақылауды жүзеге асыратын қызметкерлерде жоғары фармацевтикалық, химиялық немесе биологиялық білім беру немесе медициналық бұйымдардың сапасын бақылауды жүзеге асыратын қызметкерлерде техникалық білімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәрілік заттар мен медициналық бұйымдарды шығарудың технологиялық процесінде пайдаланылатын жабдықтарға қызмет көрсету жөніндегі маманның техникалық білімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) дәрілік препараттарды дайындауды жүзеге асыратын дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы ұйымдар (бұдан әрі-дәрілік препараттарды дайындауды жүзеге асыратын дәріхана) үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәрілік препараттарды дайындауды жүзеге асыратын дәріхананың және оның өндірістік бөлімдерінің, сондай-ақ дәрілік препараттардың және басшысының медициналық бұйымдардың сапасын бақылауды жүзеге асыратын қызметкерлердің мамандығы бойынша жоғары фармацевтикалық білімі және кемінде үш жыл жұмыс өтілі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәрілік препараттарды тікелей дайындауды және дайындалған дәрілік препараттарды босатуды жүзеге асыратын қызметкерлерде жоғары, техникалық және кәсіптік немесе фармацевтикалық орта білімнен кейінгі білімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- аудан орталығында және ауылдық жерлерде жоғары фармацевтикалық білімі бар мамандар болмаған кезде дәріхана және оның өндірістік бөлімдері басшысының мамандығы бойынша техникалық және кәсіптік немесе фармацевтикалық орта білімнен кейінгі білімі және кемінде үш жыл жұмыс өтілі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) дәріханалар үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәріхана немесе оның бөлімдерінің басшысында жоғары, техникалық және кәсіптік немесе фармацевтикалық орта білімнен кейінгі білімі (мамандығы бойынша кемінде үш жыл жұмыс өтілі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәрілік заттар мен медициналық бұйымдарды өткізуді жүзеге асыратын мамандарда жоғары, техникалық және кәсіптік немесе фармацевтикалық орта білімнен кейінгі білімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- интернет арқылы дәрілік заттарды өткізу кезінде сақтау және тасымалдау процесінде олардың қасиеттерінің өзгеруіне жол бермейтін тәсілмен жеткізуді жүзеге асыру үшін және меншік немесе жалға алу құқығындағы көліктің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) алғашқы медициналық-санитариялық, консультациялық-диагностикалық көмек көрсететін денсаулық сақтау ұйымдарындағы дәріхана пункті үшін (бұдан әрі -дәріхана пункті):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәріхана пункті меңгерушісінде, сондай-ақ дәрілік заттар мен медициналық бұйымдарды өткізуді жүзеге асыратын қызметкерлерде жоғары, техникалық және кәсіптік немесе фармацевтикалық орта білімнен кейінгі білімі (мамандығы бойынша кемінде үш жыл жұмыс өтілі). Дәріханалары жоқ шалғайдағы ауылдық жерлерге арналған дәріхана пункттерінде фармацевтикалық білімі бар мамандар болмаған жағдайда, дәрілік заттар мен медициналық бұйымдарды өткізуді жүзеге асыру үшін оларды өткізу үшін оқытудан өткен жоғары, техникалық және кәсіптік немесе фармацевтикалық орта білімнен кейінгі білімі бар мамандарға рұқсат етіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) дәріхана қоймасы үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәріхана қоймасы басшысының жоғары фармацевтикалық білімі және кемінде үш жыл жұмыс өтілі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- дәріхана қоймасы бөлімдері басшыларының және дәрілік заттар мен медициналық бұйымдарды қабылдауды, сақтауды және босатуды жүзеге асыратын қызметкерлердің жоғары, техникалық және кәсіптік немесе фармацевтикалық орта білімнен кейінгі білімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) дәріханалары жоқ шалғайдағы ауылдық жерлерге арналған жылжымалы дәріхана пункті (бұдан әрі - жылжымалы дәріхана пункті) үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жылжымалы дәріхана пунктінің меңгерушісінің, сондай-ақ дәрілік заттар мен медициналық бұйымдарды өткізуді жүзеге асыратын қызметкерлердің жоғары, техникалық және кәсіптік немесе фармацевтикалық орта білімнен кейінгі білімі. Фармацевтикалық білімі бар мамандар болмаған жағдайда дәрілік заттар мен медициналық бұйымдарды бөлшек саудада өткізуді жүзеге асыру үшін оларды өткізу үшін оқытудан өткен медициналық білімі бар мамандарға рұқсат етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) медициналық бұйымдарды дайындау үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жоғары, техникалық және кәсіптік немесе фармацевтикалық орта білімнен кейінгі білімі, медициналық немесе техникалық білімі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші Қазақстан Республикасы Ғылым және жоғары білім министрлігінің "Бірыңғай жоғары білім платформасы" және Қазақстан Республикасы Оқу-ағарту министрлігінің "Ұлттық білім беру базасы" цифрлық жүйелерінен 2012 жылдан кейін жоғары немесе техникалық және кәсіптік, орта білімнен кейінгі медициналық білім туралы құжат алған адамдардың мәліметтерін алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2012 жылға дейін жоғары немесе техникалық және кәсіптік, орта білімнен кейінгі медициналық білім туралы құжатты алған адамдар білім туралы құжаттың электрондық көшірмесін ұсынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғалар үшін-фармацевтикалық қызметтің мәлімделген кіші түрлері бойынша 5 (бес) жыл біліктілігін немесе сертификаттау курсын арттыру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...121 lines deleted...]
-көрсетілетін қызметті беруші жоғары немесе орта фармацевтикалық білім туралы мәліметтерді 2015 жылға дейін аяқтаған адамдарды, сондай-ақ Қазақстан Республикасы аумағының шектерінен тыс аяқтаған адамдарды қоспағанда, білім туралы құжаттың көшірмесін ұсынатын Қазақстан Республикасы Білім және ғылым министрлігінің ақпараттық жүйесінен (мәліметтер 2015 жылдан бастап) алады</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны құрмастан, фармацевтикалық қызметпен айналысуға үміткерлердің жеке тұлғалар үшін фармацевтикалық білімі-жоғары немесе орта білімнен кейінгі фармацевтикалық білімі (үш жылдан кем емес мамандығы бойынша жұмыс өтілі).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы біліктілік талаптарына 2-қосымшаға сәйкес нысан бойынша фармацевтикалық қызметті лицензиялау кезінде қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші Қазақстан Республикасы Ғылым және жоғары білім министрлігінің "Бірыңғай жоғары білім платформасы" және Қазақстан Республикасы Оқу-ағарту министрлігінің "Ұлттық білім беру базасы" цифрлық жүйелерінен 2012 жылдан кейін жоғары немесе техникалық және кәсіптік, орта білімнен кейінгі медициналық білім туралы құжат алған адамдардың мәліметтерін алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2012 жылға дейін жоғары немесе техникалық және кәсіптік, орта білімнен кейінгі медициналық білім туралы құжатты алған адамдар білім туралы құжаттың электрондық көшірмесін ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4129,1077 +4426,3026 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Медициналық және </w:t>
+              <w:t>Медициналық және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">фармацевтикалық қызметке </w:t>
+              <w:t>фармацевтикалық қызметке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қойылатын біліктілік </w:t>
+              <w:t>қойылатын біліктілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>нысан</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Медициналық қызметке қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер  _______________________________________________  (денсаулық сақтау субъектісінің атауы) (20___ жылғы "__" ______ жағдай бойынша)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t xml:space="preserve"> Медициналық қызметке қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер ________________________________________________ (денсаулық сақтау субъектісінің атауы) (20___ жылғы "__" ______ жағдай бойынша))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналардың болуын растайтын мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...110 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меншік немесе жалға алу шарты немесе жылжымайтын мүлікті (несиені) өтеусіз пайдалану шарттары, кемінде 1 жыл мерзімге жасалған немесе мүлікті сенімгерлік басқару немесе мемлекеттік-жекешелік әріптестік шарты құқығындағы үй-жайлар (ғимарат) және көрсетілген үй-жайдың (ғимарат) қабат бойынша жоспары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүлік объектісін (өндірістік базаны) тіркеу туралы мәліметтер: 1) кадастрлық нөмірі ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мекенжайдың тіркеу коды________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орналасқан жері ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жылжымайтын мүлікті мемлекеттік тіркеу туралы куәліктің нөмірі __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жалға алу туралы шарттың немесе жылжымайтын мүлікті өтеусіз пайдалану шартының (несиенің) немесе мүлікті сенімгерлік басқарудың немесе мемлекеттік-жекешелік әріптестік шартының нөмірі__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жалға алу туралы шарттың немесе жылжымайтын мүлікті өтеусіз пайдалану шартының (несиенің) немесе мүлікті сенімгерлік басқарудың немесе мемлекеттік-жекешілік әріптестік шартының күні__________________ (шарттың мерзімі көрсетілді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өндірістік базаға санитариялық-эпидемиологиялық қорытындының немесе хабарлама талонының болуы:_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                (тіркеу нөмері, берілген күні, берген орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Денсаулық сақтау министрлігінің цифрлық ресурстарына және Ұлттық электрондық денсаулық паспортына қосылған медициналық цифрлық жүйенің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Медициналық қызметтің мәлімделген кіші түрлеріне сәйкес медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-саймандар, аспаптар, жиһаз, мүкәммал, көлік және басқа да құралдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-саймандар, аспаптар, жиһаз, мүкәммал, көлік және басқа да құралдар атауы (паспорты бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндіруші ел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығарылған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жағдайы (жұмысқа жарамды/жарамсыз)</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технология моделі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік тіркеу туралы куәліктің нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сериялық/түгендеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Рұқсат беру бақылауы барысында көрсетілетін қызметті алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті берушіге жұмыс істеп тұрған медициналық жабдықты көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) "Өлшем құралдарына салыстырып тексеру жүргізу, өлшем құралдарын салыстырып тексерудің мерзімділігін белгілеу қағидаларын және өлшем құралдарын салыстырып тексеру туралы сертификатының нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 27 желтоқсандағы № 934 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 18094 болып тіркелген) нысанға сәйкес пайдалану құжаттарын (нұсқаулықтарды, паспорттарды), оның ішінде өлшеу құралдарын салыстырып тексеру туралы сертификатты ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) медициналық жабдыққа құқық белгілейтін құжаттарды көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Медициналық қызметтің мәлімделген кіші түрлеріне сәйкес тиісті білім:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық білімі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Дипломы бойынша мамандығы _______________________________</w:t>
-[...128 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+      1) дипломы бойынша мамандағы _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дипломы бойынша біліктілігі __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дипломның нөмірі ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дипломның сериясы ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) білім беру ұйымының толық атауы ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) түскен жылы __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аяқтаған жылы ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дипломды нострификациялау (растау) туралы мәліметтер (қажет болған кезде) ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сертификат негізінде мәлімделетін медициналық қызметтің кіші түрлері бойынша лицензияға қосымша алған кезде мәлімделетін медициналық қызметтің кіші түрлері бойынша (интернатура, резидентура, техникалық және кәсіптік, орта білімнен кейінгі білім беру орнының құжаттарды тапсыру сәтінде 5 (бес) жылдан кешіктірмей оқуын аяқтаған түлектерін қоспағанда) мамандығы бойынша маман сертификаты негізінде және (немесе) сертификаттау курсы бойынша соңғы 5 (бес) жыл ішінде біліктілікті арттыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мамандық бойынша маманның тиісті сертификаты туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мамандық бойынша маман сертификаты берілген мамандықтың атауы _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) біліктілік санаты (бар болса) _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) маман сертификатын берген орган_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тіркеу нөмірі ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) берілген күні __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сертификаттың қолданылу мерзімі___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандандыру бойынша маманың сертификаты туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мамандандыру бойынша маман сертификаты берілген мамандандыру атауы_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) біліктілік санаты (бар болса) _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) маман сертификатын берген орган ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тіркеу нөмір___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) берілген күні _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сертификаттың қолданылу мерзімі ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заңды тұлғаларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының бекітілген штат кестесімен расталатын медицина қызметкерлерінің штаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық ұйымдардың медицина қызметкерлері туралы мәліметтер (заңды тұлға үшін)_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (денсаулық сақтау субъектісінің атауы) (20___ жылғы "__"______ жағдай бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкесінің аты (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атқаратын лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы бойынша өтілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диплом нөмері, сериясы Мамандағы және диплом бойынша біліктілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру үйымның толық атауы Түскен жылы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бітірген жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дипломды нострификациялау туралы куәлік (қажет болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жеке тұлғаларда (жеке кәсіпкер) – мамандығы бойынша медициналық қызметтің мәлімделген кіші түрлері бойынша кеміне 5 жыл жұмыс өтілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәлімделген мамандығы бойынша еңбек қызметі (жеке тұлға үшін):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) медициналық ұйымның атауы ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымның орналасқан жері ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) атқаратын лауазымы ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәлімделген мамандық бойынша жұмысқа қабылдау күні ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмыстан шығарылған күні _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медициналық және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фармацевтикалық қызметке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қойылатын біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Фармацевтикалық қызметке қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер _____________________________________ (денсаулық сақтау субьектісінің атауы) (20___ жылғы "__"______ жағдай бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мыналардың болуын растайтын мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меншік немесе жалға алу немесе мемлекеттік мүлікті сенімді басқару құқығындағы үй-жайлар немесе ғимараттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) жалға алу құқығындағы өндірістік база туралы мәліметтер: 1) кадастрлық нөмірі________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орналасқан жері ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жалға алу туралы шарттың нөмірі мен күні___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жалға беруші__________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Жеке тұлғаларда - соңғы 5 жыл ішінде медициналық қызметтің мәлімделген кіші түрлері бойынша мамандануы немесе жетілдірілуі және біліктілігін арттырудың басқа да түрлері: </w:t>
-[...274 lines deleted...]
-      Медициналық ұйымның медицина қызметкерлері туралы мәліметтер:</w:t>
+      5) жалға алудың аяқталу мерзімі__________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) үй-жайдың (ғимараттың) мекенжайы______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жалға алынатын шаршы көлемі_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нормативтік құқықтық актілерге сәйкес дәрілік заттар мен медициналық бұйымдардың сапасын бақылауды және өндіру, дайындау, сақтау және өткізу шарттарын сақтауды қамтамасыз етуге арналған жабдық пен жиһаз, мүкәммал, аспаптар мен аппаратура; шалғайдағы ауылдық жерлерге арналған жылжымалы дәріхана пункті үшін қажет болған жағдайда дәрілік заттар мен медициналық бұйымдарды сақтау мен өткізу шарттарын сақтауды қамтамасыз ететін тиісті шкафтар мен тоңазытқыш және басқа да жабдықтары бар автомобиль көлік құралы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жабдықтар, аппаратура, аспаптар, жиһаз, мүкәммал, көлік және басқа да құралдар тізімі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -5216,951 +7462,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с №</w:t>
+Медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-саймандар, аспаптар, жиһаз, мүкәммал, көлік және басқа құралдар атауы (паспорты бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты</w:t>
+Өндіруші ел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атқаратын лауазымы</w:t>
+Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімі</w:t>
+Шығарылған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамандығы бойынша өтілі</w:t>
+Жағдайы (жұмысқа жарамды/жарамсыз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...564 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фармацевтикалық қызметті жүзеге асыратын денсаулық сақтау ұйымдарының мамандары туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6175,844 +7855,711 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық және (немесе) арнайы жабдық, аппаратура мен құрал-саймандар, аспаптар, жиһаз, мүкәммал, көлік және басқа құралдар атауы (паспорты бойынша)</w:t>
+ТАӘ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндіруші ел</w:t>
+Атқаратын лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем бірлігі</w:t>
+Білімі, мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығарылған жылы</w:t>
+Мамандығы бойынша өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жағдайы (жұмысқа жарамды/жарамсыз)</w:t>
+Соңғы 5 жылда біліктілігін арттырғаны туралы құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...59 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...396 lines deleted...]
-      6) Сағат саны ________________________________________________</w:t>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жеке тұлғаларда фармацевтикалық қызметтің мәлімделген кіші түрлеріне сәйкес тиісті білімі және мамандығы бойынша жұмыс өтілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімі туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мамандығы және біліктілігі_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары, және техникалық, кәсіптік, орта білімнен кейінгі білімі туралы дипломның берілген күні______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жоғары және техникалық, кәсіптік, орта білімнен кейінгі білімі туралы дипломның берілген күні_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқу орнының атауы_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмыс орны_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лауазымы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) еңбек өтілі___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жұмыс берушінің жұмысқа қабылдау туралы актісінің нөмірі мен күні__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыстан шығару туралы бұйрықтың күні_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке тұлғаларда соңғы 5 жылда мәлімделген фармацевтік қызмет түрлері бойынша біліктілігін арттыру немесе сертификаттау курсы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша білім туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. біліктілігін арттырған немесе сертификациялық курсы бойынша мамандығы _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. оқытатын ұйымның атауы____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. біліктілікті арттыру куәлігінің немесе сертификаттау курсының нөмірі ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. кім берді___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. циклдің атауы______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. кредиттер (академиялық) сағаттардың саны _____________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7067,242 +8614,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің күші жойылған бұйрықтардың тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z30" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 23 қаңтардағы № 27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10600 болып тіркелген, 2015 жылғы 14 сәуірде "Әділет" ақпараттық-құқықтық жүйесіде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасының Денсаулық сақтау министрінің 2015 жылғы 23 қаңтардағы № 27 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2018 жылғы 14 желтоқсандағы № ҚР ДСМ-41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18015 болып тіркелген, 2019 жылғы 4 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілері эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z32" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2015 жылғы 23 қаңтардағы № 27 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2019 жылғы 10 сәуірдегі № ҚР ДСМ-25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18513 болып тіркелген, 2019 жылғы 4 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілері эталондық бақылау банкінде жарияланған). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7628,31 +9175,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>