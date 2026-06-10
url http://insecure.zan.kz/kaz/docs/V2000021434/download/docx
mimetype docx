--- v1 (2026-01-15)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b978b4d" w14:textId="b978b4d">
+    <w:p w14:paraId="a419209" w14:textId="a419209">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -858,5886 +858,5088 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаржы нарығын реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">дамыту агенттігі </w:t>
+              <w:t>дамыту агенттігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 12 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 95 қаулысымен</w:t>
+              <w:t>№ 95 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бекітілді</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және бірыңғай жинақтаушы зейнетақы қоры және ерікті жинақтаушы зейнетақы қорлары үшін жаппай қырып-жою қаруының таралуын қаржыландыруға қарсы іс-қимыл мақсатында ішкі бақылау қағидаларына қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Жоғарғы оң жақ бұрыштағы мәтін жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.02.2022 </w:t>
+      Ескерту. Талаптардың тақырыбы жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 17</w:t>
+        <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және бірыңғай жинақтаушы зейнетақы қоры және ерікті жинақтаушы зейнетақы қорлары үшін жаппай қырып-жою қаруының таралуын қаржыландыруға қарсы іс-қимыл мақсатында ішкі бақылау қағидаларына қойылатын талаптар</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z424" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және бірыңғай жинақтаушы зейнетақы қоры және ерікті жинақтаушы зейнетақы қорлары үшін жаппай қырып-жою қаруының таралуын қаржыландыруға қарсы іс-қимыл мақсатында ішкі бақылау қағидаларына қойылатын талаптар (бұдан әрі – Талаптар) "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚ туралы заң) 11-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацына сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z425" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Талаптарда пайдаланылатын ұғымдар КЖ/ТҚ/ЖҚҚТҚҚ туралы заңда және Қазақстан Республикасының Әлеуметтік кодексінде және "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасының Заңында көрсетілген мағыналарда қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z426" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талаптардың мақсаттары үшін мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z427" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) әдеттегіден тыс операция (мәміле) – клиенттің КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 10-бабының 2-тармағына сәйкес қаржы мониторингін жүзеге асыратын және қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға, жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жөніндегі өзге де шараларды қабылдайтын уәкілетті орган (бұдан әрі – уәкілетті орган) айқындаған, сондай-ақ клиенттің қаржы мониторингіне жататын күдікті қызметінің белгілерін қоспағанда, бірыңғай жинақтаушы зейнетақы қоры және ерікті жинақтаушы зейнетақы қорлары (бұдан әрі – қор) дербес әзірлеген күдікті операцияны және қаржы мониторингіне жататын клиенттің күдікті қызметін (бұдан әрі бірге – күдікті операция) айқындау белгілері ескеріле отырып, КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 4-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес міндетті түрде зерделенуге тиіс операциясы (мәмілесі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z428" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиент – қордың қызметтерін алатын жеке тұлға, заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z429" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын қаржыландыру тәуекелдері – қорды қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын қаржыландыру процестеріне қасақана немесе қасақана емес тарту тәуекелдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z430" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату), терроризмді қаржыландыру және жаппай қырып-жою қаруын қаржыландыру (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚ) тәуекелдерін басқару – қордың КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін анықтау, бағалау, мониторингтеу, сондай-ақ оларды барынша азайту бойынша қабылдайтын шаралар жиынтығы (көрсетілетін қызметтерге, клиенттерге, сондай-ақ клиенттер жүргізетін операцияларға қатысты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z431" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) шекті операция – клиенттің ақшамен және (немесе) өзге де мүлікпен жүргізілетін, КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 4-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаржылық мониторингке жататын операциясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z432" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) іскерлік қатынастар – клиенттермен қорлардың кәсіптік қызметті жүзеге асыру барысында туындайтын қарым-қатынас.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z433" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді және жаппай қырып-жою қаруын қаржыландыруға қарсы іс-қимыл (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚ) мақсатында қор ішкі бақылауды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z434" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қордың КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның талаптарын орындауын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z435" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қордың ішкі бақылау жүйесінің тиімділігін КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін және қатар жүретін тәуекелдерді (операциялық, бедел, құқықтық) басқару үшін жеткілікті деңгейде ұстап тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z436" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қорды, оның лауазымды тұлғалары мен қызметкерлерін КЖ/ТҚ/ЖҚҚТҚ процестеріне тартуды болдырмау мақсатында жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z437" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды ұйымдастыру шеңберінде қордың басқару немесе атқарушы органы қордың ішкі аудит қызметінің КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылаудың тиімділігін бағалауды жүргізуіне қойылатын талаптар кіретін ішкі бақылау қағидаларын әзірлейді және қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z438" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор ішкі бақылау қағидаларын қор қызметтерінің КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырау дәрежесін, мөлшерін, сипаты мен күрделілігін бағалау нәтижелерін ескере отырып орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z439" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ішкі бақылау қағидалары КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген бағдарламалардан тұрады, қор оларды Талаптарға сәйкес дербес әзірлейді және олар қордың ішкі құжаты не қордың басқару органы немесе атқарушы органы бекіткен осындай құжаттардың жиынтығы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z440" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z441" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қорда қордың ішкі құжаттарында белгіленген тәртіппен қордағы ішкі бақылау қағидаларының іске асырылуы және сақталуы үшін жауапты, қордың басшы қызметкерлерінің немесе қордың тиісті құрылымдық бөлімшесі басшысының деңгейінен төмен емес қордың өзге басшыларының қатарынан экономика, қаржы, банк және сақтандыру ісі, бизнес және басқару, құқық, бухгалтерлік іс және салық салу салаларында жоғары білімі, қордың қызметін ұсынуға байланысты бөлімше басшысының лауазымында кемінде бір жыл жұмыс өтілі не КЖ/ТҚ/ЖҚҚТҚҚ саласында кемінде екі жыл жұмыс өтілі не қаржылық көрсетілетін қызметтерді ұсыну және (немесе) реттеу саласында кемінде үш жыл жұмыс өтілі және Қазақстан Республикасының Әлеуметтік кодексіне сәйкес мінсіз іскерлік беделі бар лауазымды тұлға (бұдан әрі – жауапты қызметкер) тағайындалады, сондай-ақ құзыретіне КЖ/ТҚ/ЖҚҚТҚҚ мәселелері кіретін қор бөлімшесінің (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі бөлімше) қызметкерлері айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z442" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды ұйымдастыру бағдарламасы мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z443" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мәліметтерді тіркеу, сондай-ақ КЖ/ТҚ/ЖҚҚТҚҚ мақсатында ішкі бақылауды іске асыру барысында алынған құжаттар мен ақпаратты сақтау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z444" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалар тізбесіне (бұдан әрі – ТҚ тізбесі) және жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне (бұдан әрі – ЖҚҚТҚ тізбесі) енгізілген тұлғалардың ақшасымен және (немесе) өзге мүлкімен жүргізілетін операцияларды тоқтату жөніндегі шараларды қолдану тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z445" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) КЖ/ТҚ/ЖҚҚТҚҚ туралы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жасалған ТҚ тізбесінде және осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жасалған ЖҚҚТҚ тізбесінде болуына клиентті (оның өкілін) және бенефициарлық меншік иесін тексеру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z446" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиентті (оның өкілін) және бенефициарлық меншік иесін ТҚ тізбесінен және ЖҚҚТҚ тізбесінен алып тастаған кезде ТҚ тізбесіне және ЖҚҚТҚ тізбесіне енгізілген тұлғалардың ақшасымен және (немесе) өзге мүлкімен операцияларды тоқтату жөніндегі шараларды тоқтату тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z447" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қор қызметкерлерінің, оның ішінде жауапты қызметкердің, қордың басқару органының және атқарушы органының өздеріне белгілі болған, қор қызметкерлері жол берген КЖ/ТҚ/ЖҚҚТҚҚ туралы заңды, сондай-ақ ішкі бақылау қағидаларын бұзу фактілері туралы хабардар ету тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z448" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қорды (қордың бас ұйымын) бақылайтын заңды тұлға белгілеген КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі талаптарды сипаттау (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z449" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) КЖ/ТҚ/ЖҚҚТҚҚ мақсатында қордың ішкі аудит қызметінің ішкі бақылау тиімділігін бағалау нәтижелері бойынша басқарушылық есептілікті дайындау және қордың басқару органы мен атқарушы органына ұсыну, оның ішінде қаржылық топ (бар болса) шеңберінде шоғырландырылған негізде ұсыну тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z450" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін бағалау нәтижелерін бағалау, айқындау, құжаттамалық тіркеу және жаңарту рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z451" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бөлімшенің КЖ/ТҚ/ЖҚҚТҚ бойынша функцияларының, оның ішінде КЖ/ТҚ/ЖҚҚТҚ мақсатында ішкі бақылауды жүзеге асыру кезінде қордың басқа бөлімшелерімен, филиалдарымен, еншілес ұйымдарымен өзара іс-қимыл жасау рәсімінің, сондай-ақ жауапты қызметкердің функцияларының, өкілеттіктерінің, жауапты қызметкердің қордың басқару органымен және атқарушы органымен өзара іс-қимыл жасау рәсімінің сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z452" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қордың Қазақстан Республикасында және сол сияқты одан тысқары жерлерде орналасқан филиалдарының, өкілдіктерінің, еншілес ұйымдарының, егер бұл олардың орналасқан жеріндегі мемлекеттің заңнамасына қайшы келмесе, ішкі бақылау қағидаларын сақтау және іске асыру тәртібі, оның ішінде КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқару және оларды төмендету жөнінде қосымша шаралар мен рәсімдер қолдану тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z453" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. КЖ/ТҚ/ЖҚҚТҚ мақсатында ішкі бақылауды ұйымдастыру бағдарламасына сәйкес жауапты қызметкердің және КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі бөлімше қызметкерлерінің функциялары мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z454" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әзірленген және қордың басқару органымен немесе атқарушы органымен келісілген ішкі бақылау қағидаларының және (немесе) оларға өзгерістердің (толықтырулардың), сондай-ақ қорда олардың сақталуына мониторингтің болуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z455" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) КЖ/ТҚ/ЖҚҚТҚҚ туралы заңға сәйкес уәкілетті органға хабарлар ұсынуды ұйымдастыру және олардың ұсынылуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z456" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиенттердің операцияларын күдікті ретінде тану және қордың ішкі құжаттарында көзделген тәртіппен уәкілетті органға хабарлар жіберу қажеттілігі туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z457" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органды анықталған клиенттер мен нысаналы қаржылық санкциялар қолдану бойынша қабылданған шаралар туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z458" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) КЖ/ТҚ/ЖҚҚТҚҚ туралы заңда және (немесе) шарттарда көзделген жағдайларда және тәртіппен клиенттердің операциялар жүргізуден бас тарту туралы шешімдер қабылдау не келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z459" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қордың басқару органына және (немесе) атқарушы органына КЖ/ТҚ/ЖҚҚТҚҚ туралы заңда және (немесе) қордың ішкі құжаттарында көзделген жағдайларда және тәртіппен клиенттермен іскерлік қатынастарды орнату, жалғастыру не тоқтату туралы шешім қабылдау үшін сұратулар жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z460" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қордың басқару органын анықталған ішкі бақылау қағидаларын бұзушылықтар туралы қордың ішкі құжаттарында көзделген тәртіппен хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z461" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қордың басқару органына есептерді қалыптастыру үшін КЖ/ТҚ/ЖҚҚТҚҚ мақсатында, оның ішінде қаржылық топ шеңберінде (бар болса) КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқару жүйесін жақсарту бойынша ұсынылатын шаралар мен ішкі бақылау қағидаларын іске асыру нәтижелері туралы ақпаратты дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z462" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қордың КЖ/ТҚ/ЖҚҚТҚ процестеріне тартылу тәуекелін бағалау және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға сұратылып отырған ақпарат беру үшін сандық және сапалық көрсеткіштерді жинау бойынша жыл сайын, есепті жылдан кейінгі жылдың 5 ақпанынан кешіктірмей үйлестіру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z463" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жауапты қызметкерге және КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі бөлімше қызметкерлеріне жүктелген функцияларды орындау үшін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаның қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз функцияларын толық көлемде және қордың ішкі құжаттарында көзделген тәртіппен жүзеге асыруға мүмкіндік беретін шекте қордың барлық үй-жайларына, ақпараттық жүйелеріне, телекоммуникация құралдарына, құжаттар мен файлдарға кіруге рұқсат алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз функцияларын жүзеге асыру кезінде алынған ақпараттың конфиденциалдылығын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z466" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қордың бөлімшелерінен алынатын құжаттар мен файлдардың сақталуын қамтамасыз ету өкілеттіктер беріледі, бірақ олармен шектелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z467" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қордың филиалдарында Талаптардың 7 және 8-тармақтарында көзделген функциялар мен өкілеттіктер толығымен немесе ішінара жүктелген қызметкерлер бар болса осындай қызметкерлердің қызметін үйлестіруді жауапты қызметкер жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z468" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Талаптардың тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.09.2022 </w:t>
+      10. Жауапты қызметкердің, КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі бөлімше қызметкерлерінің, сондай-ақ қордың Талаптардың 7-тармағында көзделген функциялар жүктелген қызметкерлерінің функциялары ішкі аудит қызметінің функцияларымен, сондай-ақ қордың операциялық (ағымдағы) қызметін жүзеге асыратын бөлімшелердің функцияларымен қоса атқарылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 69</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармағының қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қор КЖ/ТҚ/ЖҚҚТҚ мақсатында ішкі бақылау мәселелері бойынша процестерді автоматтандыру үшін қордың ішкі бақылау талаптарына сәйкес келетін автоматтандырылған ақпараттық жүйелерді пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z470" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...1526 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+        <w:t xml:space="preserve"> 3-тарау. КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқару бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z471" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқаруды ұйымдастыру мақсатында қор КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқару бағдарламасын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z472" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тәуекелдерді бағалау нәтижелері "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігіне сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның талап етуі бойынша ұсынылады</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z473" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқару бағдарламасы мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z474" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қордың КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін оның құрылымдық бөлімшелері бөлінісінде басқаруды ұйымдастыру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z475" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиент тәуекелінің деңгейіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z476" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қор қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырағыштық дәрежесіне қатысты тәуекелдердің негізгі санаттарын (клиенттің типі, елдік тәуекел және қызметтер/өнімдер тәуекелі бойынша) ескере отырып, КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін бағалау әдістемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z477" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алдын алу іс-шараларының тізбесін, оларды жүргізу тәртібі мен мерзімдерін, қабылданған шараларға сәйкес нәтижелерді бақылауды көздейтін клиенттердің тәуекелдеріне және қор өнімдерінің (қызметтерінің) КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырағыштық дәрежесін тұрақты мониторингтеуді, талдауды және бақылауды жүзеге асыру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z478" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиенттердің тәуекел деңгейлерін қайта қарау үшін беру тәртібі, мерзімдері мен негіздері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z479" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қор жыл сайынғы негізде кем дегенде тәуекелдердің мынадай ерекше санаттарын: клиенттердің типі бойынша тәуекелді, елдік (географиялық) тәуекелді, қызмет (өнім) және (немесе) оны ұсыну тәсілінің тәуекелін ескере отырып, қор қызметтерінің (өнімдерінің) КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырағыштық дәрежесін бағалауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z480" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор қызметтерінің КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырағыштық дәрежесін бағалау клиенттердің операцияларын сәйкестендіру және мониторингтеу рәсімдерін өзгертуді, операцияларды жүргізуге лимиттерді белгілеуді, қызметтерді ұсыну шарттарын өзгертуді, қызметтерді ұсынудан бас тартуды қоса алғанда, анықталған тәуекелдерді барынша азайтуға бағытталған ықтимал іс-шараларды сипаттаумен қатар жүреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z481" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мәртебесі және (немесе) қызметі КЖ/ТҚ/ЖҚҚТҚ тәуекелін арттыратын клиенттердің типтері мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z482" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жария лауазымды адам, олардың жұбайы (зайыбы) және жақын туыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z483" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметі қолма-қол ақшаның қарқынды айналымымен байланысты заңды тұлғалар және дара кәсіпкерлер, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z484" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде қызметін тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z485" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айрықша қызметі банкноттарды, монеталарды және құндылықтарды инкассациялау болып табылатын ұйымдар (екінші деңгейдегі банктер белгілеген КЖ/ТҚ/ЖҚҚТҚҚ бойынша талаптарды сақтайтын екінші деңгейдегі банктердің еншілес ұйымдарын қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z486" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микроқаржылық қызметті жүзеге асыратын ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z487" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұтынушылардан қолма-қол ақшаны, оның ішінде электрондық терминалдар арқылы қабылдауды жүзеге асыратын қызметтерді (қаржылық қызметтерден басқа) жеткізушілердің агенттері (сенім білдірілген өкілдері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z488" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ойын бизнесін ұйымдастырушылар, сондай-ақ Қазақстан Республикасынан тыс жерлерде онлайн-казино қызметін көрсететін не одан кіріс алатын тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z489" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туристік қызметтерді, сондай-ақ қолма-қол ақшаның қарқынды айналымына байланысты өзге де қызметтерді ұсынатын тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z490" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инвестициялық портфельді басқарушы брокер-дилерлер (екінші деңгейдегі банктер белгілеген КЖ/ТҚ/ЖҚҚТҚҚ бойынша талаптарды сақтайтын екінші деңгейдегі банктердің еншілес ұйымдарын қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z491" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "өмірді сақтандыру" саласы бойынша қызметті жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру брокерлері (екінші деңгейдегі банктер белгілеген КЖ/ТҚ/ЖҚҚТҚҚ бойынша талаптарды сақтайтын екінші деңгейдегі банктердің еншілес ұйымдарын қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z492" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Астана" халықаралық қаржы орталығының аумағында қамтамасыз етілмеген цифрлық активтерді шығаруды және олардың айналымын жүзеге асыратын тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z493" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаржы лизингі бойынша қызметтер көрсететін тұлғалар (екінші деңгейдегі банктер белгілеген КЖ/ТҚ/ЖҚҚТҚҚ бойынша талаптарды сақтайтын екінші деңгейдегі банктердің еншілес ұйымдарын қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z494" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сақтандыру агенттері ретінде қызметті жүзеге асыратын тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z495" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жылжымайтын мүлікті сатып алу-сату бойынша делдалдық қызметті жүзеге асыратын тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z496" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қызметі қаруды, жарылғыш заттарды өндірумен және (немесе) сатумен байланысты адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z497" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қызметі бағалы металдарды, асыл тастарды не олардан жасалған бұйымдарды өндірумен және (немесе) өңдеумен, сондай-ақ сатып алумен-сатумен байланысты тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z498" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қорлардың, діни бірлестіктердің ұйымдық-құқықтық нысанындағы коммерциялық емес ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z499" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Талаптардың 16-тармағында көрсетілген шет мемлекеттерде орналасқан (тіркелген) тұлғалар, сондай-ақ Қазақстан Республикасында орналасқан осындай тұлғалардың филиалдары мен өкілдіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z500" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сенімхат бойынша олардың өкілдері атынан әрекет ететін зейнетақы төлемдерін алушылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z501" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қор осы тармақта көрсетілген шет мемлекеттерден клиенттерге қызмет көрсетуге және осындай шет мемлекеттердің қатысуымен ақшамен және (немесе) өзге мүлікпен операцияларды жүзеге асыруға байланысты елдік (географиялық) тәуекелді бағалауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z502" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мыналар өздерімен жасалатын операциялар КЖ/ТҚ/ЖҚҚТҚ тәуекелін ұлғайтатын шет мемлекеттер болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z503" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) уәкілетті орган КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 4-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жасайтын Ақшаны жылыстатуға қарсы күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) ұсынымдарын орындамайтын не жеткілікті орындамайтын мемлекеттердің (аумақтардың) тізбесіне енгізілген шет мемлекеттер (аумақтар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z504" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) БҰҰ Қауіпсіздік Кеңесінің қарарларымен қабылданған халықаралық санкциялар (эмбарго) қолданылатын шет мемлекеттер (аумақтар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z505" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Банктік және сақтандыру қызметі, бағалы қағаздар нарығына кәсіби қатысушылардың қызметі және бағалы қағаздар нарығындағы өзге де лицензияланатын қызмет түрлері, акционерлік инвестициялық қорлардың қызметі және микроқаржылық қызметті жүзеге асыратын ұйымдардың қызметі мақсаттары үшін офшорлық аймақтардың тізбесін белгілеу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 20 наурыздағы № 15 қаулысына сәйкес офшорлық аймақтар тізбесіне енгізілген шет мемлекеттер (аумақтар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z506" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қор факторлардың (сыбайлас жемқорлық, есірткілердің заңсыз өндірілуі, айналымы және (немесе) транзит деңгейі туралы мәліметтер, халықаралық терроризмді қолдау туралы мәліметтер) негізінде КЖ/ТҚ/ЖҚҚТҚ жоғары тәуекелін көрсетуші ретінде анықтаған шет мемлекеттер (аумақтар) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z507" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қордың КЖ/ТҚ/ЖҚҚТҚ тәуекелін арттыратын қызметтері, сондай-ақ оларды ұсыну тәсілдері мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z508" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дербес компьютерлер, телефондар, электрондық терминалдар арқылы қызмет көрсетуді қоса алғанда, клиенттерге қашықтықтан қызмет көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z509" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ерікті зейнетақы жарналары есебінен зейнетақы жарналарын тарту және зейнетақы төлемдері жөніндегі қызметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z510" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) операция сомасы 10 000 000 теңгеге тең немесе одан асатын не 10 000 000 теңгеге баламалы немесе одан асатын шетел валютасындағы сомаға тең және өзінің сипаты бойынша бұл операция қорға ерікті зейнетақы жарналарын енгізуге, аударуға, сондай-ақ ерікті зейнетақы жарналары есебінен қордан зейнетақы төлемдерін қолма-қол нысанда жүзеге асыруға жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z511" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) қолданыстағы, сондай-ақ енгізілетін өнімдер үшін жаңа және дамушы технологияларды пайдалана отырып беру тетіктерін қамтитын жаңа өнімдер мен іскерлік тәжірибелер. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z512" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Қор қызметтерінің КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне ұшырағыштық дәрежесін бағалау кезінде Талаптардың 15, 16 және 17-тармақтарында көрсетілген тәуекелдер санаттарына және факторларына сәйкес мыналарды қоса алғанда, бірақ олармен шектелмей, қор тәуекелдің қорытынды дәрежесіне әсер ететін қосымша мәліметтерді ескереді: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z513" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қордың уәкілетті органға клиенттердің күдікті операциялары туралы жіберген хабарламаларының саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z514" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қордың уәкілетті органға клиенттердің шекті операциялары туралы жіберген хабарламаларының саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z515" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқару бағдарламасын іске асыру шеңберінде қор Талаптардың 15, 16 және 17-тармақтарында көрсетілген санаттар мен тәуекелдер факторларын, сондай-ақ қор белгілейтін өзге де санаттар мен тәуекелдер факторларын ескере отырып, клиенттерді жіктеу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z516" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор клиенттің (клиенттер тобының) тәуекел деңгейін қорда бар клиент (клиенттер) туралы мәліметтер мен ақпаратты талдау нәтижелері бойынша белгілейді және кемінде екі деңгейден тұратын қор әзірлеген тәуекел деңгейін айқындау шкаласы бойынша бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z517" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор клиенттің (клиенттер тобының) тәуекел деңгейін қайта қарауды клиент (клиенттер тобы) туралы мәліметтердің жаңартылуына қарай жүзеге асырады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z518" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Талаптардың 15, 16 және 17-тармақтарында көрсетілген тәуекел санаттары мен факторларын пайдалана отырып, тәуекелді бағалау клиенттерге (клиенттер топтарына) қатысты операциялар (іскерлік қатынастар) мониторингінің нәтижелері негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z519" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелді бағалау бұрын жүргізілмеген және (немесе) іскерлік қатынастар бұрын орнатылмаған клиенттер (клиенттер топтары) бойынша қор іскерлік қатынастар орнатылғанға дейін алынған деректер негізінде тәуекелді бастапқы бағалауды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z520" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін басқару бағдарламасын іске асыру кезінде қор КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 11-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін ұлттық бағалау бойынша жарияланған ақпаратты ескереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z521" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қор:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z522" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) берудің жаңа тетіктерін қоса алғанда, жаңа өнімдер және жаңа іскерлік практика әзірлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z523" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жаңа, сол сияқты қолданыстағы өнімдер үшін жаңа немесе дамушы технологияларды пайдалануға байланысты туындауы мүмкін КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін айқындайды және бағалайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z524" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖ/ТҚ/ЖҚҚТҚ тәуекелдерін бағалау жаңа өнімдерді, іскерлік практиканы іске қосқанға дейін немесе жаңа немесе дамушы технологияларды пайдаланғанға дейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z525" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін сәйкестендіру бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z526" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Клиентті (оның өкілін) және бенефициарлық меншік иесін тиісінше тексеру бойынша КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның талаптарын іске асыру мақсатында қор клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін сәйкестендіру бағдарламасын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z527" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру қордың зейнетақы жарналары салымшысы (оның өкілі), зейнетақы төлемдерін алушы (оның өкілі) туралы мәліметтерді тіркеу және олардың анықтығын тексеру, бенефициарлық меншік иесін анықтау және ол туралы мәліметтерді тіркеу, іскерлік қатынастардың болжамды мақсатын белгілеу және тіркеу, сондай-ақ зейнетақы жарналары салымшысы, зейнетақы төлемдерін алушы және олардың өкілдері туралы Талаптарда көзделген өзге де мәліметтерді алу және тіркеу жөніндегі іс-шараларды жүргізуінен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z528" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициарлық меншік иесін анықтау жөніндегі іс-шараларды қор зейнетақы жарналарының салымшысына қатысты, ал ерікті зейнетақы жарналары есебінен қалыптастырылған зейнетақы төлемдерін жүзеге асыру кезінде осындай зейнетақы төлемдерін алушыға да қатысты жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z529" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді және тиісінше тексеруді қор клиент (оның өкілі) ұсынатын не өзге дереккөздерден, оның ішінде скорингтік модульдегі тексеру қорытындылары бойынша алынған ақпарат және (немесе) құжаттар негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z530" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бенефициарлық меншік иесін анықтау үшін клиент (оның өкілі) және бенефициарлық меншік иесі ұсынған мәліметтер заңды тұлғалардың бенефициарлық меншік иелерінің тізілімінде (бұдан әрі – Тізілім) көрсетілген мәліметтермен салыстырып тексеріледі. Тізілімде мұндай тұлғалар бойынша мәліметтер болмаған кезде ұсынылған мәліметтер басқа дереккөздерден алынған мәліметтермен салыстырып тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z531" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға-клиенттің жарғылық капиталына қатысу үлесінің не орналастырылған (артықшылықты және қоғам сатып алған акцияларды есептемегенде) акцияларының жиырма бес пайызынан астамы тікелей немесе жанама түрде тиесілі жеке тұлғаның бенефициарлық меншік иесі болып табылатынына күмән келтіру үшін негіздер болған жағдайда, заңды тұлға-клиентке өзгеше түрде бақылауды жүзеге асыратын не оның мүддесіне клиент-заңды тұлға ақшамен және (немесе) өзге мүлікпен операциялар жасайды жеке тұлғаның бенефициарлық меншік иесі болып танылуына жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z532" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер шаралар қабылдау нәтижесінде заңды тұлға-клиенттің бенефициарлық меншік иесі анықталмаған жағдайда, бенефициарлық меншік иесі ретінде жеке дара атқарушы органды не заңды тұлға-клиенттің алқалы атқарушы органының басшысын тануға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z533" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қор тәуекелдің жоғары деңгейі берілген клиентке қатысты клиенттерді тиісінше тексерудің күшейтілген шараларын қолданады не оларға қатысты тәуекелдің төмен деңгейі берілген клиенттерді тиісінше тексерудің жеңілдетілген шараларын қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z534" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-тармақтарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 7-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарын ескере отырып, қор:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z535" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиент шекті операция (мәміле) жасаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z536" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиент күдікті операция (мәміле) жасаған (жасауға әрекет жасаған);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z537" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиент КЖ/ТҚ/ЖҚҚТҚ типологияларына, схемалары мен тәсілдеріне сәйкес келетін сипаттамалары бар операция (мәміле) жасаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z538" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиент ерекше операция (мәміле) жасаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z539" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клиент (оның өкілі) және бенефициарлық меншік иесі туралы бұрын алынған деректердің анықтығына күмән келтіру үшін негіздер болған жағдайларда клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді, клиенттің тәуекел деңгейін ескере отырып, жасалатын операцияларды қаржыландыру көзі туралы мәліметтерді алу мен тіркеуді қоса алғанда, іскерлік қатынастарды тексеруді және операцияларды зерделеуді жүргізеді, сондай-ақ клиент (оның өкілі) және бенефициарлық меншік иесі туралы алынған мәліметтердің анықтығына тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z540" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Клиент (оның өкілі) және бенефициарлық меншік иесі туралы бұрын алынған мәліметтердің дәйектілігіне күмән келтіру үшін негіз болған жағдайда, клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтерді жаңарту қаржы мониторингі субъектісі мұндай күмәннің болуы туралы шешім қабылдаған күннен кейінгі 15 (он бес) жұмыс күні ішінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z541" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиент белгіленген іскерлік қатынастар шеңберінде операциялар жасау кезінде, егер ол осы тармақтың бірінші бөлігінің 2), 3, 4) және 5) тармақшаларында көзделген жағдайларды, сондай-ақ клиенттің тәуекел деңгейіне және Талаптарға сәйкес бұрын алынған қосымша мәліметтерді жаңарту не алу қажеттігін қоспағанда, осындай іскерлік қатынастарды белгілеу кезінде жүргізілсе, клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z542" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 6-бабының талаптарын ескерумен қор клиентті (оның өкілін) және бенефициарлық меншік иесін іскерлік қатынастар орнатқанға дейін сәйкестендіру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z543" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Талаптардың 24 және 25-тармақтарына сәйкес алынған мәліметтерді қор клиенттің досьесіне енгізеді, ол қорда клиентпен іскерлік қатынастардың барлық кезеңі ішінде және олар тоқтатылған күннен бастап кемінде 5 (бес) жыл сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z544" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор ішкі құжаттарға сәйкес досье жүргізетін клиенттердің топтары мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z545" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z546" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғалар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.02.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 17</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      26-тармағының үшінші бөлігінің қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...526 lines deleted...]
-    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қор КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасын қолданған кезде қор клиенттің досьесіне енгізу (қосу) үшін клиенттерін тиісінше тексеру шараларына қор сүйенетін басқа қаржы мониторингі субъектілерінен клиент туралы мәліметтерді дереу алады, сондай-ақ сұрату бойынша оларға, оның ішінде ақпарат, ақпараттық жүйелерден немесе қаржы мониторингінің басқа субъектілерінің дерекқорынан үзінді көшірмелер жататын растайтын құжаттардың көшірмелерін кідіріссіз алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z548" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шетелдік қаржы ұйымы қабылдаған клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін тиісінше тексеру шараларына сүйенетін қор осындай шетелдік қаржы ұйымының қызметі ол тіркелген мемлекетте лицензиялауға, реттеуге және қадағалауға жататынын және шетелдік қаржы ұйымы КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына ұқсас тиісінше тексеру шараларын қолданатынын, сондай-ақ тиісінше тексеру нәтижелері бойынша алынған құжаттар мен мәліметтерді клиентпен (оның өкілімен) және бенефициарлық меншік иесімен іскерлік қатынастар тоқтатылған күннен бастап кемінде 5 (бес) жыл сақтайтынын белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z549" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаржы тобының қатысушысы болып табылатын қор қажет болған жағдайда КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген талаптар сақталған жағдайда осындай топтың басқа қатысушылары тиісті клиенттерге (олардың өкілдеріне) және бенефициарлық меншік иелеріне қатысты КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 2-1), 2-2), 4) және 6) тармақшаларында көзделген клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін тиісінше тексеру шараларына сүйенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z550" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде қор ТҚ тізбесінде және ЖҚҚТҚҚ тізбесінде осындай клиенттің (оның өкілінің) және бенефициарлық меншік иесінің болуына тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z551" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттің (оның өкілінің) және бенефициарлық меншік иесінің ТҚ тізбесінде және ЖҚҚТҚҚ тізбесінде болуын (ТҚ тізбесіне және ЖҚҚТҚҚ тізбесіне енгізілуін) тексеру клиенттің тәуекел деңгейіне байланысты емес және ТҚ тізбесіне және ЖҚҚТҚҚ тізбесіне өзгерістер енгізілуіне (ТҚ тізбесінің және ЖҚҚТҚҚ тізбесінің жаңартылуына) қарай жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z552" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор клиентті (оның өкілін) сәйкестендіру және бенефициарлық меншік иесін анықтау процесінде осындай клиенттің (оның өкілінің) және бенефициарлық меншік иесінің лауазымды тұлғаларға және олардың жұбайларына (зайыптарына) және жақын туыстарына тиесілігіне тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z553" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қор КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-3) тармақшасының алтыншы, жетінші және сегізінші абзацтарында көрсетілген жария лауазымды тұлғаларға, олардың жұбайларына және жақын туыстарына қатысты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z554" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жария лауазымды тұлғаның беделін оның КЖ/ТҚ/ЖҚҚТҚ жағдайларына қатыстылығына қарай бағалауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z555" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қордың басшы қызметкерлерінің осындай клиенттермен (олардың өкілдерімен) және бенефициарлық меншік иелерімен іскерлік қарым-қатынастар орнатуға, оны жалғастыруға жазбаша рұқсатын алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z556" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осындай клиенттің (оның өкілінің) және бенефициарлық меншік иесінің қаражат көзін анықтау үшін қолжетімді шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z557" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін тиісінше тексеру жөнінде күшейтілген шараларды тұрақты негізде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z558" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тәуекелдің жоғары деңгейі берілген КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 1-бабы 3-3) тармақшасының екінші, үшінші, төртінші және бесінші абзацтарында көрсетілген жария лауазымды тұлғаларға, олардың жұбайларына және жақын туыстарына қатысты қор КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген шаралардан басқа, осы тармақтың төртінші бөлігінің 1), 2), 3) және 4) тармақшаларында белгіленген шараларды қосымша қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z559" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразиялық экономикалық одаққа кіретін мемлекеттердің азаматтарына қатысты көші-қон карточкалары туралы мәліметтер талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z560" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор жеке тұлғаны (заңды тұлғаның басшысын, құрылтайшыларын (қатысушыларын), бенефициарлық меншік иесін) сәйкестендіру кезінде мынадай деректерді белгілейді және тіркейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z561" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z562" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z563" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туған күні мен жері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z564" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бенефициарлық меншік иесінің мекенжайын қоспағанда, заңды мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z565" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжаттың және (немесе) негізінде сәйкестендіру жүргізілетін өзге құжаттың деректемелері,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z566" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (Қазақстан Республикасының заңнамасына сәйкес жеке тұлғаға жеке сәйкестендіру нөмірі берілмеген жағдайларды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z567" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет түрі (дара кәсіпкерлер үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z568" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор заңды тұлға-клиентті (заңды тұлға-клиенттің құрылтайшыларын (қатысушыларын) сәйкестендірген кезде мынадай деректерді белгілейді және тіркейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z569" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z570" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның мемлекеттік тіркеу нөмірі және тіркелген күні, тіркеуші органның атауы (олар болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z571" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан және тіркелген жері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z572" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес сәйкестендіру нөмірі (заңды тұлғаға Қазақстан Республикасының заңнамасына сәйкес бизнес сәйкестендіру нөмірі берілмеген жағдайларды қоспағанда) не бейрезидент заңды тұлға шет мемлекетте тіркелген нөмір;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z573" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшы (заңды тұлға-клиенттің атынан әрекет етуге уәкілетті өзге тұлға), қаржылық құжаттарға қол қою құқығы бар тұлға туралы деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z574" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет сипаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z575" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бенефициарлық меншік иесі туралы деректер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z576" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Клиент (оның өкілі) клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтерді растау мақсатында ұсынылатын құжаттар олардың түпнұсқалығына тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z577" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру бағдарламасына мыналар кіреді, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z578" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қордың іскерлік қатынастарды орнатудан және (немесе) операция жүргізуден бас тарту, сондай-ақ іскерлік қатынастарды тоқтату туралы шешім қабылдау рәсімін, негіздері мен мерзімдерін қоса алғанда, клиенттерді қызмет көрсетуге қабылдау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z579" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру тәртібі, оның ішінде тиісті тексерудің жеңілдетілген және күшейтілген шаралары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z580" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қордың клиенттер (олардың өкілдері) арасынан қызмет көрсетілетін немесе қызмет көрсетуге қабылданатын жария лауазымды тұлғаларды, олардың жұбайларын (зайыптарын) және жақын туыстарын анықтауға бағытталған шаралардың сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z581" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиенттің (оның өкілінің) және бенефициарлық меншік иесінің ТҚ тізбесінде және ЖҚҚТҚ тізбесінде болуын тексеру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z582" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) іскерлік қатынастарды қашықтықтан орнату кезінде (клиенттің немесе оның өкілінің жеке қатысуынсыз) сәйкестендіру ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z583" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) клиентті (оның өкілін) және бенефициарлық меншік иесін КЖ/ТҚ/ЖҚҚТҚҚ бойынша (бар болса) талаптарды орындау аясында сәйкестендіру процесінде алынған мәліметтермен алмасу, сондай-ақ осындай мәліметтерді сақтау және құпиялылығын қамтамасыз ету ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z584" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру үшін қажетті мәліметтерді алу мақсатында басқа ұйымдармен өзара іс-қимыл жасау ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z585" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтердің дәйектілігін тексеру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z586" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) клиенттің досьесін жүргізу нысанына, мазмұнына және тәртібіне қойылатын талаптар, мәліметтерді жаңарту мерзімділігін көрсетумен досьедегі мәліметтерді жаңартулар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z587" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) клиенттің тәуекел деңгейін бағалау тәртібі, мұндай тәуекелді бағалау негіздері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z588" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші және төртінші бөліктеріне сәйкес қаржы мониторингі жөніндегі уәкілетті орган айқындаған нысан бойынша және тәртіпте клиенттердің бенефициарлық меншік иелері туралы мәліметтерді қордың сұрау салуы бойынша алу және ұсыну тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z589" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер қор КЖ/ТҚ/ЖҚҚТҚҚ туралы заңға сәйкес шарт негізінде өзге тұлғаға клиенттерге қатысты КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 2-1), 2-2) және 4) тармақшаларында көзделген шараларды қолдануды тапсырса, қор мұндай тұлғалармен өзара іс-қимыл жасау қағидаларын әзірлейді, олар мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z590" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қордың сәйкестендіру жүргізу тапсырылған тұлғалармен шарттар жасасу рәсімін, сондай-ақ мұндай шарттар жасасуға уәкілетті қордың лауазымды тұлғаларының тізбесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z591" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қор мен сәйкестендіруді жүргізу тапсырылған тұлғалар арасындағы шарттарға сәйкес клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру рәсімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z592" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіруді жүргізу тапсырылған адамдардың клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіруді жүргізу кезінде алынған мәліметтерді қорға беру рәсімі мен мерзімдерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z593" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорға алынған мәліметтерді беру рәсімін, мерзімдері мен толықтығын, сондай-ақ анықталған бұзушылықтарды жою бойынша қор қабылдайтын шараларды қоса алғанда, сәйкестендіруді жүргізу тапсырылған тұлғалардың клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру жөніндегі талаптарды сақтауын бақылауды қордың жүзеге асыру рәсімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z594" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру жөніндегі талаптарды, оның ішінде рәсімдерді, алынған мәліметтерді қорға беру мерзімдері мен толықтығын сақтамаған жағдайда, қордың сәйкестендіру жүргізу тапсырылған тұлғалармен шартты орындаудан біржақты бас тарту туралы шешім қабылдау негіздерін, рәсімін және мерзімдерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z595" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру жүргізу тапсырылған тұлғалармен шартты орындаудан біржақты бас тарту туралы шешім қабылдауға уәкілетті қордың лауазымды тұлғаларының тізбесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z596" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қор сәйкестендіру жүргізуді тапсырған тұлғалардың клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру жөніндегі талаптарды сақтамағаны үшін, алынған мәліметтерді қорға беру рәсімін, мерзімдері мен толықтығын қоса алғанда, жауапкершілігі туралы ережелерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z597" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қордың сәйкестендіру талаптарын орындау мақсатында оларға әдіснамалық көмек көрсету мәселелері бойынша клиентті (оның өкілін) және бенефициар меншік иесін сәйкестендіру жүргізу тапсырылған тұлғалармен өзара іс-қимыл жасау рәсімін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z598" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорға өзара іс-қимыл қағидаларына қосымша талаптарды енгізуіне рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z599" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шетелдік қаржы ұйымы шартының негізінде КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 2-1), 2-2) және 4) тармақшаларында көзделген клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін тиісінше тексеру шараларын қолдануды тапсырған қор КЖ/ТҚ/ЖҚҚТҚ ықтимал тәуекелдерін ескереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z600" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ұсынылған мәліметтердің дәйектілігін тексеру клиент (оның өкілі) ұсынған тиісті құжаттардың түпнұсқаларының немесе нотариат куәландырған көшірмелерінің деректерімен салыстырып тексеру, қолжетімді көздерден (дерекқорлардан) алынған деректермен салыстырып тексеру, мекенжайға баруды қоса алғанда, мәліметтерді басқа да тәсілдермен тексеру арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z601" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Қаржы мониторингінің басқа субъектісі немесе шетелдік қаржы ұйымы Ақшаны жылыстатумен күрестің қаржылық шараларын әзірлеу тобының (ФАТФ) ұсынымдарын орындамайтын және (немесе) жеткілікті түрде орындамайтын мемлекетте (аумақта) тіркелген, болған немесе болған жағдайда, қор КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әрекеттерді жасамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z602" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...89 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Клиенттер операцияларының мониторингі және оны зерделеу бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z603" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның клиентті тиісінше тексеру бойынша, сондай-ақ шекті және күдікті операцияларды анықтау және уәкілетті органға жіберу бойынша талаптарды іске асыру мақсатында қор клиенттер операцияларының мониторингі және оны зерделеу бағдарламасын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z604" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Клиенттер операцияларының мониторингі және оны зерделеу бағдарламасы аясында қор клиенттер (олардың өкілдері) және бенефициарлық меншік иелері туралы қосымша мәліметтерді алу және (немесе) жаңарту бойынша, сондай-ақ клиенттерді зерделеу және шекті, күрделі, әдеттегіден тыс және күдікті операцияларды анықтау бойынша іс-шаралар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z605" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор клиенттер операцияларының мониторингін және оларды зерделеу нәтижелерін қор қызметтерінің КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне бейімділігі дәрежесін жыл сайын бағалау, сондай-ақ клиенттер тәуекелдерінің деңгейлерін қайта қарау үшін пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z606" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) уәкілетті орган КЖ/ТҚҚ туралы заңның </w:t>
-[...2749 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+      Клиенттер операцияларының мониторингі және оны зерттеп-зерделеу бағдарламасы аясында алынған мәліметтер Талаптардың 26 тармағында көзделген клиенттің досьесіне енгізіледі және (немесе) клиенттермен іскерлік қатынастардың бүкіл кезеңі бойында және олар тоқтатылған күннен бастап кемінде бес жыл қорда сақталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z607" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Клиент (оның өкілі) және бенефициарлық меншік иесі туралы қосымша мәліметтерді алу және (немесе) жаңарту кезеңділігін қор клиенттің (клиенттер тобының) тәуекел деңгейін және (немесе) клиент пайдаланатын қор қызметтерінің КЖ/ТҚ/ЖҚҚТҚ тәуекелдеріне бейімділігі дәрежесін ескерумен белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z608" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тәуекел деңгейі жоғары клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтерді жаңарту жылына кемінде бір рет жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="48"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z609" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Клиенттің операцияларын зерделеу дәрежесін қор клиенттің (клиенттер тобының) тәуекел деңгейін ескере отырып, сондай-ақ қордың қолда бар КЖ/ТҚ/ЖҚҚТҚ сценарийлерін (схемаларын) және (немесе) күрделі, ерекше, күдікті операциялардың белгілерін ескере отырып айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z610" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентке тәуекелдің жоғары деңгейі берілген жағдайда, сондай-ақ клиент күдікті операция жасаған жағдайда қор клиент белгілі бір уақыт кезеңінде, бірақ кемінде соңғы айда жүргізетін (жүргізген) операцияларды зерделейді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...98 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z611" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Клиенттер операцияларының мониторингі және оны зерделеу бағдарламасы мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z612" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) клиенттің қаржы мониторингіне жататын күдікті қызметінің белгілерін қоспағанда, КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті орган айқындаған, күдікті операцияларды анықтау белгілерінің негізінде жасалған, сондай-ақ қор дербес әзірлеген күдікті операциялар белгілерінің тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z613" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қор бөлімшелерінің (қызметкерлерінің) арасында клиент (оның өкілі) және бенефициарлық меншік иесі туралы бұрын алынған мәліметтерді жаңарту және (немесе) қосымша мәліметтер алу бойынша міндеттерді Талаптарда көзделген жағдайларда бөлу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z614" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қор бөлімшелерінің (қызметкерлерінің) арасында шекті, күрделі, әдеттегіден тыс, күдікті операцияларды анықтау бойынша міндеттерді бөлу және бөлімшелер (қызметкерлер) арасында беру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z615" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жауапты қызметкердің клиент операциясының біліктілігі туралы шешім қабылдау тәртібі, негіздері және мерзімі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z616" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) күрделі, әдеттегіден тыс операцияларды зерделеу нәтижелері туралы мәліметтерді, сондай-ақ шекті және күдікті операциялар (оның ішінде, операцияның сомасы) туралы мәліметтерді тіркеу (оның ішінде тіркеу тәсілдері) тәртібі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z617" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) клиент жүйелі түрде және (немесе) айтарлықтай көлемде әдеттегіден тыс және (немесе) күдікті операцияларды жүзеге асырған жағдайда клиентке және оның операцияларына қатысты шаралар қабылдау тәртібі және қабылданатын шаралардың сипаты;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z618" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уәкілетті органға шекті және күдікті операциялар туралы хабарлар беру тәртібі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z619" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) шекті және күдікті операцияның анықталғаны туралы қордың басқару органын, атқарушы органын және қордың лауазымды адамдарын хабардар ету (қажет болған кезде) тәртібі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z620" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Операцияны шекті ретінде жіктеудің заңдылығы бөлігінде күмән туындаған, сондай-ақ әдеттегіден тыс немесе күдікті операция анықталған жағдайда, көрсетілген операцияны анықтаған қор қызметкері қордың ішкі құжаттарында белгіленген тәртіпте, нысанда және мерзімде жауапты қызметкерге (КЖ/ТҚ/ЖҚҚТҚҚ жөніндегі бөлімшеге) мұндай операция туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z621" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір хабарламада бірнеше операция туралы ақпарат болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z622" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген операциялар туралы хабарламалар, сондай-ақ оларды зерделеу нәтижелерін қор клиентпен іскерлік қатынастар тоқтатылған күннен бастап кемінде бес жыл сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z623" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...137 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-бөлім. Қор қызметкерлерін КЖ/ТҚҚ мәселелері бойынша даярлау және оқыту бағдарламасы</w:t>
-[...158 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 6-тарау. Қор қызметкерлерін КЖ/ТҚ/ЖҚҚТҚҚ мәселелері бойынша даярлау және оқыту бағдарламасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z624" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Қор қызметкерлерін КЖ/ТҚ/ЖҚҚТҚҚ мәселелері бойынша даярлау және оқыту бағдарламасының (бұдан әрі – Оқыту бағдарламасы) мақсаты қор қызметкерлерінің Қазақстан Республикасы заңнамасының талаптарын, сондай-ақ КЖ/ТҚ/ЖҚҚТҚҚ саласындағы ішкі бақылау қағидаларының және өзге де ішкі құжаттардың талаптарын орындау үшін қажетті білім алуы және дағдыларды қалыптастыруы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z625" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Оқыту бағдарламасы КЖ/ТҚ/ЖҚҚТҚҚ туралы заңның 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген КЖ/ТҚ/ЖҚҚТҚҚ саласында даярлау және оқыту бойынша қаржы мониторингі субъектілеріне қойылатын талаптарға сәйкес әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7063,31 +6265,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>