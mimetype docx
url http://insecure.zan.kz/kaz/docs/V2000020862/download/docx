--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bb544f" w14:textId="9bb544f">
+    <w:p w14:paraId="2887529" w14:textId="2887529">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік қызметшілерді қайта даярлау және олардың біліктілігін арттыру құнын есептеу әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2020 жылғы 10 маусымдағы № 96 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 16 маусымда № 20862 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2020 жылғы 10 маусымдағы № 96 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 16 маусымда № 20862 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Президентінің 2019 жылғы 22 шілдеде № 74 Жарлығымен бекітілген Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі туралы ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -289,127 +289,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Мемлекеттік қызмет істері агенттігінің төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2653,150 +2665,244 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коммуналдық қызметтерге, байланыс, көлік, банк қызметтеріне жұмсалатын шығындар, көрсетілетін қызметтерді беруші қолданатын басқа да көрсетілетін қызметтерге жұмсалатын шығындар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жылжымайтын және ерекше бағалы жылжымалы мүлікті ұстауға, соның ішінде күзетке (бейнебақылау жүйесі, дабыл тетіктері, ғимаратқа кіруді бақылау қызметі) жұмсалатын шығындар, өртке қарсы қауіпсіздікке (жабдықтарға, өртке қарсы күзет дабыл беру) жұмсалатын шығындар, негізгі құрал түрлеріне жүргізілетін ағымдағы жөндеу жұмыстарына жұмсалатын шығындар, іргелес аумақты ұстауға жұмсалатын шығындар, мүлікті пайдалану үшін жалға алу төлемінің шығындары (егер жалға алу қызмет көрсетуге қажет болған жағдайда), үй-жайларды тазалауға, көлік ұстауға, қазандыққа жанармай алуға, үй-жайларды санитарлық өңдеуге жұмсалатын шығындарды қамтиды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Білім беру процесін ақпараттық-техникалық қолдау бойынша шығындар өзіне ақпараттық жүйелерді техникалық қолдауға, сүйемелдеуге, жаңғыртуға жұмсалатын шығындарды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мүліктің есептелген амортизациясының сомасы жабдықтың баланстық құны мен оның тозуының жылдық нормасына қарай анықталады. Үстеме шығындарды есептеу осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Қайта даярлау және біліктілікті арттыру көрсетілетін қызметтеріне бағаны есептеу осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2953,2516 +3059,2230 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметшілерді қайта даярлау және олардың біліктілігін арттыру процесіне тікелей қатысатын персоналдың еңбекақысын төлеуге жұмсалатын шығындар есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="305"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1513"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айына орташа лауазымдық еңбекақысы, (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс уақытының айлық қоры, (сағат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 *Қызметті көрсетуге уақыт нормасы, (сағат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Персоналдың еңбекақысын төлеуге жұмсалатын шығындар (теңге)(6)=(2)х3/(4)х(5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2586" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтік салық, теңге (7) =(6) х(0,1) х(МӨЛШЕРЛЕМЕ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтік аударымдар, теңге(8)=(6)х(0,1)х(МӨЛШЕРЛЕМЕ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МӘМС, теңге(9)=(6)х(МӨЛШЕРЛЕМЕ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2586" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="305" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="955" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Бір адамға жұмыс уақытының нормасы бір жылдағы жұмыс күнін бір жылдағы тыңдаушылардың жалпы санынан тыңдаушылардың үлесіне көбейту жолымен анықталады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5641,206 +5461,207 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметшілерді қайта даярлау және олардың біліктілігін арттыру процесіне қатысатын, тартылған жеке адамдардың көрсететін қызметтерін төлеуге жұмсалатын шығындардың есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="848"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4198"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметтердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 ак.сағат үшін көрсетілетін қызметтердің төлемі, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтерді көрсету уақытының нормасы (ак.сағат) (семинарлардың/курстардың ұзақтығы х семинарлардың/курстардың саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4198" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5876,1027 +5697,908 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4198" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (4)=(2)х(3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4198" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4518" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4198" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7057,139 +6759,140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілетін қызметтерді ұсынуға байланысты негізгі персоналдың іссапарларына және негізгі персоналдың біліктілігін арттыруға шығындардың есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="409"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="2933"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 адам саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7361,51 +7064,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 адамға есеп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7435,51 +7138,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 адамға есеп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2479" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7509,51 +7212,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 адамға есеп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2933" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7577,257 +7280,257 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 маршрут</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жол құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 норматив*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кету және келу күнін есептегенде, тәулік саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 норматив*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7837,1770 +7540,1589 @@
               <w:t>
 кету және келу күнін есептегенде, тәулік саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2479" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2933" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2478" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2479" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2933" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="489"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3687"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9638,51 +9160,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілікті арттыру құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3687" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9717,125 +9239,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 адамға есеп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 адам санына барлығы теңгеде (15)=(14)х(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="665" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 адамға есептеу, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9846,123 +9368,123 @@
               <w:t>
 барлығы, теңге (17)=(1)х(16)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 визаларды ресімдеу бойынша шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мед. сақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2541" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10011,1123 +9533,997 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2541" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="665" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3687" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2541" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="665" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -11344,1244 +10740,1133 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметшілерді қайта даярлау және олардың біліктілігін арттыру процесінде қолданылатын материалдық қорларға жұмсалатын шығындардың есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2346"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="6292"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық қорлардың (басқа да шығындар) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс (өлшем бірлігінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірлік бағасы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6292" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық шығындар, теңге (5) =(3) х (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6292" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6292" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12742,1088 +12027,1047 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үстеме шығындардың есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="678"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6865"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/р</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығындар баптарының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6865" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсеткіш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің қызмет көрсету процесіне тікелей қатыспайтын персоналға жұмсалатын шығындардың болжамы (әкімшілік-басқару персоналының шығындары), теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6865" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық қорларды алуға, байланыс қызметін, көліктік қызметтерді, коммуналдық қызметтерді төлеуге, қызмет көрсетулерге, объектілерді жөндеуге жұмсалатын шығындардың болжамы және басқалар (жалпы шаруашылық шығындар), теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6865" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім беру процесін ақпараттық-техникалық қолдау бойынша шығындардың болжамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6865" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүліктің есептелген амортизация сомасының болжамы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6865" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің қызмет көрсету процесіне тікелей қатысатын персоналының еңбегіне төленетін сомалық қордың болжамы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6865" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үстеме шығындардың коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6865" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (6)={(1)+(2)+(3) +(4)} //(5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің қызмет көрсету процесіне тікелей қатысатын персоналға жұмсалатын шығындары, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6865" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="678" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4757" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық үстеме шығындар, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6865" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14015,1009 +13259,961 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметшілерді қайта даярлау және біліктілігін арттыру бойынша көрсетілетін қызметтердің бағасын есептеу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1591"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="553"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № р/р</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10156" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығындар баптарының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсеткіш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10156" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің қызмет көрсету процесіне тікелей қатысатын персоналдың еңбекақысын төлеуге жұмсалатын шығындары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10156" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет көрсету процесінде тікелей қолданылатын материалдық қорларға жұмсалатын шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10156" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да шығындар, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10156" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметтердің түріне жататын үстеме шығындар, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10156" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық шығындар, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10156" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алдыңғы кезеңдегі есептік деректердің және жоспарлы кезеңдегі болжамды өзгертулердің негізінде тыңдаушылардың саны (адам – сағат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1591" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10156" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілікті арттыру/қайта даярлау бойынша бір адамның-бір сағатының құны (7)=(5)/(6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="553" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -15048,55 +14244,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15422,31 +14618,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>