--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5132d8c" w14:textId="5132d8c">
+    <w:p w14:paraId="6ac9522" w14:textId="6ac9522">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -912,1138 +912,1796 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...78 lines deleted...]
-        </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тағайындаған ұлттық әкімшілік орган;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтiнiш беруші – лицензиялаудан немесе рұқсат беру рәсімінен өту үшін тиісті рұқсат беру органына жүгінген немесе хабарлама жіберген жеке немесе заңды тұлға, заңды тұлғаның филиалы немесе өкілдігі, лицензиат, екінші санаттағы рұқсатты иеленуші;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Конвенция – "Қазақстан Республикасының Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияға қосылуы туралы" 1999 жылғы 26 cәуірдегі Қазақстан Республикасының </w:t>
+      1. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру қағидалары (бұдан әрі – Қағидалар) 2003 жылғы 8 шелдедегі Орман кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 18-4) тармақшасына, "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасы Заңының 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция қосылған;</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) әкiмшiлiк орган – "Қазақстан Республикасының Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияға қосылуы туралы" 1999 жылғы 26 cәуірдегі Қазақстан Республикасының Заңына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>IХ-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тағайындаған ұлттық әкімшілік орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тағайындаған тағайындаған ұлттық ғылыми ұйым;</w:t>
+        <w:t>
+      2) өтiнiш беруші – лицензиялаудан немесе рұқсат беру рәсімінен өту үшін тиісті рұқсат беру органына жүгінген немесе хабарлама жіберген жеке немесе заңды тұлға, заңды тұлғаның филиалы немесе өкілдігі, лицензиат, екінші санаттағы рұқсатты иеленуші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) үлгi – Конвенцияның 1, 2, 3-қосымшаларына енгiзiлген кез келген тiрi немесе өлi жануар немесе олардың оңай танылатын кез келген бөлiгi немесе дериваты;</w:t>
+        <w:t xml:space="preserve">
+      3) Конвенция – "Қазақстан Республикасының Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияға қосылуы туралы" 1999 жылғы 26 cәуірдегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция қосылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) рұқсат – рұқсат беру органдары лицензиялау немесе рұқсат беру рәсімі арқылы жүзеге асыратын, жеке немесе заңды тұлғаның қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға құқығын растау;</w:t>
+        <w:t xml:space="preserve">
+      4) ғылыми ұйым – "Қазақстан Республикасының Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияға қосылуы туралы" 1999 жылғы 26 cәуірдегі Қазақстан Республикасының Заңына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>IХ-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тағайындаған тағайындаған ұлттық ғылыми ұйым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      5) үлгi – Конвенцияның 1, 2, 3-қосымшаларына енгiзiлген кез келген тiрi немесе өлi жануар немесе олардың оңай танылатын кез келген бөлiгi немесе дериваты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рұқсат – рұқсат беру органдары лицензиялау немесе рұқсат беру рәсімі арқылы жүзеге асыратын, жеке немесе заңды тұлғаның қызметті немесе әрекеттерді (операцияларды) жүзеге асыруға құқығын растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       7) тарап – өзі үшін Конвенция күшіне енген мемлекет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру тәртiбi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импортауға және Қазақстан Республикасының аумағынан экспортауға рұқсат алуға арналған өтінішке қоса берілетін құжаттардың бірі конвенцияның III-V – бабына сәйкес ғылыми органның қорытындысы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға және Қазақстан Республикасының аумағынан экспорттауға ғылыми қорытынды алу үшін өтініш беруші ғылыми ұйымға қағаз нысанында мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға және Қазақстан Республикасының аумағынан экспорттауға ғылыми қорытынды алуға арналған өтінішті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының аумағына үлгілерді импорттау кезінде, егер үлгі Конвенцияға 1, 2, 3-қосымшаларға енгізілген жағдайда, экспорттауға арналған рұқсаттың немесе кері экспорттауға арналған сертификаттың көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының мемлекеттік орман қоры аумағында өсетін өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын табиғи ортасынан алу жағдайында электрондық құжат нысанындағы орман билетінің көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) үлгілерді Қазақстан Республикасының аумағына импорттау және аумағынан экспорттау кезінде аталған іс-қимылды жасау ниетін растайтын экспорттаушы мен импорттаушы арасындағы келісімшарттың немесе шарттың көшірмесін, сондай-ақ импортталатын және экспортталатын өнімнің саны мен көлемі, өнім түрі мен оның сипаттамасы (тірі, икебана) туралы мәліметтер көрсетілген құжатты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ғылыми ұйым Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарының Қазақстан Республикасының аумағына импорттауға және Қазақстан Республикасының аумағынан экспорттауға ғылыми қорытынды алуға арналған өтiнiш келіп түскен сәттен бастап 3 (үш) жұмыс күні ішінде оны қарайды және ғылыми қорытынды береді не мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын жануарлар түрлерін Қазақстан Республикасының аумағына импорттауға және Қазақстан Республикасының аумағынан экспорттауға ғылыми қорытынды алу үшін өтініш беруші ғылыми ұйымға қағаз нысанында мыналарды:</w:t>
+      1) құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарының Қазақстан Республикасының аумағына импорттауға және Қазақстан Республикасының аумағынан экспорттауға ғылыми қорытынды алуға белгіленген нысан бойынша өтініш берғен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға және Қазақстан Республикасының аумағынан экспорттауға ғылыми қорытынды алуға арналған өтінішті;</w:t>
+        <w:t>
+      2) ұсынылған құжаттарда дұрыс емес мәліметтердің болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының аумағына үлгілерді импорттау кезінде, егер үлгі Конвенцияға 1, 2, 3-қосымшаларға енгізілген жағдайда, экспорттауға арналған рұқсаттың немесе кері экспорттауға арналған сертификаттың көшірмесін;</w:t>
+      3) егер үлгілерді импорттау және экспорттау олардың тірі қалуына қатер төндіретін жағдайларда ғылыми қорытынды беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ғылыми қорытынды ғылыми ұйымның фирмалық бланкісінде ресімделеді, оған уәкілетті лауазымды адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әкімшілік органның құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарының Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті, Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының мемлекеттік орман қоры аумағында өсетін өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын табиғи ортасынан алу жағдайында электрондық құжат нысанындағы орман билетінің көшірмесін;</w:t>
+      7. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz веб-порталы арқылы (бұдан әрі – портал)мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...38 lines deleted...]
-      1) құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарының Қазақстан Республикасының аумағына импорттауға және Қазақстан Республикасының аумағынан экспорттауға ғылыми қорытынды алуға белгіленген нысан бойынша өтініш берғен;</w:t>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ұсынылған құжаттарда дұрыс емес мәліметтердің болған;</w:t>
+      2) ғылыми ұйым қорытындысының электрондық көшірмесін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) егер үлгілерді импорттау және экспорттау олардың тірі қалуына қатер төндіретін жағдайларда ғылыми қорытынды беруден бас тартады.</w:t>
+        <w:t xml:space="preserve">
+      8. Құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы статус жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ғылыми қорытынды ғылыми ұйымның фирмалық бланкісінде ресімделеді, оған уәкілетті лауазымды адам қол қояды.</w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы, орман билеті туралы, құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру үшін бюджетке мемлекеттік баждың төленгенін растайтын мәліметтерді тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті беруші құжаттар түскен күні рұқсат алуға келіп түскен өтінішті және оған қоса берілген құжаттарды қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне орындауға береді (көрсетілетін қызметті алушы сағат 17.00-ден кейін немесе Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" 2001 жылғы 13 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      6. Әкімшілік органның құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарының Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті, Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі құжаттарды алған сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді. Көрсетілетін қызметті алушы осы Қағидалардың 7-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті одан әрі қараудан дәлелді бас тартуды қалыптастырады және оны көрсетілетін қызметті берушінің уәкілетті адамның ЭЦҚ-сымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құжаттар топтамасы толық болған кезде көрсетілетін қызметті беруші құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Конвенцияға сәйкестігін қарайды және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралықсауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру туралынемемлекеттік қызметті көрсетуден дәлелді бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында мемлекеттік қызмет көрсету нәтижесін беру орны туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баяндалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 01.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 149</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz веб-порталы арқылы (бұдан әрі – портал)мынадай құжаттарды:</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға өтініш;</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) ғылыми ұйым қорытындысының электрондық көшірмесін.</w:t>
+        <w:t xml:space="preserve">
+      11. Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші Мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" портал арқылы мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы статус жіберіледі. </w:t>
+      12. Рұқсат осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әкімшілік органның Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы Конвенция қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру журналына қол қойғыза отырып, өтініш берушінің сенімхаты бойынша өтініш берушіге немесе басқа адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы, орман билеті туралы, құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенция қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру үшін бюджетке мемлекеттік баждың төленгенін растайтын мәліметтерді тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
+      13. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымы Қазақстан Республикасының заңнамасында сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның басшысының атына берілуі мүкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі құжаттарды алған сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді. Көрсетілетін қызметті алушы осы Қағидалардың 7-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші өтінішті одан әрі қараудан дәлелді бас тартуды қалыптастырады және оны көрсетілетін қызметті берушінің уәкілетті адамның ЭЦҚ-сымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметтерді тікелей көрсететін мемлекеттік органның, атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралықсауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат беру туралынемемлекеттік қызметті көрсетуден дәлелді бас тарту туралы шешім қабылдайды.</w:t>
+        <w:t>
+      Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында мемлекеттік қызмет көрсету нәтижесін беру орны туралы хабарлама жіберіледі.</w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымы Қазақстан Республикасының заңнамасында сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның басшысының атына берілуі мүкін.</w:t>
-[...46 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2631,68 +3289,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес сәйкестендіру нөмірі/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға және Қазақстан Республикасының аумағынан экспорттауға ғылыми қорытынды алуға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлгілерді импорттауға және экспорттауға ғылыми қорытынды беруіңізді сұраймын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3468,50 +4126,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (тегі, аты, әкесінің аты (бар болса), қолы, мөрдің (бар болса) орны (дара кәсіпкерлік </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       субъектілері болып табылатын адамдарды қоспағанда)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3790,50 +4564,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5344,50 +6125,155 @@
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинет" құралы бойынша қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің интернет-ресурсында орналастырылған және мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6766,68 +7652,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға рұқсат алуға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8465,68 +9351,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -11798,68 +12684,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның күші қолданылатын өсімдіктер дүниесі объектілерін, олардың бөліктері мен дериваттарын Қазақстан Республикасының аумағына импорттауға, Қазақстан Республикасының аумағынан экспорттауға және (немесе) кері экспорттауға әкімшілік органның рұқсаттар беру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -13000,55 +13886,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>