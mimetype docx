--- v0 (2025-12-31)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4af9313" w14:textId="4af9313">
+    <w:p w14:paraId="57fa445" w14:textId="57fa445">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -162,100 +162,204 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -274,190 +378,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Энергетика министрлігінің "Жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы" мемлекеттік көрсетілетін қызмет қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Энергетика министрлігінің "Көмірсутектер мен уранды өндіру бойынша жер қойнауын пайдалануға арналған келісімшарттарды жасасу (қол қою)" мемлекеттік көрсетілетін қызмет қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Энергетика министрлігінің "Көмірсутектер мен уранды өндіру бойынша жер қойнауын пайдалануға арналған келісімшарттарға қосымша келісімдерді жасасу (қол қою)" мемлекеттік көрсетілетін қызмет қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -476,170 +580,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Энергетика министрлігінің Жер қойнауын пайдалану департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1427,125 +1531,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 214 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрлігінің "Жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы" мемлекеттік көрсетілетін қызмет қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Энергетика министрінің 31.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z152" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы" мемлекеттік көрсетілетін қызмет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1560,151 +1769,264 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасы Энергетика министрлігінің "Жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z153" w:id="14"/>
+    <w:bookmarkStart w:name="z153" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z154" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z154" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z155" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z155" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z156" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z156" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z157" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1722,71 +2044,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z272" w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-1-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Көрсетілетін қызметті беруші осы Қағидаларға енгізген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына, және "Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына олар қолданысқа енгізілген күннен бастап үш жұмыс күні ішінде жіберуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1825,128 +2243,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="20"/>
+    <w:bookmarkStart w:name="z158" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z159" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z159" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті Қазақстан Республикасының Энергетика министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z160" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, мемлекеттік қызмет көрсетуден бас тартуға негіздерді, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтитын "электрондық үкімет" веб-порталы арқылы мемлекеттік қызмет көрсету тәртібіне қойылатын негізгі талаптар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінде (бұдан әрі – Тізбе) жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" веб-порталы арқылы Тізбенің 8-тармағында көрсетілген қажетті құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2097,90 +2629,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="23"/>
+    <w:bookmarkStart w:name="z161" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішке қоса берілетін, Тізбенің 8-тармағында көрсетілген барлық құжаттар мемлекеттік және орыс тілдерінде жасалуға тиіс. Егер өтінішті шетелдік немесе шетелдік заңды тұлға беретін болса, мұндай құжаттар дұрыстығын нотариус куәландырған әрбір құжатқа мемлекеттік және орыс тілдеріндегі аудармасының электрондық көшірмесі міндетті түрде қоса беріле отырып, өзге тілде де жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2199,128 +2731,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="24"/>
+    <w:bookmarkStart w:name="z162" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өтініш түскен күні көрсетілетін қызметті беруші оны қабылдауды және көрсетілетін қызметті берушінің жауапты орындаушысына қайта жіберуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z163" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Электрондық үкімет" веб-порталында өтінішті нөмірлеу және өтінішті беру кезінде көрсетілетін қызметті алушы көрсеткен электрондық поштасының мекенжайына жіберілетін өтініштің қабылданғаны туралы хабарлама құжаттар топтамасының қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="26"/>
+    <w:bookmarkStart w:name="z164" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің жауапты орындаушысы өтініш тіркелген сәттен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаса, көрсетілетін қызметті берушінің орындаушысы осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2351,126 +2997,240 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты орындаушысы осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде оларды жер қойнауын пайдалану мәселелері жөніндегі сараптама комиссиясының (бұдан әрі – сараптама комиссиясы) қарауына шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптама комиссиясы жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беруге өтініштерді қарау кезінде ұсынымдар әзірлеу мақсатында көрсетілетін қызметті берушінің жанындағы консультативтік-кеңесші орган болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="27"/>
+    <w:bookmarkStart w:name="z165" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Егер жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беруге арналған өтініш стратегиялық жер қойнауы учаскесі болып табылатын жер қойнауы учаскесінде жер қойнауын пайдалану құқығына қатысты берілсе не егер тиісті жер қойнауы учаскесінде жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің болжалды ауысуы ұлттық қауіпсіздік мүдделерін қозғайтын болса, көрсетілетін қызметті беруші осындай өтінішті және оған қоса берілетін құжаттарды алған күннен бастап 5 (бес) жұмыс күні ішінде оны ұлттық қауіпсіздік органдарына жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуын ұлттық қауіпсіздік талаптарына сәйкестігі тұрғысынан қарау үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы ұлттық қауіпсіздік мүдделерін қозғайтын болса, ұлттық қауіпсіздік органдары бұл туралы көрсетілетін қызметті берушіні өтінішті алған күннен бастап 10 (он) жұмыс күні ішінде хабардар етеді. Бұл жағдайда көрсетілетін қызметті беруші ұлттық қауіпсіздік органдарынан жер қойнауын пайдалану құқығы (жер қойнауын пайдалану құқығындағы үлес) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілер ауысуының ұлттық қауіпсіздік талаптарына сәйкестігі туралы растауды алғанға дейін өтінішті қарауды тоқтата тұрады. Көрсетілетін қызметті беруші ұлттық қауіпсіздік органдарынан хабарлама алған күннен бастап 5 (бес) жұмыс күні ішінде өтініш иесіне осындай тоқтата тұру туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші ұлттық қауіпсіздік органдарынан растауды алғаннан кейін өтінішті қарауды қайта бастайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сараптама комиссиясы Тізбенің 8-тармағында көрсетілген құжаттарды 10 (он) жұмыс күнінен аспайтын мерзімде, ал ірі кен орындары мен стратегиялық жер қойнауы учаскелері бойынша 40 (қырық) жұмыс күнінен аспайтын мерзімде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2545,70 +3305,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="29"/>
+    <w:bookmarkStart w:name="z167" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті беруші жер қойнауын пайдалану мәселелері жөніндегі сараптама комиссиясының ұсынымын алған күннен бастап 5 (бес) жұмыс күні ішінде өтініш бойынша оң шешім шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған жағдайда көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2775,88 +3535,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="30"/>
+    <w:bookmarkStart w:name="z171" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселесі бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z172" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z172" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті алушының әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы көрсетілетін қызметті алушыға белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2979,90 +3739,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="32"/>
+    <w:bookmarkStart w:name="z173" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z174" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z174" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш иесіне ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3093,90 +3853,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көрсетілетін қызметті беруші шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Көрсетілетін қызметті беруші қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="34"/>
+    <w:bookmarkStart w:name="z175" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Шағымды қарайтын органның шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы шағымды қарайтын басқа органға немесе ҚР ӘРПК 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3398,68 +4158,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="35"/>
+    <w:bookmarkStart w:name="z177" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жер қойнауын пайдалану құқығының және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің м.а. 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3689,1544 +4449,1904 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Энергетика министрлігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері (қолжетімділік арналары)</w:t>
-[...71 lines deleted...]
-- көрсетілетін қызмет берушінің кеңсесі арқылы көрсетіледі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-жол жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 154-н/қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті көрсету тәсілдері (қолжетімділік арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызмет жоғарыда көрсетілген барлық кіші түрлерімен бірге: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-20 (жиырма) жұмыс күні ішінде, ал Кодекске сәйкес анықталған ірі кен орындары мен стратегиялық жер қойнауы учаскелері бойынша – өтініш пен оған қоса берілетін құжаттарды алған күннен бастап 60 (алпыс) жұмыс күні ішінде.</w:t>
+- "электрондық үкіметтің" веб-порталы www.egov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- көрсетілетін қызмет берушінің кеңсесі арқылы көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+20 (жиырма) жұмыс күні ішінде, ал Кодекске сәйкес анықталған ірі кен орындары мен стратегиялық жер қойнауы учаскелері бойынша – өтініш пен оған қоса берілетін құжаттарды алған күннен бастап 60 (алпыс) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті көрсету нәтижесі</w:t>
+Мемлекеттік көрсетілетін қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беру.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
+Электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетілетін қызметті алушыға тегін көрсетіледі.</w:t>
+Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдалану құқығымен байланысты объектілер болып табылатын акциялар мен басқа да бағалы қағаздарды ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруға рұқсат беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс графигі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушыға тегін көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-жол жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 154-н/қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+ 1) көрсетілетін қызметті беруші – Қазақстан Республикасының 2015 жылғы 23 қарашадағы Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден жұмаға дейін, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 9:00-ден 18:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 2) "электрондық үкіметтің" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы өтініште көрсетілген мәліметтерді растайтын құжаттардың нотариус куәландырған электрондық көшірмелерін қоса бере отырып, "электрондық үкімет" веб-порталында өтінішті толтырады:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беруге арналған өтініш осы Қағидаларға 2-қосымшаға сәйкес толтырылады.</w:t>
-[...453 lines deleted...]
-Ал ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруды осы акциялардың немесе басқа да бағалы қағаздардың ұстаушысы жүргізгенде өтінішті осындай ұстаушы береді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8-жол жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 154-н/қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін қажетті құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы өтініште көрсетілген мәліметтерді растайтын құжаттардың нотариус куәландырған электрондық көшірмелерін қоса бере отырып, "электрондық үкімет" веб-порталында өтінішті толтырады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беруге арналған өтініш осы Қағидаларға 2-қосымшаға сәйкес толтырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтінішке мынадай мәліметтер мен құжаттар қоса беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерді сатып алу ниеті бар тұлға (ұйым) туралы мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке тұлғалар үшін – сатып алушының тегін, атын және әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жерін, азаматтығын, жеке басын куәландыратын құжаттары туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғалар үшін – сатып алушының атауын, оның орналасқан жерін, оның мемлекеттік тиесілігін көрсетуді, заңды тұлға ретінде мемлекеттік тіркеу туралы мәліметтерді, басшылары және олардың өкілеттіктері туралы мәліметтерді, өтініш иесі қабылдайтын шешімдерді тікелей немесе жанама түрде айқындауға мүмкіндігі бар тұлғалар, ұйымдар және мемлекеттер туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сатып алынатын жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесін) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілерді көрсету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысу негіздемесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көмірсутектерді барлау және (немесе) өндіру, уран өндіру бойынша операцияларды жүргізу үшін жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлес) сатып алуға ниеті бар тұлғаның қаржылық және техникалық мүмкіндіктері туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ мұндай жер қойнауын пайдалану құқығын беру кезінде ұсынылатын "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) талаптарына оның сәйкестігін растайтын құжаттар (жер қойнауын пайдалану құқығымен байланысты объектілер ауысқан жағдайда талап етілмейді); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) өтініш берушінің өтініште және оған қоса берілетін құжаттарда көрсетілген ол туралы барлық мәліметтердің дұрыс болып табылатындығы туралы растауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өтінішке қол қойған тұлғаның тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), жеке басын куәландыратын құжаты туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттің басым құқығы туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекстің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ережелері қолданылған жағдайда, 1) – 6) тармақшаларда көзделген мәліметтерден басқа, рұқсат беру туралы өтініште жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы жөніндегі мәміленің бағасы туралы және оны төлеу тәртібі туралы мәліметтер қосымша қамтылуға тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдалану құқығымен байланысты объектілер болып табылатын акциялар мен басқа да бағалы қағаздарды ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруға рұқсат беруге өтініш осы Қағидаларға 3-қосымшаға сәйкес толтырылады, онда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жер қойнауын пайдалану құқығымен байланысты объектілер болып табылатын акциялары немесе басқа да бағалы қағаздары ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруға жататын эмитент-ұйымның толық атауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруға жататын, өзімен байланысты акциялардың немесе басқа да бағалы қағаздардың соған қатысы бар жер қойнауы учаскесі көрсетіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жер қойнауын пайдалану құқығымен байланысты объектілер болып табылатын акциялары немесе басқа да бағалы қағаздары ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруға жататын эмитент-ұйымның жарғылық капиталының мөлшері туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жер қойнауын пайдалану құқығымен байланысты объектілер болып табылатын және ұйымдастырылған бағалы қағаздар нарығында шығаруға жататын бағалы қағаздар, оның ішінде ұйымның туынды бағалы қағаздары, олардың базалық активтері немесе үлестік қатысудың басқа да нысандары туралы мәліметтер (түрі мен жалпы саны);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) андеррайтер туралы мәліметтер (болған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) листинг жүзеге асырылатын ұйымдастырылған бағалы қағаздар нарығы туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) жер қойнауын пайдалану құқығымен байланысты объектілер болып табылатын және ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруға жататын акциялардың немесе басқа да бағалы қағаздардың саны туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) өтініш иесінің өтініште және оған қоса берілетін құжаттарда өзі туралы көрсетілген барлық мәліметтердің анық екендігі туралы жазбаша растауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) өтініш берушінің атынан өтінішке қол қойған тұлғаның тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), жеке басын куәландыратын құжаты туралы мәліметтер қоса беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдалану құқығымен байланысты объектілер болып табылатын акцияларды немесе басқа да бағалы қағаздарды ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруға рұқсат беру туралы өтінішті олар қосымша эмиссия (шығару) шеңберінде орналастырылған жағдайда эмитент береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ал ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруды осы акциялардың немесе басқа да бағалы қағаздардың ұстаушысы жүргізгенде өтінішті осындай ұстаушы береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
  Кодекстің 45-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-тармағына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші мынадай жағдайларда:</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -5371,50 +6491,170 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) мемлекет басым құқығын іске асыратын болса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) егер жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуы Қазақстан Республикасы жасасқан халықаралық келісімдердің ережелеріне сәйкес келмейтін болса, рұқсат беруден бас тартады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10-жол жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 154-н/қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5863,68 +7103,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="36"/>
+    <w:bookmarkStart w:name="z179" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) және (немесе) жер қойнауын пайдалану құқығымен байланысты объектілердің ауысуына рұқсат беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________ рұқсат беруді сұраймын. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6257,50 +7497,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       негіздемесі:________; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Мәміле бағасы туралы және оны төлеу тәртібі туралы мәліметтерді көрсету) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Көмірсутектерді барлау және (немесе) өндіру, уран өндіру бойынша операцияларды </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7089,68 +8435,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="37"/>
+    <w:bookmarkStart w:name="z181" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалану құқығымен байланысты объектілер болып табылатын акциялар мен басқа да бағалы қағаздарды ұйымдастырылған бағалы қағаздар нарығында айналымға шығаруға арналған рұқсат беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________ рұқсат беруді сұраймын. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8996,125 +10342,229 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 214 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрлігінің "Көмірсутектер мен уранды өндіру бойынша жер қойнауын пайдалануға арналған келісімшарттарды жасасу (қол қою)" мемлекеттік көрсетілетін қызмет қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Энергетика министрінің 31.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z183" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z183" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасы Энергетика министрлігінің "Көмірсутектер мен уранды өндіру бойынша жер қойнауын пайдалануға арналған келісімшарттарды жасасу (қол қою)" мемлекеттік көрсетілетін қызмет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9129,71 +10579,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасы Энергетика министрлігінің "Көмірсутектер мен уранды өндіру бойынша жер қойнауын пайдалануға арналған келісімшарттарды жасасу (қол қою)" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z184" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z184" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке кабинет – әртүрлі мемлекеттік деректер базасынан жиналған пайдаланушы туралы дербес ақпараты бар "электрондық үкімет" веб-порталының бөлімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9302,70 +10752,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="42"/>
+    <w:bookmarkStart w:name="z273" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Көрсетілетін қызметті беруші осы Қағидаларға енгізген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына, және "Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына олар қолданысқа енгізілген күннен бастап үш жұмыс күні ішінде жіберуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9404,88 +10854,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="43"/>
+    <w:bookmarkStart w:name="z185" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z186" w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z186" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті Қазақстан Республикасының Энергетика министрлігі (бұдан әрі – көрсетілетін қызметті беруші) қағаз немесе электрондық түрде көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы "электрондық үкімет" веб-порталының ақпараттық жүйесі немесе көрсетілетін қызметті берушінің кеңсесі арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9542,70 +10992,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="45"/>
+    <w:bookmarkStart w:name="z187" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызмет процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, мемлекеттік қызмет көрсетуден бас тартуға негіздерді, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтитын "электрондық үкімет" веб-порталы немесе көрсетілетін қызметті берушінің кеңсесі арқылы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Тізбеде жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9624,70 +11074,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="46"/>
+    <w:bookmarkStart w:name="z188" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тізбенің 8-тармағында көрсетілген көрсетілетін қызметті алушының құжаттары "электрондық үкімет" веб-порталы арқылы келіп түскен күні оларды автоматты түрде қабылдау және көрсетілетін қызметті берушінің жұмыс графигіне сәйкес тіркеу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбенің 8-тармағында көрсетілген көрсетілетін қызметті алушының құжаттары көрсетілетін қызметті берушінің кеңсесі арқылы келіп түскен күні жұмыс графигіне сәйкес қабылдау және тіркеу жүзеге асырылады. Көрсетілетін қызметті берушінің кеңсесінде өтінішті қоса берілген құжаттармен бірге қабылдаған адамның тегін, атын, әкесінің атын (болған жағдайда) көрсете отырып, тіркеу (мөртабан, кіріс нөмірі және күні) қосымшаларымен бірге өтініштің қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9724,70 +11174,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="47"/>
+    <w:bookmarkStart w:name="z189" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің жауапты орындаушысы өтініш тіркелген сәттен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті берушінің жауапты орындаушысы осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9882,110 +11332,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="48"/>
+    <w:bookmarkStart w:name="z190" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Құрылымдық бөлімшелер сұрауды ұсынғаннан кейін 6 (алты) жұмыс күні ішінде қорытынды дайындайды және оларды көрсетілетін қызметті берушінің жауапты орындаушысына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z191" w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z191" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті берушінің жауапты орындаушысы 9 (тоғыз) жұмыс күні ішінде құрылымдық бөлімшелердің қорытындысын қарап, көмірсутектер және уран өндіру бойынша жер қойнауын пайдалануға арналған келісімшартты көрсетілетін қызметті берушінің басшысына қол қоюға дайындайды немесе Тізбенің 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10004,51 +11454,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="50"/>
+    <w:bookmarkStart w:name="z279" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. Мемлекеттік қызметті алушы "электрондық үкіметтің" веб-порталы арқылы берген көмірсутектер бойынша жер қойнауын пайдалануға және уран өндіруге арналған келісімшарт жобасының редакциясына түзетулер енгізу қажеттілігі туындаған жағдайда, көрсетілетін қызметті берушінің жауапты орындаушысы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10063,51 +11513,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзімдердің бірінде көмірсутектер бойынша жер қойнауын пайдалануға және уран өндіруге арналған келісімшарт жобасын көрсетілетін қызметті алушыға келісімшарт редакциясын пысықтау үшін "электрондық үкіметтің" веб-порталы арқылы қайтара алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұндай пысықтау осы тармақтың бірінші бөлігінде көрсетілген мерзімнің шеңберінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10144,90 +11594,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="51"/>
+    <w:bookmarkStart w:name="z192" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған жағдайда көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдаудың өткізілетін уақыты мен орны туралы хабарламаны көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10338,108 +11788,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="52"/>
+    <w:bookmarkStart w:name="z195" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті берушінің басшысы осы Қағидалардың 8-тармағының бірінші бөлігінде көрсетілген мерзім ішінде көмірсутектер бойынша жер қойнауын пайдалануға арналған келісімшартқа, уран өндіру бойынша жер қойнауын пайдалануға арналған келісімшартқа қол қояды, одан кейін көрсетілетін қызметті берушінің жауапты орындаушысы оны көрсетілетін қызметті алушының жеке кабинетіне "электрондық үкімет" веб-порталы арқылы немесе көрсетілетін қызметті алушы құжаттарды көрсетілетін қызметті берушінің кеңсесі арқылы берген жағдайда, көрсетілетін қызметті берушінің кеңсесі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z196" w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z196" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселесі бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z197" w:id="54"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z197" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті алушының әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы көрсетілетін қызметті алушыға белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10562,90 +12012,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="55"/>
+    <w:bookmarkStart w:name="z198" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z199" w:id="56"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z199" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш иесіне ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10676,90 +12126,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көрсетілетін қызметті беруші шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Көрсетілетін қызметті беруші қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="57"/>
+    <w:bookmarkStart w:name="z200" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Шағымды қарайтын органның шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы шағымды қарайтын басқа органға немесе ҚР ӘРПК-ның 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10981,68 +12431,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="58"/>
+    <w:bookmarkStart w:name="z202" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көмірсутектер мен уранды өндіру бойынша жер қойнауын пайдалануға келісімшарттар жасасу (қол қою)" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің м.а. 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14867,68 +16317,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="59"/>
+    <w:bookmarkStart w:name="z205" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аукцион қорытындылары бойынша күрделі жоба жөніндегі көмірсутектерді барлау және өндіру үшін келісімшарт немесе көмірсутектерді барлау және өндіру үшін келісімшарт жасасуға (қол қоюға) өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Энергетика министрінің 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15486,68 +16936,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="60"/>
+    <w:bookmarkStart w:name="z207" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аукцион қорытындылары бойынша күрделі жоба жөніндегі көмірсутектерді өндіру үшін жер қойнауын пайдалануға арналған келісімшарт немесе көмірсутектерді өндіру үшін келісімшарт жасасуға (қол қоюға) өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Энергетика министрінің 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16118,68 +17568,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="61"/>
+    <w:bookmarkStart w:name="z209" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көмірсутектерді өндіру үшін жер қойнауын пайдалануға арналған келісімшарт (бастапқы келісімшарт) жасасуға (қол қоюға) өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16730,68 +18180,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="62"/>
+    <w:bookmarkStart w:name="z211" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көмірсутектерді өндіру үшін жер қойнауын пайдалануға арналған келісімшарт (қолданыстағы келісімшарт) жасасуға (қол қоюға) өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17324,68 +18774,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="63"/>
+    <w:bookmarkStart w:name="z213" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіру учаскесін және уранды тәжірибелік-өнеркәсіптік өндіру кезеңін бекітіп беру үшін уран өндіруге арналған келісімшартты жасасуға (қол қоюға) өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17954,68 +19404,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="64"/>
+    <w:bookmarkStart w:name="z215" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көмірсутектерді барлау үшін жер қойнауын пайдалануға арналған келісімшарт жасасуға (қол қоюға) өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18616,125 +20066,229 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 214 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Энергетика министрінің 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрлігінің "Көмірсутектер мен уранды өндіру бойынша жер қойнауын пайдалануға арналған келісімшарттарға қосымша келісімдерді жасасу (қол қою)" мемлекеттік көрсетілетін қызмет қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Энергетика министрінің 31.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 281</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z216" w:id="67"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z216" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасы Энергетика министрлігінің "Көмірсутектер мен уранды өндіру бойынша жер қойнауын пайдалануға арналған келісімшарттарға қосымша келісімдерді жасасу (қол қою)" мемлекеттік көрсетілетін қызмет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18749,171 +20303,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасы Энергетика министрлігінің "Көмірсутектер мен уранды өндіру бойынша жер қойнауын пайдалануға арналған келісімшарттарға қосымша келісімдерді жасасу (қол қою)" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z217" w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z217" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z218" w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z218" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке кабинет – әртүрлі мемлекеттік деректер базасынан жиналған пайдаланушы туралы дербес ақпараты бар "электрондық үкімет" веб-порталының бөлімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z219" w:id="70"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z219" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z220" w:id="71"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z220" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z221" w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z221" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z222" w:id="73"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z222" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық көрсетілетін мемлекеттік қызметтерге қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18932,70 +20486,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="74"/>
+    <w:bookmarkStart w:name="z274" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Көрсетілетін қызметті беруші осы Қағидаларға енгізген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына, және "Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына олар қолданысқа енгізілген күннен бастап үш жұмыс күні ішінде жіберуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19034,88 +20588,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="75"/>
+    <w:bookmarkStart w:name="z223" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z224" w:id="76"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z224" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті Қазақстан Республикасы Энергетика министрлігі (бұдан әрі – көрсетілетін қызметті беруші) қағаз немесе электрондық түрде көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы "электрондық үкімет" веб-порталының ақпараттық жүйесі немесе көрсетілетін қызметті берушінің кеңсесі арқылы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19172,70 +20726,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="77"/>
+    <w:bookmarkStart w:name="z225" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызмет процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, мемлекеттік қызмет көрсетуден бас тартуға негіздерді, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын "электрондық үкімет" веб-порталы немесе көрсетілетін қызметті берушінің кеңсесі арқылы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар Тізбеде жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19254,70 +20808,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="78"/>
+    <w:bookmarkStart w:name="z226" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тізбенің 8-тармағының 2)-12) тармақшаларында көзделген жағдайларда келісімшартқа қосымша келісімге қол қойылған кезде көрсетілетін қызметті алушы Тізбенің 8-тармағында көрсетілген қажетті құжаттарды "электрондық үкіметтің" веб-порталы немесе көрсетілетін қызметті берушінің кеңсесі арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбенің 8-тармағында көрсетілген көрсетілетін қызметті алушының құжаттары "электрондық үкімет" веб-порталы арқылы келіп түскен күні оларды автоматты түрде қабылдау және көрсетілетін қызметті берушінің жұмыс графигіне сәйкес тіркеу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19410,70 +20964,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="79"/>
+    <w:bookmarkStart w:name="z227" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің жауапты орындаушысы өтініш тіркелген сәттен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті берушінің жауапты орындаушысы осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19568,90 +21122,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="80"/>
+    <w:bookmarkStart w:name="z228" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Құрылымдық бөлімшелер сұрау салуды ұсынғаннан кейін 5 (бес) жұмыс күні ішінде қорытынды дайындайды және оларды көрсетілетін қызметті берушінің жауапты орындаушысына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z229" w:id="81"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z229" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің жауапты орындаушысы 10 (он) жұмыс күні ішінде құрылымдық бөлімшелердің қорытындысын қарайды, көрсетілетін қызметті берушінің басшысына қол қоюға көмірсутектер және уран өндіру бойынша жер қойнауын пайдалануға арналған келісімшартқа қосымша дайындайды немесе Тізбенің 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға 2-қосымшаға сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19670,90 +21224,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="82"/>
+    <w:bookmarkStart w:name="z230" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған жағдайда, көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдаудың өткізілетін уақыты мен орны туралы хабарламаны көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19864,90 +21418,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="83"/>
+    <w:bookmarkStart w:name="z233" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті берушінің басшысы осы Қағидалардың 8-тармағының бірінші бөлігінде көрсетілген мерзім ішінде көмірсутектер мен уран өндіру бойынша жер қойнауын пайдалануға арналған келісімшартқа қосымшаға қол қояды, одан кейін көрсетілетін қызметті берушінің жауапты орындаушысы оны өтініш берушіге "электрондық үкіметтің" веб-портал арқылы немесе көрсетілетін қызметті алушы құжаттарды көрсетілетін қызметті берушінің кеңсесі арқылы берген жағдайда, көрсетілетін қызметті берушінің кеңсесі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z234" w:id="84"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z234" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жер қойнауын пайдалану құқығы мен жер қойнауын пайдалану құқығындағы үлестің ауысуы кезінде келісімшартқа қосымша келісімге қол қою кезінде Тізбенің 8-тармағында көрсетілген құжаттар тіркелген кезден бастап 1 (бір) жұмыс күні ішінде көрсетілетін қызметті беруші көрсетілетін қызметті берушінің жауапты орындаушысын айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің жауапты орындаушысы осы Қағидалардың осы тармағының бірінші бөлігінде көрсетілген құжаттар орындауға келіп түскен күннен кейінгі 5 (бес) жұмыс күні ішінде олардың толық болуын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20060,90 +21614,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="85"/>
+    <w:bookmarkStart w:name="z235" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Құрылымдық бөлімшелер сұрау салуды ұсынғаннан кейін 3 (үш) жұмыс күні ішінде қорытынды дайындайды және оларды көрсетілетін қызметті берушінің жауапты орындаушысына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z236" w:id="86"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z236" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті берушінің жауапты орындаушысы 8 (сегіз) жұмыс күні ішінде құрылымдық бөлімшелердің қорытындысын қарайды, көрсетілетін қызметті берушінің басшысына қол қоюға көмірсутектер және уран өндіру бойынша жер қойнауын пайдалануға арналған келісімшартқа қосымша дайындайды немесе Тізбенің 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға 2-қосымшаға сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20162,90 +21716,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="87"/>
+    <w:bookmarkStart w:name="z237" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіз анықталған жағдайда, көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдау өткізілетін уақыт пен орын туралы хабарламаны көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20356,110 +21910,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="88"/>
+    <w:bookmarkStart w:name="z240" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Көрсетілетін қызметті берушінің басшысы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінде көрсетілген мерзім ішінде көмірсутектер мен уран өндіру бойынша жер қойнауын пайдалануға арналған келісімшартқа қосымшаға қол қояды, одан кейін көрсетілетін қызметті берушінің жауапты орындаушысы құжаттарды "электрондық үкімет" веб-порталы арқылы көрсетілетін қызметті алушының "жеке кабинетіне" немесе көрсетілетін қызметті алушы құжаттарды көрсетілетін қызметті берушінің кеңсесі арқылы берген жағдайда, көрсетілетін қызметті берушінің кеңсесі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z241" w:id="89"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z241" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жер қойнауы учаскесін бөлу кезінде келісімшартқа қосымша келісімге қол қою кезінде Тізбенің 8-тармағында көрсетілген құжаттар тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде көрсетілетін қызметті беруші көрсетілетін қызметті берушінің жауапты орындаушысын айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің жауапты орындаушысы осы Қағидалардың осы тармағының бірінші бөлігінде көрсетілген құжаттардың орындалуына келіп түскеннен кейінгі 5 (бес) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20552,90 +22106,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="90"/>
+    <w:bookmarkStart w:name="z242" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Құрылымдық бөлімшелер көрсетілетін қызметті берушінің жауапты орындаушысынан сұрау салуды ұсынғаннан кейін 2 (екі) жұмыс күні ішінде қорытынды дайындайды және оларды көрсетілетін қызметті берушінің жауапты орындаушысына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z243" w:id="91"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z243" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті берушінің жауапты орындаушысы 5 (бес) жұмыс күні ішінде құрылымдық бөлімшелердің қорытындысын қарайды, көрсетілетін қызметті берушінің басшысына қол қоюға көмірсутектер және уран өндіру бойынша жер қойнауын пайдалануға арналған келісімшартқа қосымша келісім дайындайды немесе Тізбенің 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға 2-қосымшаға сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20654,90 +22208,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="92"/>
+    <w:bookmarkStart w:name="z244" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Тізбенің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған жағдайда көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдаудың өткізілетін уақыты мен орны туралы хабарламаны көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20848,128 +22402,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="93"/>
+    <w:bookmarkStart w:name="z247" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Көрсетілетін қызметті берушінің басшысы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінде көрсетілген мерзім ішінде көмірсутектер мен уран өндіру бойынша жер қойнауын пайдалануға арналған келісімшартқа қосымшаға қол қояды, одан кейін көрсетілетін қызметті берушінің жауапты орындаушысы оны "электрондық үкімет" веб-порталы арқылы көрсетілетін қызметті алушының "жеке кабинетіне" немесе көрсетілетін қызметті алушы құжаттарды көрсетілетін қызметті берушінің кеңсесі арқылы берген жағдайда, көрсетілетін қызметті берушінің кеңсесі арқылы жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z248" w:id="94"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z248" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселесі бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздіктеріне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z249" w:id="95"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z249" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті алушының әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы белгілі болған күннен бастап 3 (үш) айдан кешіктірмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21092,90 +22646,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="96"/>
+    <w:bookmarkStart w:name="z250" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z251" w:id="97"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z251" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш иесіне ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21206,90 +22760,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көрсетілетін қызметті беруші шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Көрсетілетін қызметті беруші қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="98"/>
+    <w:bookmarkStart w:name="z252" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Шағымды қарайтын органның шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы шағымды қарайтын басқа органға немесе ҚР ӘРПК 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21524,68 +23078,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="99"/>
+    <w:bookmarkStart w:name="z254" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көмірсутектер және уран өндіру бойынша жер қойнауын пайдалануға арналған келісімшарттарға қосымша келісімдер жасасу (қол қою)" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің м.а. 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29094,68 +30648,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="100"/>
+    <w:bookmarkStart w:name="z257" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) ауысуы туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29760,68 +31314,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="101"/>
+    <w:bookmarkStart w:name="z259" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілетін қызметті алушы немесе құзыретті орган туралы мәліметтерді өзгертуге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Энергетика министрінің 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30410,68 +31964,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="102"/>
+    <w:bookmarkStart w:name="z261" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіру учаскесін (учаскелерін) және дайындық кезеңін (дайындық кезеңдерін) бекітіп беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Энергетика министрінің 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31055,68 +32609,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="103"/>
+    <w:bookmarkStart w:name="z263" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіру учаскесін (учаскелерін) және кезеңін (кезеңдерін) немесе өндіру кезеңін (кезеңдерін) бекітіп беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31631,68 +33185,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="104"/>
+    <w:bookmarkStart w:name="z265" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Барлау кезеңін (кезеңдерін) ұзартуға байланысты жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Энергетика министрінің 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32263,68 +33817,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z267" w:id="105"/>
+    <w:bookmarkStart w:name="z267" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіру кезеңін (кезеңдерін) ұзартуға байланысты жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда - ҚР Энергетика министрінің 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32908,68 +34462,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="106"/>
+    <w:bookmarkStart w:name="z269" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауы учаскесін (учаскелерін) ұлғайтуға немесе азайтуға байланысты жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізуге арналған өтініш </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33502,68 +35056,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="107"/>
+    <w:bookmarkStart w:name="z271" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өндіру учаскесін (учаскелерін) және кезеңін (кезеңдерін) немесе өндіру кезеңін (кезеңдерін) бөлуге байланысты келісімшартқа өзгерістер енгізу өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-қосымша жаңа редакцияда - ҚР Энергетика министрінің 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36725,68 +38279,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="108"/>
+    <w:bookmarkStart w:name="z281" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сарқылып жатқан кен орындары бойынша инвестициялық міндеттемелерді қосуға байланысты жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізуге көмірсутектерді барлауға және өндіруге немесе өндіруге арналған келісімшартқа өзгерістер енгізуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 15-қосымшамен толықтырылды - ҚР Энергетика министрінің м.а. 29.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -37100,55 +38654,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37474,31 +39028,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>