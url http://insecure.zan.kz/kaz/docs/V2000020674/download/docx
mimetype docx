--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c8522d" w14:textId="4c8522d">
+    <w:p w14:paraId="cb88001" w14:textId="cb88001">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,140 +151,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес, Қазақстан Республикасы Президентінің 2017 жылғы 13 қазандағы № 563 Жарлығымен бекітілген "Қазақстан Республикасының прокуратура органдарының кейбір мәселелері туралы" Қазақстан Республикасының Бас прокуратурасы туралы Ереженің 19-тармағының </w:t>
-[...29 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес, Қазақстан Республикасы Президентінің 2017 жылғы 13 қазандағы № 563 Жарлығымен бекітілген "Қазақстан Республикасының прокуратура органдарының кейбір мәселелері туралы" Қазақстан Республикасының Бас прокуратурасы туралы Ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37) тармақшасын басшылыққа ала отырып, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Бас Прокурорының 12.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 19</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1000,120 +990,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" (бұдан әрі – Заң) Қазақстан Республикасының Заңының </w:t>
+      1. Осы "Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" (бұдан әрі – Заң) Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мемлекеттік қызметті көрсетудің тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Бас Прокурорының 10.04.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1206,172 +1196,382 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" веб-порталы (бұдан әрі - портал), ұялы байланыстың абоненттік құрылғысы арқылы не "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация) арқылы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Соттылықтың болуы немесе болмауы туралы анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) көрсетілген құжаттар қоса берілген осы Қағидалардың 1-қосымшаға сәйкес нысан бойынша соттылықтың болуы немесе болмауы туралы анықтама беру туралы өтініш береді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Бас Прокурорының 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Бас Прокурорының 30.09.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке басты куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорацияның қызметкері "электрондық үкімет" шлюзі (бұдан әрі – ЭҮШ) арқылы тиісті мемлекеттік ақпараттық жүйелерден алады. Ақпараттық жүйелерде тиісті мәліметтер болмаған кезде, құжаттардың электрондық көшірмелерін жасайды, кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1442,50 +1642,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша соттылықтың болуы не болмауы туралы анықтама беруге құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың жетінші бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызметті Мемлекеттік корпорация арқылы алған кезде Мемлекеттік корпорация қызметкерінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған (қол қойылған) электрондық құжат нысанындағы өтініш (көрсетілетін қызметті алушының сұрау салуы) ЭҮШ арқылы көрсетілетін қызметті берушінің автоматтандырылған ақпараттық жүйесіне (бұдан әрі – ААЖ) құжаттарды қабылдаған күні жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1574,198 +1880,158 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында 10 (он) минут ішінде жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сұрау салуды өңдеуді көрсетілетін қызметті беруші ТО-ға сұрау салу келіп түскен кезден бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТО-да көрсетілетін қызметті алушының сауалнамалық деректерінің ТО-ның тексеру сәйкестендірушісі бойынша сәйкестіктері болмаған кезде, сұрау салуға жауап осы Қағидалардың 4-қосымшасына сәйкес электрондық құжат нысанында 10 (он) минут ішінде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетудің нәтижесі порталға жіберіледі және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ААЖ-да көрсетілетін қызметті алушының сауалнамалық деректерінің ААЖ-ның тексеру сәйкестендіргіші бойынша сәйкес келуі анықталған кезде, көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде ААЖ-ның деректері, оның ішінде соттылықты өтеу мерзімін есептеуді тексереді (өңдейді), одан кейін қызметті алушыға сұрау салуға жауап 5 (бес) жұмыс күні ішінде жіберілетіні туралы хабарланатын аралық жауапты бір уақытта жібере отырып, 1 (бір) жұмыс күні ішінде көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сын пайдалана отырып, электрондық құжат нысанында мемлекеттік қызметті көрсетудің нәтижесі ресімделеді.</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қағаз нысанында нәтижені ресімдеген жағдайда, көрсетілетін қызметті беруші оны көрсетілетін қызметті алушы таңдаған Мемлекеттік корпорацияның филиалына мемлекеттік қызметті көрсетудің мерзімі өткенге дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
+      ТО-да көрсетілетін қызметті алушының сауалнамалық деректерінің ТО-ның тексеру сәйкестендіргіші бойынша сәйкес келуі анықталған кезде, көрсетілетін қызметті беруші 4 (төрт) жұмыс күні ішінде ТО-ның деректері, оның ішінде соттылықты өтеу мерзімін есептеуді тексереді (өңдейді), одан кейін қызметті алушыға сұрау салуға жауап 5 (бес) жұмыс күні ішінде жіберілетіні туралы хабарланатын аралық жауапты бір уақытта жібере отырып, 1 (бір) жұмыс күні ішінде көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сын пайдалана отырып, электрондық құжат нысанында мемлекеттік қызметті көрсетудің нәтижесі ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотталғандығының бар не жоқ екендігіне қосымша анықтау тексерісін жүргізген жағдайда, көрсетілетін қызметті алушыға 4 (төрт) жұмыс күні ішінде осы Қағидаларға "Хабарлама" 4-1-қосымшаға сәйкес нысан бойынша аралық жауабы жіберіледі, онда хабарламаны алған сәттен бастап 20 (жиырма) жұмыс күні өткеннен кейін көрсетілетін қызметті алушының қайтадан жүгінуінің қажеттілігі туралы хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 5-қосымшасына сәйкес қағаз нысанында нәтижені ресімдеген жағдайда, көрсетілетін қызметті беруші оны көрсетілетін қызметті алушы таңдаған Мемлекеттік корпорацияның филиалына мемлекеттік қызметті көрсетудің мерзімі өткенге дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Анықтамада Қазақстан Республикасы Қылмыстық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1807,163 +2073,225 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Бас Прокурорының 10.04.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғаларға (бұдан әрі – үшінші тұлғалар) портал арқылы электрондық нысанда басқа жеке тұлғаға қатысты оның келісімі болған жағдайда көрсетілуі мүмкін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшінші тұлғалар портал арқылы көрсетілетін қызметті алуға сұрау салу жібереді. Үшінші тұлғалардың электрондық сұрау салуы өзіне қатысты мәліметтер сұратылып отырған адам порталда "жеке кабинеттен", сондай-ақ порталда тіркелген адамның ұялы байланыстың абоненттік нөмірі арқылы порталдың хабарламасына жауап ретінде бір реттік парольді жіберу немесе қысқа мәтіндік хабарлама жіберу жолымен келісім берген жағдайда орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге мәліметтер сұратылып отырған адамның келісімі (бас тартуы) сұрау салу келіп түскен кезден бастап 2 (екі) сағаттың ішінде оларға жіберіледі. Келісім алынған жағдайда, көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сын пайдалана отырып, ТО арқылы қалыптастырылған мемлекеттік көрсетілетін қызметтің нәтижесі үшінші тұлғаның "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "бір өтініш" қағидаты бойынша "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметпен бірге осы бұйрыққа 2-қосымшаға (бұдан әрі – "бір өтініш" қағидаты бойынша қызмет) сәйкес көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...54 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1980,50 +2308,156 @@
         <w:t xml:space="preserve"> сәйкес апостилі бар соттылықтың болуы не болмауы туралы анықтаманы беру туралы өтініш портал арқылы не Мемлекеттік корпорация арқылы жіберіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушы ұсынған өтінішті және (немесе) талап етілетін құжаттарды және (немесе) мәліметтерді алған күннен бастап "бір өтініш" қағидаты бойынша көрсетілетін қызметтердің құрамына кіретін мемлекеттік қызметтер көрсетудің тәртібін реттейтін заңға тәуелді нормативтік құқықтық актілерге сәйкес мемлекеттік баж алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет үшін мемлекеттік баж төлемі "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) немесе екінші деңгейдегі банктер арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2102,128 +2536,356 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бір өтініш" қағидаты бойынша қызметті көрсету нәтижесі – апостиль мөртабаны қойылған қағаз нысанындағы соттылықтың болуы не болмауы туралы анықтама (бұдан әрі – апостилі бар анықтама) не оны көрсетуден бас тарту туралы дәлелді жауап.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бір өтініш" қағидаты бойынша көрсетілетін қызметті Мемлекеттік корпорация арқылы алған кезде, апостилі бар анықтаманы беру туралы өтініш беріледі. "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметті алу үшін мемлекеттік бажды төлегені туралы түбіртек қосымша ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті берушінің ААЖ-сы істен шыққан, электрондық байланыс болмаған немесе хабарламаны жіберуге кедергі келтіретін басқа да мән-жайлар туындаған жағдайларда, ақпараттық жүйелерді алып жүруге және ақпараттық-коммуникациялық технологияларды (бұдан әрі – АКТ) пайдалануға жауапты көрсетілетін қызметті берушінің уәкілетті бөлімшесі дереу техникалық істен шығудың туындауы анықталған кезден бастап 1 (бір) сағаттан кешіктірмей, көрсетілген себептерді анықтау және жою үшін шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Хабарламаларды жіберуді 1 (бір) сағаттан артық кешіктіруге әкеп соқтыратын әрбір жағдайды көрсетілетін қызметті берушінің уәкілетті бөлімшесінің ақпараттық жүйелерді алып жүруге және АКТ-ны пайдалануға жауапты орындаушысы арнайы журналда белгілейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті беруші Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызметті көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2260,88 +2922,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2374,50 +3036,156 @@
       Заңның 25-бабының 2-тармағына сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақтың алтыншы бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация жұмыскерлерінің қызмет көрсету кезіндегі әрекеттеріне (әрекетсіздігіне) шағым оның басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2452,50 +3220,148 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2993,68 +3859,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс телефоны: _________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соттылықтың болуы не болмауы туралы анықтама беру туралы АРЫЗ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Бас Прокурорының м.а. 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3272,50 +4138,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20_____ жылғы "__" ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3396,68 +4378,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - жаңа редакцияда - ҚР Бас Прокурорының 10.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5525,192 +6507,75 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Соттылықтың болуы не</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>болмауы туралы анықтама беру"</w:t>
             </w:r>
-          </w:p>
-[...128 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>мемлекеттік қызметті көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -5767,645 +6632,719 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының тегі, аты, әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе ұйымының атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...219 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Соттылықтың болуы не болмауы туралы анықтама беруге құжаттарды қабылдаудан бас тарту туралы  қолхат</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve"> Соттылықтың болуы не болмауы туралы анықтама беруге құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Бас Прокурорының 30.09.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі (мекенжайды көрсету қажет) мемлекеттік қызметті көрсетуге (мемлекеттік көрсетілетін қызметтердің атауы мемлекеттік көрсетілетін қызметтер тізбесіне сәйкес көрсетілсін) құжаттарды Сіз мемлекеттік көрсетілетін қызметтің тізбесінде көзделген тізімге сәйкес құжаттардың толық топтамасын, атап айтқанда:</w:t>
-[...161 lines deleted...]
-      Алдым: тегі, аты, әкесінің аты (болған жағдайда)/көрсетілетін қызметті алушының қолы</w:t>
+        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік корпорациясы филиалының №__ бөлімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мекенжайды көрсету қажет) мемлекеттік қызметті көрсетуге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (мемлекеттік көрсетілетін қызметтер тізіліміне сәйкес мемлекеттік көрсетілетін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтің атауы) құжаттарды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіз мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көзделген тізімге сәйкес құжаттардың толық емес топтамасын және (немесе) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданылу мерзімі өткен құжаттарды, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)_________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)__________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қолхат әр тарап үшін бір-бірден, барлығы 2 (екі) данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы қызметкерінің тегі, аты, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (болған жағдайда) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда)/көрсетілетін қызметті алушының қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6588,70 +7527,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7303,50 +8242,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код автоматтандырылған ақпараттық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код содержит данные, полученные из автоматизированной информационной системы и подписанный электронно-цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 4-1-қосымшамен толықтыру көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7941,50 +8996,166 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (форматтың мөлшері А 4) (размер формата А 4)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8362,68 +9533,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс телефоны: ______________-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Апостилі бар соттылықтың болуы не болмауы туралы анықтама беру туралы арыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Бас Прокурорының м.а. 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8783,286 +9954,286 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 64 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" (бұдан әрі – Заң) Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мемлекеттік қызметті көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті және оның аумақтық органдарымен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) қағаз жүзінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мемлекеттік қызметті көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Көрсетілетін қызметті алушылар мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация) арқылы "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" (бұдан әрі-мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітіліп, осы Қағидалардың 1-қосымшаға сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттар қоса, прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қоюға өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9081,70 +10252,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке басты куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорацияның қызметкері "электрондық үкімет" шлюзі (бұдан әрі – ЭҮШ) арқылы тиісті мемлекеттік ақпараттық жүйелерден алады. Ақпараттық жүйелерде тиісті мәліметтер болмаған кезде, құжаттардың электрондық көшірмелерін жасайды, кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9290,91 +10567,293 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті беруші құжаттар келіп түскен күні көрсетілетін қызметті алушының анықтама деректерін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша апостиль қойылған құжаттарды есепке алу журналында және ақпараттық жүйеде тіркейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде ақпараттық жүйелер және картотека бойынша көрсетілетін қызметті алушының құжаттарын, ресми құжаттың түпнұсқалығын тексереді (өңдейді). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9520,91 +10999,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті беруші Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызметті көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9641,51 +11216,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік көрсетілетін қызметті "бір өтініш" қағидаты бойынша осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9700,89 +11275,89 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Соттылықтың болуы не болмауы туралы анықтама беру", не осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік қызметтерін алған кезде көрсетілетін қызметті алушылармен ұсынылған өтініштер және (немесе) талап етілетін құжаттарды және (немесе) мәліметтерді алған күннен бастап алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лаузымды адамға береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9835,50 +11410,156 @@
         <w:t xml:space="preserve"> 2-тармағына сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың алтыншы бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация жұмыскерлерінің қызмет көрсету кезіндегі әрекеттеріне (әрекетсіздігіне) шағым оның басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9913,50 +11594,148 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -10532,68 +12311,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс телефоны: ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прокуратура органдарынан, тергеу және анықтау органдарынан  шығатын ресми құжаттарға апостиль қоюға арыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Бас Прокурорының м.а. 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10833,50 +12612,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20_____ жылғы "__" ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10983,68 +12878,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тармақ жаңа редакцияда - ҚР Бас Прокурорының 10.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12881,181 +14776,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Бас</w:t>
+              <w:t>"Прокуратура органдарынан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>прокуратурасының Құқықтық</w:t>
+              <w:t>тергеу және анықтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>статистика және арнайы есепке</w:t>
+              <w:t>органдарынан шығатын ресми</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алу жөніндегі комитеті мен</w:t>
+              <w:t>құжаттарға апостиль қою"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның аумақтық органдары</w:t>
+              <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>архивтерінің шегінде архивтік</w:t>
-[...64 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13076,672 +14906,612 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының тегі, аты, әкесінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аты (болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>немесе ұйымының атауы)</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беруге құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+        <w:t xml:space="preserve"> Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қоюдан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Бас Прокурорының 30.09.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі (мекенжайды көрсету қажет) мемлекеттік қызметті көрсетуге (мемлекеттік көрсетілетін қызметтердің атауы мемлекеттік көрсетілетін қызметтер тізбесіне сәйкес көрсетілсін) құжаттарды Сіз мемлекеттік көрсетілетін қызметтің тізбесінде көзделген тізімге сәйкес құжаттардың толық топтамасын, атап айтқанда:</w:t>
-[...35 lines deleted...]
-      1) __________________________________________________________;</w:t>
+        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мекенжайды көрсету қажет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті көрсетуге __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтер тізіліміне сәйкес мемлекеттік көрсетілетін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттарды Сіз мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тізбесінде көзделген тізімге сәйкес құжаттардың толық емес топтамасын және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (немесе) қолданылу мерзімі өткен құжаттарды, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ___________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ___________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) __________________________________________________________________...</w:t>
-[...139 lines deleted...]
-</w:t>
+      3) _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қолхат әр тарап үшін бір-бірден, барлығы 2 (екі) данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы қызметкерінің тегі, аты,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (болған жағдайда) ____________________  (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда)/көрсетілетін қызметті алушының қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13866,68 +15636,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Апостиль қойылған құжаттарды есепке алу кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Бас Прокурорының 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14035,465 +15805,585 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кір.№, құжаттың түскен күні / вх. №, дата поступления документа</w:t>
+              <w:t xml:space="preserve">Кір.№, құжаттың түскен күні / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вх. №, дата поступления документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығ.№, құжаттың жіберілген күні / исх.№, дата отправки документа</w:t>
+              <w:t>Шығ.№, құжаттың жібері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лген күні / исх.№, дата отправки документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті алушының ЖСН-ы / ИИН услугополучателя</w:t>
+              <w:t xml:space="preserve">Көрсетілетін қызметті алушының ЖСН-ы / ИИН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті алушының Т.А.Ә. (болған жағдайда) / Ф.И.О. (при его наличии) услугополучателя</w:t>
+              <w:t xml:space="preserve">Көрсетілетін қызметті алушының Т.А.Ә. (болған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда) / Ф.И.О. (при его наличии) услугополучателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Апостилі бар соттылықтың болуы не болмауы туралы анықтама композитті түрде құжатқа қол қойған тұлғаның (Т.А.Ә. (болған жағдайда) және лауазымы)/ Справка о наличии либо отсутствии судимости с апостилем композитно (Ф.И.О. (при его наличии) и должность лица, подписавшего документ)</w:t>
+              <w:t xml:space="preserve">Апостилі бар соттылықтың болуы не </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болмауы туралы анықтама композитті түрде құжатқа қол қойған тұлғаның (Т.А.Ә. (болған жағдайда) және лауазымы)/ Справка о наличии либо отсутствии судимости с апостилем композитно (Ф.И.О. (при его наличии) и должность лица, подписавшего документ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Апостилі бар соттылықтың болуы не болмауы туралы анықтама композитсіз (азаматтан Мемлекеттік корпорация арқылы) (органның толық атауы, Т.А.Ә. (болған жағдайда) және құжатқа қол қойған тұлғаның лауазымы) / Справка о наличии либо отсутствии судимости с апостилем вне композита (от гражданина через Госкорпорацию) (полное наименование органа, Ф.И.О. (при его наличии) и должность лица, подписавшего документ)</w:t>
+              <w:t xml:space="preserve">Апостилі бар соттылықтың болуы не </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">болмауы туралы анықтама композитсіз (азаматтан Мемлекеттік корпорация арқылы) (органның толық атауы, Т.А.Ә. (болған жағдайда) және құжатқа қол қойған тұлғаның лауазымы) / Справка о наличии либо отсутствии судимости с апостилем вне композита (от гражданина через Госкорпорацию) (полное наименование органа, Ф.И.О. (при его наличии) и должность </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица, подписавшего документ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Апостилі бар архивтік анықтама (органның толық атауы, Т.А.Ә. (болған жағдайда) және құжатқа қол қойған тұлғаның лауазымы) / Архивная справка с апостилем (полное наименование органа, Ф.И.О. (при его наличии) и должность лица подписавшего документ)</w:t>
+              <w:t xml:space="preserve">Апостилі бар архивтік анықтама </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(органның толық атауы, Т.А.Ә. (болған жағдайда) және құжатқа қол қойған тұлғаның лауазымы) / Архивная справка с апостилем (полное наименование органа, Ф.И.О. (при его наличии) и должность лица подписавшего документ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақтау туралы анықтама және апостилі бар прокуратура органдарының басқа құжаттары (құжаттың және прокуратураның толық атауы, Т.А.Ә. (болған жағдайда) және құжатқа қол қойған тұлғаның лауазымы)/ Справка о реабилитации и другие документы органов прокуратуры с апостилем (полное наименование документа, прокуратуры, Ф.И.О. (при его наличии) и должность лица, подписавшего документ)</w:t>
+              <w:t xml:space="preserve">Ақтау туралы анықтама және апостилі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бар прокуратура органдарының басқа құжаттары (құжаттың және прокуратураның толық атауы, Т.А.Ә. (болған жағдайда) және құжатқа қол қойған тұлғаның лауазымы)/ Справка о реабилитации и другие документы органов прокуратуры с апостилем (полное наименование документа, прокуратуры, Ф.И.О. (при его наличии) и должность лица, подписав</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шего документ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Апостилі бар тергеу және анықтау органдарының құжаттары (құжаттың және органның толық атауы, Т.А.Ә. (болған жағдайда) және құжатқа қол қойған тұлғаның лауазымы)/ Документы органов следствия и дознания с апостилем (полное наименование документа, органа, Ф.И.О. (при его наличии) и должность лица, подписавшего документ)</w:t>
+              <w:t xml:space="preserve">Апостилі бар тергеу және анықтау </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдарының құжаттары (құжаттың және органның толық атауы, Т.А.Ә. (болған жағдайда) және құжатқа қол қойған тұлғаның лауазымы)/ Документы органов следствия и дознания с апостилем (полное наименование документа, органа, Ф.И.О. (при его наличии) и должность лица, подписавшего документ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Барлық апостиль қойылған құжат/ Всего апостилировано документов</w:t>
+              <w:t xml:space="preserve">Барлық апостиль қойылған құжат/ Всего </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>апостилировано документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15022,247 +16912,352 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 64 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мемлекеттік қызметті көрсетудің тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Бас Прокурорының 10.04.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдарымен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік көрсетілетін қызмет жеке және (немесе) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) электрондық (ішінара автоматтандырылған) және (немесе) қағаз нысанда көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкімет" веб-порталы (бұдан әрі - портал) арқылы не "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі-Мемлекеттік корпорация) арқылы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген құжаттарды қоса бере отырып, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15277,51 +17272,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің және оның аумақтық органдарының архивтері шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" (бұдан әрі - мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15340,86 +17334,298 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорацияның қызметкері "электрондық үкімет" шлюзі (бұдан әрі – ЭҮШ) арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерде тиісті мәліметтер болмаған кезде, құжаттардың электрондық көшірмелерін жасайды, кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады және құжаттарды қабылдаған күні ЭЦҚ-мен куәландырылған (қол қойылған) электрондық құжат нысанында (көрсетілетін қызметті алушының сұрау салуы) ЭҮШ арқылы көрсетілетін қызметті берушінің автоматтандырылған ақпараттық жүйесіне (бұдан әрі – көрсетілетін қызметті берушінің ААЖ) жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15550,336 +17756,334 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті алушы 1940 жылдың 1 қаңтарында он алты жасқа толмаған адамға сұрау салу жіберген кезде, сұрау салынған адамның ата-анасының деректерін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер бар болған жағдайда, көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар топтамасы Мемлекеттік көрсетілетін қызмет қызмет көрсетуге қойылатын негізгі талаптар тізбесінің талаптарына сәйкес келген кезде көрсетілетін қызметті беруші 8 (сегіз) жұмыс күні ішінде арнайы қоныс аударуға жіберілген адамдарды есепке алатын автоматтандырылмаған (қағаз жүзіндегі) картотекада, сондай-ақ көрсетілетін қызметті берушінің ТО-да сұрау салынған ақпаратқа іздеу жүргізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде сұрау салынған мәліметтерді анықтаған кезде Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамалар және/немесе архивтік құжаттардың көшірмелерін (бұдан әрі – архивтік анықтама) осы Қағидаларға 4-қосымшаға сәйкес цифрлық құжат нысанында немесе қағаз жеткізгіште қалыптастырады осы Қағидаларға 5-қосымшаға сәйкес көрсетілетін қызметті алушы мемлекеттік қызметті ұсынудың таңдалған әдісіне сәйкес жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер бар болған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік көрсетілетін қызмет мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау көрсетілетін қызметті алушы хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттар топтамасы Мемлекеттік көрсетілетін қызмет тізбесінің талаптарына сәйкес келген кезде көрсетілетін қызметті беруші 8 (сегіз) жұмыс күні ішінде арнайы қоныс аударуға жіберілген адамдарды есепке алатын автоматтандырылмаған (қағаз жүзіндегі) картотекада, сондай-ақ көрсетілетін қызметті берушінің ААЖ-да сұрау салынған ақпаратқа іздеу жүргізуді жүзеге асырады.</w:t>
-[...89 lines deleted...]
-      Нәтижені беру көрсетілетін қызметті алушы таңдаған Мемлекеттік корпорацияның филиалы арқылы жеке басын куәландыратын құжатты немесе оның өкілінің нотариус бекіткен сенімхатты және жеке басын куәландыратын құжатты ұсынған кезде жүзеге асырылады.</w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушыға архивтік анықтаманы не бас тарту туралы дәлелді жауапты мемлекеттік көрсетілетін қызметтерге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы портал арқылы жүгінген кезде мемлекеттік қызметке көрсетілетін сұрау салуды қарау мәртебесі, ал нәтиже қағаз нысанда ресімделген жағдайда нәтижені алатын жердің орны және күні көрсетілген ақпарат "жеке кабинетке" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі не мемлекеттік қызметті көрсетуден дәлелді бас тарту порталға жіберіледі және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған цифрлық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 5-қосымшасына сәйкес қағаз нысанында нәтижені ресімдеген жағдайда, көрсетілетін қызметті беруші оны көрсетілетін қызметті алушы таңдаған Мемлекеттік корпорацияның филиалына мемлекеттік қызметті көрсетудің мерзімі өткенге дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нәтижені қағаз нысанда беру көрсетілетін қызметті алушы жеке басын куәландыратын құжатты немесе цифрлық құжаттар сервисінен цифрлық құжатты не оның өкілі нотариалды куәландырылған сенімхатты және жеке басын куәландыратын құжатты көрсеткен кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет "бір өтініш" қағидаты бойынша осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Прокуратура органдарынан, тергеу және анықтау органдарынан шығатын ресми құжаттарға апостиль қою" мемлекеттік көрсетілетін қызметпен (бұдан әрі – апостилі бар архивтік анықтама) бірге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Апостилі бар архивтік анықтаманы ұсынғаны үшін көрсетілетін қызметті берушіден архивтік анықтаманың дайындығы туралы хабарламаны алғаннан кейін мемлекеттік баж салығы алынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15962,128 +18166,356 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       апостилі бар архивтік анықтаманы дайындау – 5 (бес) жұмыс күні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бір өтініш" қағидаты бойынша қызметті көрсету нәтижесі – қағаз жүзіндегі апостилі бар архивтік анықтама не оны көрсетуден бас тарту туралы дәлелді жауап.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің ААЖ-сы істен шыққан, электрондық байланыс болмаған немесе хабарламаны жіберуге кедергі келтіретін басқа да мән-жайлар туындаған жағдайларда, ақпараттық жүйелерді алып жүруге және ақпараттық-коммуникациялық технологияларды (бұдан әрі – АКТ) пайдалануға жауапты көрсетілетін қызметті берушінің уәкілетті бөлімшесі дереу техникалық істен шығудың туындауы анықталған кезден бастап 1 (бір) сағаттан кешіктірмей, көрсетілген себептерді анықтау және жою үшін шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Хабарламаларды жіберуді 1 (бір) сағаттан артық кешіктіруге әкеп соқтыратын әрбір жағдайды көрсетілетін қызметті берушінің уәкілетті бөлімшесінің ақпараттық жүйелерді алып жүруге және АКТ-ны пайдалануға жауапты орындаушысы арнайы журналда белгілейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызметті көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16120,88 +18552,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лаузымды адамға береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16254,50 +18686,156 @@
         <w:t xml:space="preserve"> 2-тармағына сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақтың алтыншы бөлігі жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация жұмыскерлерінің қызмет көрсету кезіндегі әрекеттеріне (әрекетсіздігіне) шағым оның басшысының атына не ақпараттандыру саласындағы уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16332,50 +18870,148 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.01.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -16977,68 +19613,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс телефоны: ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру туралы АРЫЗ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Бас Прокурорының м.а. 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17683,50 +20319,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>толтырылады, арызды толтыру кезінде міндетті түрде бұрынғы және өзгертілген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сауалнамалық деректер көрсетілуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17898,68 +20650,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тармақ жаңа редакцияда - ҚР Бас Прокурорының 10.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19866,202 +22618,977 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстан Республикасы Бас</w:t>
+              <w:t>"Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>прокуратурасының Құқықтық</w:t>
+              <w:t>Бас прокуратурасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>статистика және арнайы есепке</w:t>
+              <w:t>Құқықтық статистика және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алу жөніндегі комитеті мен</w:t>
+              <w:t>арнайы есепке алу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның аумақтық органдары</w:t>
+              <w:t>комитеті мен оның аумақтық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>архивтерінің шегінде архивтік</w:t>
+              <w:t>органдары архивтерінің шегінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анықтамаларды және/немесе</w:t>
+              <w:t>архивтік анықтамаларды және/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>архивтік құжаттардың</w:t>
+              <w:t>немесе архивтік құжаттардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көшірмелерін беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының тегі, аты, әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе ұйымының атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...14 lines deleted...]
-      Нысан</w:t>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беруге құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мекенжайды көрсету қажет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті көрсетуге ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (мемлекеттік көрсетілетін қызметтер тізіліміне сәйкес мемлекеттік көрсетілетін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      құжаттарды Сіз мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тізбесінде көзделген тізімге сәйкес құжаттардың толық емес топтамасын және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (немесе) қолданылу мерзімі өткен құжаттарды, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)__________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қолхат әр тарап үшін бір-бірден, барлығы 2 (екі) данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы қызметкерінің тегі, аты, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (болған жағдайда) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда)/көрсетілетін қызметті алушының қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20097,525 +23624,166 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
-[...64 lines deleted...]
-              <w:t>(көрсетілетін қызметті</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушының тегі, аты, әкесінің</w:t>
+              <w:t>Бас Прокурорының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аты (болған жағдайда)</w:t>
+              <w:t>2020 жылғы 18 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе ұйымының атауы)</w:t>
-[...64 lines deleted...]
-              <w:t>___________________________</w:t>
+              <w:t>№ 64 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(көрсетілетін қызметті</w:t>
-[...12 lines deleted...]
-              <w:t>алушының мекенжайы)</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:bookmarkStart w:name="z86" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті мен оның аумақтық органдары архивтерінің шегінде архивтік анықтамаларды және/немесе архивтік құжаттардың көшірмелерін беруге құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+        <w:t xml:space="preserve"> "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің есептері бойынша адамның әкімшілік құқық бұзушылық жасағаны туралы мәліметтер беру" мемлекеттік қызметті көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z87" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Бас Прокурорының 30.09.2022 </w:t>
-[...239 lines deleted...]
-    </w:p>
+      Ескерту. 4-қосымша алып тасталды – ҚР Бас Прокурорының м.а. 25.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20649,166 +23817,424 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>"Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бас Прокурорының</w:t>
+              <w:t>Бас прокуратурасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 18 мамырдағы</w:t>
+              <w:t>Құқықтық статистика және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 64 бұйрығына</w:t>
+              <w:t>арнайы есепке алу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>комитеті мен оның аумақтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдары архивтерінің шегінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>архивтік анықтамаларды және/</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе архивтік құжаттардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшірмелерін беру" мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің есептері бойынша адамның әкімшілік құқық бұзушылық жасағаны туралы мәліметтер беру" мемлекеттік қызметті көрсету қағидалары</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="64"/>
+        <w:t xml:space="preserve"> АРХИВТІК А Н Ы Қ Т А М А АРХИВНАЯ С П Р А В К А</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша алып тасталды – ҚР Бас Прокурорының м.а. 25.12.2020 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+      Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (анықтаманың мазмұны/содержание справки)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель______________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20900,302 +24326,468 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 64 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="65"/>
+    <w:bookmarkStart w:name="z115" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру"  мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-1-қосымшамен толықтырылды - ҚР Бас Прокурорының м.а. 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="66"/>
+    <w:bookmarkStart w:name="z116" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z117" w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z117" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы "Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және мемлекеттік қызметті көрсетудің тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z118" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z119" w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z119" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік көрсетілетін қызмет жеке және (немесе) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) электрондық нысанда көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z120" w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z120" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z121" w:id="71"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру туралы сұрау салуды осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z122" w:id="72"/>
+    <w:bookmarkStart w:name="z122" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтиды, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> сәйкес "Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсетуге арналған сұрау салуды қарау мәртебесі туралы ақпарат, сондай-ақ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21289,143 +24881,241 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...91 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық құжат нысанында көрсетілген мәліметтердің болуы туралы хабарлама жібереді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі  - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың екінші абзацы 12.07.2026 бастап қолданысқа енгізіледі  - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТО-да көрсетілетін қызметті алушының сауалнамалық деректерінің ТО-ның тексеру сәйкестендіргіші бойынша сәйкес келуі анықталған кезде көрсетілетін қызметті беруші 4 (төрт) жұмыс күні ішінде ТО-ның деректері тексеріледі (өңделеді), одан кейін көрсетілетін қызметті алушыға сұрау салуға жауап 5 (бес) жұмыс күні ішінде жіберілетіні туралы хабарланатын аралық жауапты бір уақытта жібере отырып, 1 (бір) жұмыс күні ішінде көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасын (бұдан әрі – ЭЦҚ) пайдалана отырып, электрондық құжат нысанында мемлекеттік қызметті көрсетудің нәтижесі ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұлғаның жасаған қылмысын сыбайлас жемқорлық қылмыс санатына жатқызу турғасынан қосымша анықтау тексеруін жүргізілген жағдайда, көрсетілетін қызметті алушыға 4 (төрт) жұмыс күні ішінде осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша аралық жауап жіберіледі, онда хабарламаны алған сәттен бастап 20 (жиырма) жұмыс күні өткеннен кейін көрсетілетін қызметті алушының қайтадан жүгінуінің қажеттілігі туралы хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәліметтер мемлекеттік қызметті көрсету кезінде адамның сыбайлас жемқорлық қылмыс жасағаны туралы Комитетте және оның аумақтық органдарында беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21481,221 +25171,493 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Бас Прокурорының 12.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 19</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="74"/>
+    <w:bookmarkStart w:name="z124" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғаларға (бұдан әрі – үшінші тұлғалар) портал арқылы электрондық нысанда басқа жеке тұлғаға қатысты оның келісімі болған жағдайда көрсетілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үшінші тұлғалар портал арқылы көрсетілетін қызметті алуға сұрау салуды жібереді. Үшінші тұлғалардың электрондық сұрау салуы өзіне қатысты мәліметтер сұратылып отырған адам порталда "жеке кабинеттен", сондай-ақ порталда тіркелген адамның ұялы байланыстың абоненттік нөмірі арқылы порталдың хабарламасына жауап ретінде бір реттік парольді жіберу немесе қысқа мәтіндік хабарлама жіберу жолымен келісім берген жағдайда орындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметті көрсетуге мәліметтер сұратылып отырған адамның келісімі (бас тартуы) сұрау салу келіп түскен кезден бастап 2 (екі) сағаттың ішінде жіберіледі. Келісім алынған кезде көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сын пайдалана отырып, ААЖ арқылы қалыптастырылған мемлекеттік көрсетілетін қызметтің нәтижесі үшінші тұлғаның "жеке кабинетіне" жіберіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="75"/>
+      Мемлекеттік қызметті көрсетуге мәліметтер сұратылып отырған адамның келісімі (бас тартуы) сұрау салу келіп түскен кезден бастап 2 (екі) сағаттың ішінде жіберіледі. Келісім алынған кезде көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сын пайдалана отырып, ТО арқылы қалыптастырылған мемлекеттік көрсетілетін қызметтің нәтижесі үшінші тұлғаның "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушінің ААЖ-сы істен шыққан, электрондық байланыс болмаған немесе хабарламаны жіберуге кедергі келтіретін өзге де мән-жайлар туындаған жағдайларда, ақпараттық жүйелерді алып жүруге және ақпараттық-коммуникациялық технологияларды (бұдан әрі – АКТ) пайдалануға жауапты көрсетілетін қызметті берушінің уәкілетті бөлімшесі дереу техникалық істен шығудың табылуы анықталған кезден бастап 1 (бір) сағаттан кешіктірмей, көрсетілген себептерді анықтау және жою үшін шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарламаларды жіберуді 1 (бір) сағаттан артық кешіктіруге әкеп соқтыратын әрбір жағдайды көрсетілетін қызметті берушінің уәкілетті бөлімшесінің ақпараттық жүйелерді алып жүруге және АКТ-ны пайдалануға жауапты орындаушысы арнайы журналда тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметті көрсету кезеңі туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, Мемлекеттік корпорацияға және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21732,88 +25694,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="77"/>
+    <w:bookmarkStart w:name="z127" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z128" w:id="78"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z128" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21878,50 +25840,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22262,68 +26340,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс телефоны: _____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="79"/>
+    <w:bookmarkStart w:name="z130" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адамның сыбайлас жемқорлық қылмыс жасағаны  туралы мәліметтер беру туралы сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                 Сізден ______________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22466,50 +26544,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған кезде) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20_____ жылғы "__" ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22603,68 +26797,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="80"/>
+    <w:bookmarkStart w:name="z132" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Адамның сыбайлас жемқорлық қылмыс жасағаны туралы мәліметтер беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Бас Прокурорының 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24171,50 +28365,148 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -25062,50 +29354,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код автоматтандырылған ақпараттық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код содержит данные, полученные из автоматизированной информационной системы и подписанный электронно-цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Бас Прокурорының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25368,80 +29776,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="81"/>
+    <w:bookmarkStart w:name="z135" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Бас Прокурорының 10.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26061,484 +30469,484 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 64 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:bookmarkStart w:name="z104" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z105" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Мемлекеттік көрсетілетін қызметтерінің стандарттарын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 27 шілдедегі № 95 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12055 болып тіркелген, 2015 жылғы 25 қыркүйекте "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z106" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Мемлекеттік көрсетілетін қызметтерінің стандарттарын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 27 шілдедегі № 95 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Бас Прокурорының 2016 жылғы 29 ақпандағы № 37 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13577 болып тіркелген, 2016 жылғы 18 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z107" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Мемлекеттік көрсетілетін қызметтерінің стандарттарын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 27 шілдедегі № 95 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Бас Прокурорының 2017 жылғы 9 наурыздағы № 23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14976 болып тіркелген, 2017 жылғы 7 сәуірде Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z108" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің есептері бойынша тұлғаның әкімшілік құқық бұзушылық жасағаны туралы мәлімет беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2017 жылғы 9 наурыздағы № 24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14977 болып тіркелген, 2017 жылғы 7 сәуірде Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z109" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) "Мемлекеттік көрсетілетін қызметтердің стандарттарын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 27 шілдедегі № 95 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Бас Прокурорының 2018 жылғы 24 желтоқсандағы № 152 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18023 болып тіркелген, 2018 жылғы 27 желтоқсанда Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z110" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) "Мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 27 шілдедегі № 95 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Бас Прокурорының міндетін атқарушысының 2019 жылғы 16 сәуірдегі № 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18536 болып тіркелген, 2019 жылғы 17 сәуірде Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z111" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті және оның аумақтық органдары көрсететін мемлекеттік қызмет регламентін бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2019 жылғы 22 қаңтардағы № 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18232 болып тіркелген, 2019 жылғы 29 қаңтарда Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z112" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің есептері бойынша тұлғаның әкімшілік құқық бұзушылық жасағаны туралы мәлімет беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2017 жылғы 9 наурыздағы № 24 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Бас Прокурорының міндетін атқарушының 2019 жылғы 16 сәуірдегі № 27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18537 болып тіркелді, 2019 жылғы 17 сәуірде Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z113" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті және оның аумақтық органдары көрсететін мемлекеттік қызмет регламентін бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2019 жылғы 22 қаңтардағы № 7 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Бас Прокурорының 2019 жылғы 24 мамырдағы № 44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18730 болып тіркелген, 2019 жылғы 28 мамырда Нормативтік құқықтық актілердің эталондық бақылау банкінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26864,31 +31272,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>