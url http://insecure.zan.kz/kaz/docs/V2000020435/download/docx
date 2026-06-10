--- v1 (2025-12-29)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b166ef0" w14:textId="b166ef0">
+    <w:p w14:paraId="9630caf" w14:textId="9630caf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -226,140 +226,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1169,120 +1149,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қауіпті өндірістік объектілерде қолданылатын технологияларды, қауіпті техникалық құрылғыларды қолдануға рұқсаттар беру" мемлекеттік қызметің көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы "Қауіпті өндірістік объектілерде қолданылатын технологияларды, қауіпті техникалық құрылғыларды қолдануға рұқсаттар беру" мемлекеттік қызметің көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және қауіпті өндірістік объектілерде қолданылатын технологияларды, қауіпті техникалық құрылғыларды қолдануға рұқсат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 23.07.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1452,159 +1432,255 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғалардың не уәкілетті өкілінің (бұдан әрі – көрсетілетін қызметті алушы) өтінішімен www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      4. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында баяндалған (бұдан әрі – Негізгі талаптар тізбесі).</w:t>
+        <w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 1-қосымшаға сәйкес баяндалған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -2192,427 +2268,1205 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-тармақ жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-тармақтың бірінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      8. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-тармақтың бірінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі - Оператор) sd@nitec.kz электрондық пошта бойынша бірыңғай қолдау қызметіне сұрау жіберу арқылы мемлекеттік көрсетілетін қызметтің атауы, өтініштің әкімшілік құжатының нөмірі мен коды немесе өтініштің бірегей сәйкестендіру нөмірі (УИНЗ), әкімшілік құжаттың нөмірі мен коды (РД НИКАД) немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі (УИНРД), жеке сәйкестендіру нөмірі (ЖСН) немесе көрсетілетін қызметті алушының бизнес-сәйкестендіру нөмірі (БСН) бойынша ақпаратты міндетті түрде ұсына отырып, авторландыру сәтінен бастап қатенің нақты уақытын көрсете отырып, қате пайда болған сәтке дейін қадамдық скриншоттарды қоса бере отырып хабардар етеді.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9-тармақ жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      9. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі - Оператор) sd@nitec.kz электрондық пошта бойынша бірыңғай қолдау қызметіне сұрау жіберу арқылы мемлекеттік көрсетілетін қызметтің атауы, өтініштің әкімшілік құжатының нөмірі мен коды немесе өтініштің бірегей сәйкестендіру нөмірі (УИНЗ), әкімшілік құжаттың нөмірі мен коды (РД НИКАД) немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі (УИНРД), жеке сәйкестендіру нөмірі (ЖСН) немесе көрсетілетін қызметті алушының бизнес-сәйкестендіру нөмірі (БСН) бойынша ақпаратты міндетті түрде ұсына отырып, авторландыру сәтінен бастап қатенің нақты уақытын көрсете отырып, қате пайда болған сәтке дейін қадамдық скриншоттарды қоса бере отырып хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       10. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Алынып тасталды - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Заңның 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      14. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2622,329 +3476,145 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12. Алынып тасталды - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...241 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4731,86 +5401,1232 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпті өндірістік объектілерде қолданылатын технологиялардың, қауіпті техникалық құрылғылардың талаптарына сәйкестігі туралы сараптама қорытындысының құрамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Технологиялардың, қауіпті техникалық құрылғылардың өнеркәсіптік қауіпсіздік талаптарына сәйкестігі туралы сараптама қорытындысы мыналарды қамтиды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сараптама қорытындысының атауын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сараптама жүргізу үшін негіздемені, сараптама ұйымы туралы мәліметтерді, өнеркәсіптік қауіпсіздік сараптамасын жүргізген мамандар туралы мәліметтерді, өнеркәсіптік қауіпсіздік мәселелері бойынша мамандардың білімін тексеру хаттамасының көшірмелерін, өнеркәсіптік қауіпсіздік сараптамасын жүргізу құқығына аттестаттың болуы туралы мәліметті қамтитын кіріспе бөлігін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сараптама қорытындысының күші қолданылатын сараптама объектілерінің тізбесін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ұйым туралы деректерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сараптама мақсатын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сараптама объектісіне байланысты сараптама процесінде қаралған құжаттар (жобалық, конструкторлық, пайдалану, жөндеу), сәйкестендіру үшін қажетті шығарылған жылы, дайындаушы мен елі, маркасы, моделі, типі, зауыт (сәйкестендіру) нөмірі немесе басқа да ақпаратты көрсете отырып, қауіпті өндірістік объектілерде қолданылатын технологиялар, қауіпті техникалық құрылғылар туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) өнеркәсіптік қауіпсіздік сараптамасын жүргізу кезінде пайдаланылған жабдықтар туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) сараптама объектісіне қысқаша сипаттамасы мен мақсатын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) жүргізілген сараптама нәтижелерін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) негізделген қорытындысы, техникалық шешімдері мен іс-шаралары бойынша ұсыныстары бар қорытынды бөлігін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) сараптама кезінде пайдаланылған нормативтік құқықтық, техникалық және әдістемелік құжаттама тізбесін, жүргізілген сынақтардың актілерін қамтитын қосымшаларды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) зиянды және қауіпті өндірістік факторлардың өндірістік персоналға, халыққа, қоршаған ортаға әсер ету мүмкіндігі, олардың пайдалану процесіндегі, авария, оқыс-оқиғалар жағдайындағы зақымдау әсерінің деңгейі туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) сараптама нәтижесінде алынған деректердің Қазақстан Республикасындағы қолданыстағы нормаларға сәйкестігі туралы мәліметтерді қамтуы тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Технологиялардың өнеркәсіптік қауіпсіздік талаптарына сәйкестігі туралы сараптама қорытындысы қосымша мыналарды қамтиды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы технология бойынша технологиялық процесті жүзеге асыру кезінде пайда болатын зиянды қауіпті өндірістік факторлар, олардың шекті мәні туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) зиянды және қауіпті өндірістік факторлардың шекті мәндерінің Қазақстан Республикасындағы қолданыстағы нормативтік көрсеткіштерге сәйкестігі туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) зиянды және қауіпті өндірістік факторлардың мәндерін рұқсат етілген параметрлерге дейін жеткізуді қамтамасыз ететін техникалық шаралар, олардың сенімділік деңгейі туралы мәліметтерді қамтуы тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Қауіпті техникалық құрылғылардың өнеркәсіптік қауіпсіздік талаптарына сәйкестігі туралы сараптама қорытындысы қосымша қамтылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қауіпті техникалық құрылғының жұмысы кезінде туындайтын барлық зиянды және қауіпті факторлардың шекті параметрлері туралы мәліметтерді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) зиянды және қауіпті өндірістік факторлардың мәндерін рұқсат етілген параметрлерге дейін жеткізуді қамтамасыз ететін конструктивті шешімдер, олардың сенімділік деңгейі туралы мәліметтерді қамтуы тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сараптама қорытындысы өнеркәсіптік қауіпсіздік сараптамасын жүргізген күннен бастап бір жыл бойы қолданыста болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сараптама қорытындысына сараптама ұйымының басшысы қол қояды, сараптама ұйымының мөрімен расталады, тігілген беттердің санын көрсете отырып тігіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қауіпті өндірістік объектілерде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданылатын технологияларды, қауіпті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық құрылғыларды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолдануға рұқсаттар беру"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стандартына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қауіпті өндірістік объектілерде қолданылатын технологиялардың, қауіпті техникалық құрылғылардың талаптарына сәйкестігі туралы сараптама қорытындысының құрамы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша алып тасталды - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8850,55 +10666,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9224,31 +11040,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>