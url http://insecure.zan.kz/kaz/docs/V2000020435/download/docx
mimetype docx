--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9630caf" w14:textId="9630caf">
+    <w:p w14:paraId="ecd925f" w14:textId="ecd925f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -10666,55 +10666,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>