--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5c51de" w14:textId="b5c51de">
+    <w:p w14:paraId="5c7b56a" w14:textId="5c7b56a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,343 +172,379 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
-[...88 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Рұқсаттар және хабарламалар туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Коллекторлық қызмет туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Есептік тіркеуден өту және коллекторлық агенттіктердің тізілімін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекiтiлсiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Есептік тіркеуден өту және коллекторлық агенттіктердің тізілімін жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 31 желтоқсандағы № 274 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19851 болып тіркелген, 2020 жылғы 10 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қаржы ұйымдарының әдіснамасы және реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы қаулының осы тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -523,111 +559,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Халықаралық қатынастар және сыртқы коммуникациялар басқармасы осы қаулы мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1040,106 +1076,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 49 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есептік тіркеуден өту және коллекторлық агенттіктердің тізілімін жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Есептік тіркеуден өту және коллекторлық агенттіктердің тізілімін жүргізу қағидалары (бұдан әрі – Қағидалар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 3-2) тармақшасына, "Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Коллекторлық қызмет туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 17-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) және 5-1) тармақшаларына сәйкес әзірленген және коллекторлық агенттіктердің есептік тіркеуден өту және тізілімін жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ережеге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және бірыңғай байланыс орталығына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1159,185 +1275,205 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту.  1-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.08.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгерістер енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға есептік тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлғаны есептік тіркеу Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қағидаларға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Есептік тіркеуден өту тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коллекторлық қызметті жүзеге асыруға ниеті бар заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) есептік тіркеуден өту үшін қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1582,128 +1718,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтінішті келіп түскен күні қабылдайды, тіркейді және көрсетілетін қызметті берушінің жауапты бөлімшесіне (бұдан әрі – жауапты бөлімше) орындауға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы 2015 жылғы 23 қарашадағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш берген жағдайда өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жауапты бөлімшенің қызметкері өтініш келіп түскен және тіркелген күннен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмау және (немесе) қолданыс мерзімі өткен құжаттардың болу фактісі белгіленген жағдайда, жауапты бөлімшенің қызметкері көрсетілген мерзімде көрсетілетін қызметті алушыға өтінішті одан әрі қараудан дәлелді бас тарту жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1884,206 +2020,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік қызмет көрсетуден бас тарту Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында белгіленген негіздер бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсетуден бас тартылған жағдайда көрсетілетін қызметті алушы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағында көзделген шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік қызмет көрсету сатысы туралы ақпарат "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2013 жылы 3 шілдеде № 8555 болып тіркелген) белгілеген тәртіпке сәйкес мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесінде автоматты режимде (көрсетілетін қызметті алушы электрондық түрде өтініш берген кезде) жаңартылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды уәкілетті органның басшысы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған уәкілетті органға, лауазымды тұлғаға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2109,71 +2245,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым келтірілген уәкілетті орган, лауазымды тұлға, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талапты толық қанағаттандыратын қолайлы шешім қабылдаса, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушының көрсетілетін қызметті берушінің атына келіп түскен шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      Көрсетілетін қызметті алушының көрсетілетін қызметті берушінің атына келіп түскен шағымы "Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының шағымды қарайтын органның атына келіп түскен шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2213,283 +2349,303 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 04.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы нәтижелерге сот тәртібінде шағымдана алады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Коллекторлық агенттіктердің тізілімін жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Уәкілетті орган Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша коллекторлық агенттіктердің тізілімін (бұдан әрі – тізілім) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізілім уәкілетті органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Уәкілетті орган тізілімге коллекторлық агенттіктің тұрған жерi не атауы өзгерген жағдайларда Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 2) тармақшасына сәйкес ұсынылған ақпаратты енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Уәкілетті орган коллекторлық агенттікті Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында белгіленген негіздемелер бойынша тізілімнен алып тастайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Уәкілетті орган коллекторлық агенттікті тізілімнен алып тастаған күннен бастап күнтiзбелiк 7 (жеті) күн ішінде өтініште көрсетілген мекенжай бойынша жазбаша хабарлама не коллекторлық агенттіктің тұрған жерiнің өзгергендігі туралы жазбаша хабарлама жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Коллекторлық агенттіктің құрылтайшылары (қатысушылары) туралы және (немесе) басшы қызметкерлері туралы мәліметтер өзгерген жағдайда, коллекторлық агенттік Қағидаларға 1-қосымшаның 2, 3 және 5-тармақтары бойынша, банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредитормен міндеттемелермен байланысты борышкерлермен және (немесе) олардың өкілдерімен, және (немесе) үшінші тұлғалармен өзара іс-қимыл жасайтын қызметкерлер туралы, сондай-ақ филиалдар және (немесе) өкілдіктер туралы мәліметтер өзгерген жағдайда, Қағидаларға 2 және 3-қосымшаларға сәйкес нысандар бойынша осындай өзгерістер болған күннен бастап 15 (он бес) жұмыс күні ішінде уәкілетті органды жазбаша немесе электрондық құжат айналымы жүйесі арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің орналасқан жері не атауы және (немесе) борышкерлермен байланыс жасауға арналған телефон нөмірлері өзгерген жағдайда, коллекторлық агенттік Қағидаларға 1-қосымшаның 1-тармағының 2) тармақшасы және 6-тармағы бойынша осындай өзгерістер болған күннен бастап күнтізбелік 3 (үш) күннен кешіктірмейтін мерзімде уәкілетті органды жазбаша немесе электрондық құжат айналымы жүйесі арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2833,51 +2989,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 04.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             Коллекторлық агенттік ретінде есептік тіркеуден өткізуді сұраймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3499,190 +3675,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      _______________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      10) құрылтайшы (акционер, қатысушы) не құрылтайшының (қатысушының)  басшы</w:t>
-[...138 lines deleted...]
-        <w:t>      _______________________________________________________________________;</w:t>
+        <w:t xml:space="preserve">      10) құрылтайшы (акционер, қатысушы) не құрылтайшының (қатысушының) басшы қызметкері бұрын, уәкілетті орган аталған коллекторлық агенттікті "Коллекторлық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының бірінші бөлігінің 1), 4), 5), 6), 7), 9) және 10) тармақшаларында көзделген негіздер бойынша тізілімнен шығару туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде коллекторлық агенттіктің бірінші басшысы немесе құрылтайшысы (қатысушысы) болғаны жөніндегі мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      11) өтініш беруші құрылтайшысының (қатысушысының) басшысы туралы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4410,71 +4503,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Уәкілетті орган аталған коллекторлық агенттікті "Коллекторлық қызмет туралы" Қазақстан Республикасының Заңы 9-бабының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бірінші бөлігінің 1), 2), 3), 4), 5), 6) және 7) тармақшаларында көзделген негіздер бойынша тізілімнен шығару туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде коллекторлық агенттіктің бірінші басшысы немесе құрылтайшысы (қатысушысы) болған құрылтайшы (акционер, қатысушы) немесе басшы қызметкер туралы мәліметтер</w:t>
+Уәкілетті орган аталған коллекторлық агенттікті "Коллекторлық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағының бірінші бөлігінің 1), 4), 5), 6), 7), 9) және 10) тармақшаларында көзделген негіздер бойынша тізілімнен шығару туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде коллекторлық агенттіктің бірінші басшысы немесе құрылтайшысы (қатысушысы) болған құрылтайшы (акционер, қатысушы) немесе басшы қызметкер туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10577,231 +10670,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      7) бұдан бұрын басшы қызметкер уәкілетті орган осы коллекторлық агенттікті</w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve">                                   лауазымы, жұмыс кезеңі)</w:t>
+        <w:t xml:space="preserve">      7) бұдан бұрын басшы қызметкер уәкілетті орган осы коллекторлық агенттікті "Коллекторлық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының бірінші бөлігінің 1), 4), 5), 6), 7), 9) және 10) тармақшаларында көзделген негіздер бойынша тізілімнен шығару туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде коллекторлық агенттіктің басшы қызметкері не оның жарғылық капиталындағы қатысу үлестерінің он немесе одан да көп пайызын иеленген тұлға болғаны-болмағаны туралы мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (иә (жоқ), ұйымның атауы, лауазымы, жұмыс кезеңі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      8) бұдан бұрын басшы қызметкер өзіне қатысты қаржы ұйымының, банк және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10927,272 +10896,123 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қылмыстық жауаптылыққа тарту туралы үкімнің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      9) бұдан бұрын басшы қызметкер, уәкілетті орган қаржы ұйымын таратуға және</w:t>
-[...220 lines deleted...]
-        <w:t xml:space="preserve">                        ұйымның атауы, лауазымы, жұмыс кезеңі)</w:t>
+        <w:t>      9) бұдан бұрын басшы қызметкер, уәкілетті орган немесе резиденті Қазақстан Республикасының бейрезидент қаржы ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы банкке реттеу режимін қолдану туралы шешімді, оның таратылуына және (немесе) қаржы нарығында қызметті жүзеге асыруын тоқтатуға алып келген қаржы ұйымын лицензиядан айыру туралы шешімді қабылдағанға немесе Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот актісі заңды күшіне енгенге дейін бір жылдан аспайтын кезеңде қаржы ұйымының басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері, қаржы ұйымының жеке тұлға-ірі қатысушысы, ірі қатысушысының, заңды тұлға-банк және (немесе) сақтандыру холдингінің басшысы болғаны-болмағаны туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (иә(жоқ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ұйымның атауы, лауазымы, жұмыс кезеңі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      10) бұдан бұрын басшы қызметкер, қатарынан төрт және одан да көп кезең ішінде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -12359,68 +12179,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкерлермен және (немесе) олардың өкілдерімен және (немесе) банктік қарыз шарты немесе микрокредит беру туралы шарт шеңберінде кредиторға міндеттемелері арқылы байланысты болатын үшінші тұлғалармен өзара іс-қимыл жасайтын қызметкерлер туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20___ жылғы "___" __________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14072,266 +13930,266 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. 8-бағанда лауазымдық міндеттемелерді, кәсіптік дағдыны көрсете отырып, басшы қызметте жұмыс тәжірибесінің бар екендігі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 9-бағанда жеке адамға, отбасыға және кәмелетке толмағандарға, адамның және азаматтың конституциялық және өзге де құқықтары мен бостандықтарына, мемлекеттің конституциялық құрылысының негіздеріне және қауіпсіздігіне, меншікке, қоғамдық қауіпсіздік пен қоғамдық тәртіпке, халық денсаулығына және имандылыққа, бейбітшілік пен адамзаттың қауіпсіздігіне, коммерциялық және өзге де ұйымдардағы қызмет мүдделеріне, мемлекеттік қызмет пен мемлекеттік басқару мүдделеріне, сот төрелігіне және жазалардың орындалу тәртібіне, басқару тәртібіне қарсы, экономикалық қызмет, ақпараттандыру және байланыс салаларындағы қылмыстық құқық бұзушылықтар үшін, сондай-ақ әскери қылмыстық құқық бұзушылықтар үшін өтелмеген немесе алынбаған соттылығы бар екендігі немесе қылмыстық қудалауға ұшырайтын немесе ұшыраған (өздеріне қатысты қылмыстық қудалау 2014 жылғы 4 шілдедегі Қазақстан Республикасы Қылмыстық-процестік кодексінің 35-бабы бірінші бөлігінің 1) және 2) тармақшалары негізінде тоқтатылған адамдарды қоспағанда) туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер солай болса, онда қылмыстық жауапкершілікке тарту туралы үкімнің күнін және нөмірін, Қазақстан Республикасының Қылмыстық кодексінің бабын көрсету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. 10-бағанда егер қызметкер бұдан бұрын уәкілетті орган аталған коллекторлық агенттікті "Коллекторлық қызмет туралы" 2017 жылғы 6 мамырдағы Қазақстан Республикасының Заңы </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      3. 10-бағанда қызметкер бұдан бұрын уәкілетті орган аталған коллекторлық агенттікті "Коллекторлық қызмет туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының бірінші бөлігінің 1), 4), 5), 6), 7), 9) және 10) тармақшаларында көзделген негіздер бойынша тізілімнен шығару туралы шешім қабылдағанға дейін бір жылдан аспайтын кезеңде коллекторлық агенттіктің басшы қызметкері не оның жарғылық капиталындағы қатысу үлестерінің он немесе одан да көп пайызын иеленген тұлға болғаны-болмағаны туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер солай болса, онда ұйымның атауын, лауазымын, жұмыс кезеңін көрсету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 11-бағанда егер солай болса, есепке қою күні және есепке қойылған ұйымның атауын көрсету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 12-бағанда егер солай болса, мемлекеттік қызметтен немесе арнайы және құқық қорғау органдарынан босатылған күнін көрсету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 13-бағанда егер солай болса, мемлекеттік қызметтің тоқтаған күнін көрсету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 14-бағанда егер солай болса, босатылған күнін және коллекторлық агенттіктің атауын көрсету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бірінші басшы немесе қол қоюға уәкілетті адам </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14583,68 +14441,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Филиалдар және (немесе) өкілдіктер туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15176,68 +15034,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімін жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Коллекторлық агенттіктерді есептік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16998,68 +16856,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті органның коллекторлық агенттіктер тізілімі  20 __ жылғы "___" ____________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17936,55 +17794,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18310,31 +18168,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>