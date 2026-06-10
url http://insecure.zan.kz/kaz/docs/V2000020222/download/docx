--- v0 (2025-12-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b10dda" w14:textId="3b10dda">
+    <w:p w14:paraId="8e13939" w14:textId="8e13939">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,333 +102,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 31 наурыздағы № 281 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20222 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Автокөлік құралын және (немесе) оның тіркемелерін қайта жабдықтауға куәлік беру" мемлекеттік қызмет көрсету қағидалары көрсетілген бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитеті (М.Қ. Баймұқашев) заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитеті (М.Қ. Баймұқашев) заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Ішкі істер министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Ішкі істер министрлігінің интернет-ресурсында орналастыруды;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ішкі істер министрлігінің Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ішкі істер министрлігінің Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ішкі істер министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ішкі істер министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ішкі істер Министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -571,284 +687,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 281 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 371</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Автокөлік құралын және (немесе) оның тіркемелерін қайта жабдықтауға куәлік беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Автокөлік құралын және (немесе) оның тіркемелерін қайта жабдықтауға куәлік беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Автокөлік құралын және (немесе) оның тіркемелерін қайта жабдықтауға куәлік беру" мемлекеттік қызмет көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметті Қазақстан Республикасы Ішкі істер министрлігінің аумақтық бөліністері (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға ақысыз негізде көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құжаттарды қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді көрсетілетін қызметті беруші және "электрондық үкімет" порталы (бұдан әрі – ЭҮП) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      2. Мемлекеттік қызметті Қазақстан Республикасы Ішкі істер министрлігінің аумақтық бөліністері (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға ақысыз негізде көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Көлік құралын және (немесе) оның тіркемелерін қайта жабдықтауға куәлік беру" мемлекеттік көрсетілетін қызмет стандартының (бұдан әрі - Стандарт) 8-тармағына сәйкес құжаттарды көрсетілетін қызметті берушіге не ЭҮП арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Құжаттарды қабылдау кезінде көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолхат береді, ал ЭҮП арқылы -хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызметті көрсетуге құжаттар пакетін бергеннен кейін көрсетілетін қызметті беруші кеңсесінің жұмыскері өтінішті азаматтардың өтініштері базасына немесе Порталға тіркеуді жүзеге асырады, көрсетілетін қызметті берушінің басшысы өтініштің орындаушысын анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы 2 жұмыс күні ішінде құжаттарды осы Қағидаларға сәйкестігіне қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -879,128 +1099,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті қабылдаудан дәлелдібас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар пакеті толық болған жағдайда, орындаушы көлік құралын және (немесе) олардың тіркемелерін қайта жабдықтауға арналған куәлікті немесе Стандарттың 9-тармағында көзделген негіздер бойынша уәкілетті тұлға қол қойған және мөрмен не уәкілетті тұлғаның электрондық цифрлық қолтаңбасымен расталған дәлелді бас тартуды дайындайды (Портал арқылы жүгінген кезде) және мемлекеттік көрсетілетін қызмет нәтижесін көрсетілетін қызметті алушыға береді немесе оны көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша орталық мемлекеттік органдардың, көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына, жол жүрісі қауіпсіздігін қамтамасыз ету саласындағы және мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органдарға беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тікелей мемлекеттік қызмет көрсететін көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1075,70 +1295,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.06.2020 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1321,1508 +1541,1593 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="666"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9296"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Автокөлік құралын және (немесе) оның тіркемелерін қайта жабдықтауға куәлік беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аумақтық полиция органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті ұсыну тәсілдері (кіру арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші және www.egov.kz "электрондық үкімет" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші арқылы – 2 жұмыс күні;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭҮП арқылы – 2 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағаз/электронды (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік құралын және (немесе) оның тіркемелерін қайта жабдықтауға куәлік беру немесе дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақтан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті беруші - еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30 дейін түскі үзіліспен сағат 09-00-ден бастап сағат18-00-ге дейін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) ЭҮП – жөндеу жұмыстарын жүргізумен байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін сағат 17.00-ден соң, демалыс және мереке күндері жүгінген кезде, өтініштер қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) www.mvd.kz интернет-ресурсында;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) www.gov.kz интернет-ресурсында орналастырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушіге:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жеке басты сәйкестендіру үшін жеке басты куәландыратын құжат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) құжаттарды қабылдау туралы қолхат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) автомобиль конструкциясына өзгерістер енгізу бөлігінде жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органмен келісу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) тиісті сынақтар өткізе отырып, аккредиттелген зертханадан құжаттар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) конструкциясына өзгерістер енгізілген көлікқұралының техникалық жағдайын тексеру үшін техникалық байқау орталығынан диагностикалық карта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭҮП:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) автомобиль конструкциясына өзгерістер енгізу бөлігінде жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органнан "электрондық үкімет" порталы арқылы келісу алған жағдайды қоспағанда, автомобиль конструкциясына өзгерістер енгізу бөлігінде жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органнан келісудің электронды көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) тиісті сынақтар өткізе отырып, аккредиттелген зертханадан алынған құжаттар туралы ақпараттық жүйелерден алынған мәліметтерді қоспағанда, тиісті сынақтар өткізе отырып, аккредиттелген зертханадан алынған құжаттардың электронды көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) тиісті ақпараттық жүйелерден алынған, міндетті техникалық байқаудан өткені туралы мәліметтерді қоспағанда, конструкциясына енгізілген өзгерістермен көлік құралының техникалық жағдайын тексеру үшін техникалық байқау орталығынан диагностикалық картаның электронды көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасымен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігі анықталған кезде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мүлікке иелік етуге тыйым салулар мен шектеулер болған кезде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) көрсетілетін қызметті алушы (оның өкілі) мен көлік құралы іздестіруде болған кезде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) адамда айыппұл түрінде әкімшілік жаза қолдану туралы уақтылы орындалмаған қаулылар және (немесе) жол жүрісі қауіпсіздігін қамтамасыз ету саласында айыппұл төлеу қажеттігі туралы нұсқама болса, оларды орындағанға дейін мемлекеттік көрсетілетін қызметті ұсынудан бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9296" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аумақтық әкімшілік полиция бөліністері, бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) www.mvd.kz интернет-ресурсында; 2) www.gov4с.kz интернет-ресурсындаорналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -3007,68 +3312,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдау туралы  № қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3634,68 +3939,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мемлекеттік көрсетілетін қызметті алушының мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының 2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4061,55 +4366,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>