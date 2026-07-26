--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e13939" w14:textId="8e13939">
+    <w:p w14:paraId="ffcec80" w14:textId="ffcec80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4366,55 +4366,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4740,31 +4740,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>