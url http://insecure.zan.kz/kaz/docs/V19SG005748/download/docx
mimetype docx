--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="421b2fc" w14:textId="421b2fc">
+    <w:p w14:paraId="27021c5" w14:textId="27021c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -591,51 +591,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Солтүстік Қазақстан облысы</w:t>
+              <w:t xml:space="preserve">Солтүстік Қазақстан облысы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -656,51 +656,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жамбыл ауданы әкімінің</w:t>
+              <w:t xml:space="preserve">Жамбыл ауданы әкімінің </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -721,51 +721,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2019 жылғы 23 желтоқсандағы</w:t>
+              <w:t xml:space="preserve">2019 жылғы 23 желтоқсандағы № 45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -786,3173 +786,2852 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 45 шешіміне</w:t>
-[...64 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>шешіміне 1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстiк Қазақстан облысы Жамбыл ауданының аумағындағы сайлау учаскелерi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Жамбыл ауданы әкімінің 12.09.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Жамбыл ауданы әкімінің 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 14</w:t>
+        <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен; 29.12.2022 </w:t>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="10"/>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) № 163 сайлау учаскесi:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Пресновка ауылы, Иванов көшесi 19, Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің "Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Мәдениет үйі" жедел басқару құқығындағы коммуналдық мемлекеттік қазыналық кәсіпорынының ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскелерiнiң шекаралары: Пресновка ауылы Батырев, Дунаевский, Раевский, Сәбит Мұқанов, Подгорный көшелерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Горький, Строительный, Целинный тұйық көшелерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кошевой тұйық көшесi, № 3 үйi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рабочий тұйық көшесi, № 13, 15 үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Садовый тұйық көшесi, № 16, 16а үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлти Көкенов тұйық көшесі, № 1 үйі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) № 164 сайлау учаскесi: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Пресновка ауылы, Есiм Шайкин көшесi 29, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Қожаберген жырау атындағы жалпы орта білім беретін мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Пресновка ауылы Амангелдi, 8 март, Громова, Дружба, Иванов, Интернациональный, Қожаберген жырау, Мир, Труд, Пионерский, Потанин көшелерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Калинин тұйық көшесi, № 3 - 1, 3 - 2, 4 - 1, 4 - 2, 5, 8 үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Колхозный тұйық көшесi, № 6, 6а, 8а үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кошевой тұйық көшесi, № 3а үйi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мосякин тұйық көшесi, № 1, 2 - 1, 2 - 2, 2а, 3, 4 үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Панфилов тұйық көшесi, № 2а, 4а, 9а үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Полевой тұйық көшесi, № 1, 2, 3 үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пушкин тұйық көшесi, № 1, 2, 3 үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рабочий тұйық көшесi, № 8а, 8а-1, 8б, 17, 17а, 17б үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Садовый тұйық көшесi, № 25 үйi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесiнiң орналасқан жерi: Пресновка ауылы, Иванов көшесi 19, Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің "Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Мәдениет үйі" жедел басқару құқығындағы коммуналдық мемлекеттік қазыналық кәсіпорынының ғимараты.</w:t>
-[...416 lines deleted...]
-      Шухов тұйық көшесi, № 6а, 8а, 13, 15, 15а, 25, 25а үйлерi;</w:t>
+      Северный тұйық көшесi, № 3а, 3б, 3в, 6а, 6б, 6в, 6д, 9, 10, 11, 12, 13б, 28, 30 үйлерi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
-[...15 lines deleted...]
-      Әлти Көкенов тұйық көшесi, № 4, 5 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Увальный тұйық көшесi, № 1, 2 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
-[...15 lines deleted...]
-      Чкалов тұйық көшесi, № 1, 2а үйлерi;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шухов тұйық көшесi, № 6а, 8а, 13, 15, 15а, 25, 25а үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
-[...15 lines deleted...]
-      3) № 165 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлти Көкенов тұйық көшесi, № 4, 5 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чкалов тұйық көшесi, № 1, 2а үйлерi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) № 165 сайлау учаскесi: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орналасқан жерi: Казанка ауылы, Конституция көшесі 11, "Казанка ауылдық мәдениет үйі" ғимараты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Екатериновка ауылы, Победа көшесі 9, "Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Орталықтандырылған кітапхана жүйесі" коммуналдық мемлекеттік мекемесінің Екатериновка ауылдық кітапханасының ғимараты.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сайлау учаскесiнiң шекарасы: Казанка ауылы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Екатериновка, Светлое ауылдары;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) № 166 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Екатериновка ауылы, Победа көшесі 9, "Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Орталықтандырылған кітапхана жүйесі" коммуналдық мемлекеттік мекемесінің Екатериновка ауылдық кітапханасының ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Екатериновка, Светлое ауылдары; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) № 167 сайлау учаскесi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орналасқан жерi: Железное ауылы, Мир көшесі 34, "Железный ауылдық клубы" ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң шекаралары: Железное ауылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) № 168 сайлау учаскесi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орналасқан жерi: Новорыбинка ауылы, Береговой көшесі 27, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Новорыбинка жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сайлау учаскесiнiң шекарасы: Новорыбинка ауылы;</w:t>
-[...39 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Миролюбово ауылы, Школьный көшесі 45, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Миролюбово бастауыш мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      Сайлау учаскесiнiң шекарасы: Новорыбинка, Миролюбово ауылдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Миролюбово ауылы;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) № 170 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
-[...15 lines deleted...]
-      8) № 170 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Кладбинка ауылы, Мир көшесі 42, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Кладбинка жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Кладбинка ауылы, Мир көшесі 42, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Кладбинка жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Кладбинка, Сенжарка, Симаки ауылдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Кладбинка, Сенжарка, Симаки ауылдары;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) № 171 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
-[...15 lines deleted...]
-      9) № 171 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Мирное ауылы, Центральный көшесі 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Мирный жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Мирное ауылы, Центральный көшесі 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Мирный жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Мирное ауылы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Мирное ауылы;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) № 172 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
-[...15 lines deleted...]
-      10) № 172 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Ұзынкөл ауылы, Мир көшесі 27, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ұзынкөл бастауыш мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Ұзынкөл ауылы, Мир көшесі 27, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ұзынкөл бастауыш мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Ұзынкөл ауылы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Ұзынкөл ауылы;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) № 173 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орналасқан жерi: Петровка ауылы, Октябрьский көшесі 25, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Петровка негізгі орта мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң шекарасы: Петровка ауылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) № 174 сайлау учаскесi:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң орналасқан жерi: Айымжан ауылы, Абай көшесі 41, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Айымжан жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесiнiң шекарасы: Айымжан ауылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) № 175 сайлау учаскесi: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
-[...15 lines deleted...]
-      13) № 175 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Буденное ауылы, Школьный көшесі 26, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Буденное жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Буденное ауылы, Школьный көшесі 26, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Буденное жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Буденное, Кабань, Калиновка, Чапаевка ауылдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Буденное, Кабань ауылдары;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) № 178 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
-[...15 lines deleted...]
-      14) № 176 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Пресноредуть ауылы, Карл Маркс көшесі 17, мәдени – демалыс орталығының ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Калиновка ауылы, Степная көшесі 9, бұрынғы мектеп ғимараты.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Пресноредуть, Макарьевка, Нұрымбет ауылдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
-[...15 lines deleted...]
-      сайлау учаскесінің шекаралары: Калиновка ауылы, Чапаевка ауылы.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) № 180 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
-[...15 lines deleted...]
-      15) № 178 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Архангелка ауылы, Центральный көшесі 29, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Архангелка жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Пресноредуть ауылы, Школьный көшесі 18, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Пресноредуть жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Архангелка ауылы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Пресноредуть ауылы;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) № 181 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...15 lines deleted...]
-      16) № 179 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Айтуар ауылы, Достық көшесі 1 "А", "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Айтуар негiзгi орта мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Макарьевка ауылы, Школьный көшесі 3, бұрынғы мектеп ғимараты.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Айтуар, Үлгі ауылдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Макарьевка ауылы, Нұрымбет ауылы;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) № 182 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
-[...15 lines deleted...]
-      17) № 180 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Баян ауылы, Шағырай көшесі 34, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Баян жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Архангелка ауылы, Центральный көшесі 29, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Архангелка жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Баян, Баймағанбет Iзтөлин ауылдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Архангелка ауылы;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) № 184 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
-[...15 lines deleted...]
-      18) № 181 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Благовещенка ауылы, Мир көшесi 7, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Благовещенка жалпы орта білім беру мектебі - бөбекжай" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Айтуар ауылы, Достық көшесі 1 "А", "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Айтуар негiзгi орта мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Благовещенка ауылы Береговой, Восточный, Гагарин, Дальний, Жамбыл, Лесная, Мир, Молодежный, Новый, Северный, Сегiз - Серi, Степной, Строительный, Шухов, Энергетиктер, Юбилейный, Ізтөлин, Абай, Центральная көшелерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Айтуар, Үлгі ауылдары;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Абай, Интернациональный, Герольд Бельгер, Әл - Фараби, Пушкин тұйық көшелерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
-[...15 lines deleted...]
-      19) № 182 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) № 186 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Баян ауылы, Шағырай көшесі 34, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Баян жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Жамбыл ауылы, Мектеп көшесі 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Жамбыл жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Баян, Баймағанбет Iзтөлин ауылдары;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Жамбыл, Қарағаш, Есперлi ауылдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
-[...15 lines deleted...]
-      20) № 184 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) № 188 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Благовещенка ауылы, Мир көшесi 7, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Благовещенка жалпы орта білім беру мектебі - бөбекжай" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Святодуховка ауылы, Мектеп көшесі 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Сәбит Мұқанов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Благовещенка ауылы Береговой, Восточный, Гагарин, Дальний, Жамбыл, Лесная, Мир, Молодежный, Новый, Северный, Сегiз - Серi, Степной, Строительный, Шухов, Энергетиктер, Юбилейный, Ізтөлин, Абай, Центральная көшелерi;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Святодуховка, Ольговка, Сәбит ауылдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
-[...15 lines deleted...]
-      Абай, Интернациональный, Герольд Бельгер, Әл - Фараби, Пушкин тұйық көшелерi;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) № 190 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
-[...15 lines deleted...]
-      21) № 186 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Жаңажол ауылы, Есеней Естемісов көшесі 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсiрепов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Жамбыл ауылы, Мектеп көшесі 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Жамбыл жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Жаңажол ауылы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Жамбыл, Қарағаш, Есперлi ауылдары;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) № 191 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
-[...15 lines deleted...]
-      22) № 188 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Қайранкөл ауылы, МолодҰжная көшесі 1, "Мәдени – демалыс орталығы" ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Святодуховка ауылы, Мектеп көшесі 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Сәбит Мұқанов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Қайранкөл ауылы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Святодуховка, Ольговка, Сәбит ауылдары;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) № 192 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
-[...15 lines deleted...]
-      23) № 190 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Украинское ауылы, Конституция көшесі 8 "А", "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Украин жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Жаңажол ауылы, Есеней Естемісов көшесі 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ғабит Мүсiрепов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Украинское, Новое ауылдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Жаңажол ауылы;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) № 193 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
-[...15 lines deleted...]
-      24) № 191 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Озерное ауылы, Конституция көшесі 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Озерный жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Қайранкөл ауылы, МолодҰжная көшесі 1, "Мәдени – демалыс орталығы" ғимараты.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Озерное ауылы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Қайранкөл ауылы;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) № 194 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
-[...15 lines deleted...]
-      25) № 192 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Бауман ауылы, Школьный көшесі 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бауман негiзгi орта мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Украинское ауылы, Конституция көшесі 8 "А", "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Украин жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Бауман, Қарақамыс ауылдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Украинское, Новое ауылдары;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) № 195 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
-[...15 lines deleted...]
-      26) № 193 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Троицкое ауылы, Центральный көшесі 47, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Троицк жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Озерное ауылы, Конституция көшесі 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Озерный жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Троицкое ауылы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Озерное ауылы;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) № 196 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
-[...15 lines deleted...]
-      27) № 194 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Пресновка ауылы, Кошевой тұйық көшесі 6, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Иван Петрович Шухов атындағы Преснов жалпы орта білім беру мектеп - гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Бауман ауылы, Школьный көшесі 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бауман негiзгi орта мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Пресновка ауылы Абай, Әбу Файзуллин, Әмiреш Дәрменов, Виктор Довженко, Гагарин, Жамбыл, Мичурин, Ербол Шәймерденов, Садчикова көшелерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Бауман, Қарақамыс ауылдары;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Больничный, Водопроводный, Дорожный, Новый тұйық көшелерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
-[...15 lines deleted...]
-      28) № 195 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Калинин тұйық көшесi, № 9, 10, 12 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Троицкое ауылы, Центральный көшесі 47, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Троицк жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Киев тұйық көшесi, № 2а, 3, 5, 7, 9, 11 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Троицкое ауылы;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кошевой тұйық көшесi, № 6, 7, 8, 9, 10 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
-[...15 lines deleted...]
-      29) № 196 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Колхозный тұйық көшесi, № 11, 13, 15 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Пресновка ауылы, Кошевой тұйық көшесі 6, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Иван Петрович Шухов атындағы Преснов жалпы орта білім беру мектеп - гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Московский тұйық көшесi, № 5, 7 - 1, 7 - 2, 8 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Пресновка ауылы Абай, Әбу Файзуллин, Әмiреш Дәрменов, Виктор Довженко, Гагарин, Жамбыл, Мичурин, Ербол Шәймерденов, Садчикова көшелерi;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мосякин тұйық көшесi, № 6, 7, 8а үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
-[...15 lines deleted...]
-      Больничный, Водопроводный, Дорожный, Новый тұйық көшелерi;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Панфилов тұйық көшесi № 2, 4, 11, 11а, 13, 15, 17, 17б, 17в, 17г, 17д үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
-[...15 lines deleted...]
-      Калинин тұйық көшесi, № 9, 10, 12 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Полевой тұйық көшесi, № 3а, 5, 5а, 6, 7 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
-[...15 lines deleted...]
-      Киев тұйық көшесi, № 2а, 3, 5, 7, 9, 11 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рабочий тұйық көшесi, № 9а, 10а, 19, 19а, 21 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
-[...15 lines deleted...]
-      Кошевой тұйық көшесi, № 6, 7, 8, 9, 10 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пушкин тұйық көшесi, № 4, 5, 6, 7, 9а үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
-[...15 lines deleted...]
-      Колхозный тұйық көшесi, № 11, 13, 15 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Увальный тұйық көшесi, № 3, 5а үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
-[...15 lines deleted...]
-      Московский тұйық көшесi, № 5, 7 - 1, 7 - 2, 8 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чкалов тұйық көшесi, № 3, 5, 7 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
-[...15 lines deleted...]
-      Мосякин тұйық көшесi, № 6, 7, 8а үйлерi;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шухов тұйық көшесi, № 7, 10, 14, 17, 19, 23, 27 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
-[...15 lines deleted...]
-      Панфилов тұйық көшесi № 2, 4, 11, 11а, 13, 15, 17 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлти Көкенов тұйық көшесi, № 6, 9 - 1, 9 - 2 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z136" w:id="123"/>
-[...15 lines deleted...]
-      Полевой тұйық көшесi, № 3а, 5, 5а, 6, 7 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) № 197 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
-[...15 lines deleted...]
-      Рабочий тұйық көшесi, № 9а, 10а, 19, 19а, 21 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Благовещенка ауылы, Мир көшесi 5, Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің "Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімі" коммуналдық мемлекттік мекемесінің "Мәдениет үйі" жедел басқару құқығындағы коммуналдық мемлекеттік қазыналық кәсіпорынының ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z138" w:id="125"/>
-[...15 lines deleted...]
-      Пушкин тұйық көшесi, № 4, 5, 6, 7, 9а үйлерi;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Благовещенка ауылы Дорожный, Белогуб, Ғабит Мүсiрепов, Горький, Набережный, Озерный, Первомайский, Республика, Сәбит Мұқанов, Төлебай Мұстафин, Целинный, Шоссейный көшелерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
-[...15 lines deleted...]
-      Увальный тұйық көшесi, № 3, 5а үйлерi;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дачная көшесi, № 1а, 2, 3, 5, 7, 7а, 9, 4 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z140" w:id="127"/>
-[...15 lines deleted...]
-      Чкалов тұйық көшесi, № 3, 5, 7 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уәлиханов, Ғабит Мүсiрепов, Гайдар, Достық, Потанин, Центральный, Мағжан Жұмабаев, Шаталов тұйық көшелерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z141" w:id="128"/>
-[...15 lines deleted...]
-      Шухов тұйық көшесi, № 7, 10, 14, 17, 19, 23, 27 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Майбалық ауылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z142" w:id="129"/>
-[...15 lines deleted...]
-      Әлти Көкенов тұйық көшесi, № 6, 9 - 1, 9 - 2 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28) № 198 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z143" w:id="130"/>
-[...15 lines deleted...]
-      30) № 197 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Благовещенка ауылы, Дачный көшесі 1, "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Психикалық денсаулық орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z144" w:id="131"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Благовещенка ауылы, Мир көшесi 5, Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің "Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің ішкі саясат, мәдениет, тілдерді дамыту және спорт бөлімі" коммуналдық мемлекттік мекемесінің "Мәдениет үйі" жедел басқару құқығындағы коммуналдық мемлекеттік қазыналық кәсіпорынының ғимараты.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекарасы: Благовещенка ауылы, Дачная көшесі 1; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z145" w:id="132"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Благовещенка ауылы Дорожный, Белогуб, Ғабит Мүсiрепов, Горький, Набережный, Озерный, Первомайский, Республика, Сәбит Мұқанов, Төлебай Мұстафин, Целинный, Шоссейный көшелерi;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29) № 199 сайлау учаскесi: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z146" w:id="133"/>
-[...15 lines deleted...]
-      Дачная көшесi, № 1а, 2, 3, 5, 7, 7а, 9, 4 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң орналасқан жерi: Пресновка ауылы, Горький тұйық көшесi 10 "А", "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Преснов жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің жанындағы интернаттың ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z147" w:id="134"/>
-[...15 lines deleted...]
-      Уәлиханов, Ғабит Мүсiрепов, Гайдар, Достық, Потанин, Центральный, Мағжан Жұмабаев, Шаталов тұйық көшелерi;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесiнiң шекаралары: Пресновка ауылы Есім Шайкин, Сергей Васильченко, Ғабит Мүсiрепов, Островский, Гоголь, Тимирязев, Шевелев, Воропаев, Островная көшелерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z148" w:id="135"/>
-[...15 lines deleted...]
-      Майбалық ауылы.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Колхозный тұйық көшесi, № 1, 2, 3, 4, 5, 9 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z149" w:id="136"/>
-[...15 lines deleted...]
-      31) № 198 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кошевой тұйық көшесi, № 1,2 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z150" w:id="137"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Благовещенка ауылы, Дачный көшесі 1, "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Психикалық денсаулық орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының ғимараты.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Озерный тұйық көшесi, № 7, 10 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z151" w:id="138"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекарасы: Благовещенка ауылы, Дачная көшесі 1;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Панфилов тұйық көшесi, № 1, 2, 3, 4, 5а, 7 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z152" w:id="139"/>
-[...15 lines deleted...]
-      32) № 199 сайлау учаскесi:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рабочий тұйық көшесi, № 1, 2, 7, 9 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z153" w:id="140"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң орналасқан жерi: Пресновка ауылы, Горький тұйық көшесi 10 "А", "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Жамбыл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Преснов жалпы орта білім беру мектебi" коммуналдық мемлекеттік мекемесінің жанындағы интернаттың ғимараты.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Садовый тұйық көшесi, № 3, 5 - 1, 5-2, 7, 9, 13,15, 17 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z154" w:id="141"/>
-[...15 lines deleted...]
-      Сайлау учаскесiнiң шекаралары: Пресновка ауылы Есім Шайкин, Сергей Васильченко, Ғабит Мүсiрепов, Островский, Гоголь, Тимирязев, Шевелев, Воропаев, Островная көшелерi;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Северный тұйық көшесi, № 1, 2, 4 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z155" w:id="142"/>
-[...15 lines deleted...]
-      Колхозный тұйық көшесi, № 1, 2, 3, 4, 5, 9 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шухов тұйық көшесi, № 1а, 1, 1в, 2а, 2б, 2 г, 3, 4, 5, 10а, 16 - 1, 16 - 2, 16 - 3 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z156" w:id="143"/>
-[...15 lines deleted...]
-      Кошевой тұйық көшесi, № 1,2 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Калинин тұйық көшесi, № 1, 2-1, 2-2, 2 - 3 үйлерi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z157" w:id="144"/>
-[...15 lines deleted...]
-      Озерный тұйық көшесi, № 7, 10 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Киевский тұйық көшесi, № 1 үйi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
-[...15 lines deleted...]
-      Панфилов тұйық көшесi, № 1, 2, 3, 4, 5а, 7 үйлерi;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Московский тұйық көшесi, № 2 үйi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z159" w:id="146"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлти Көкенов тұйық көшесi, № 10 үйi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3992,242 +3671,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 23 желтоқсаны № 45 шешіміне 2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="154"/>
+    <w:bookmarkStart w:name="z179" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Жамбыл ауданы әкімінің кейбір күші жойылған шешімдер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z180" w:id="155"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z180" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Жамбыл ауданы әкімінің "Солтүстік Қазақстан облысы Жамбыл ауданының аумағында сайлау учаскелерін құру туралы" 2016 жылғы 15 қаңтардағы № 01 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2016 жылғы 05 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің "Әділет" ақпараттық құқықтық жүйесінде жарияланған, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3574 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z181" w:id="156"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z181" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Солтүстік Қазақстан облысы Жамбыл ауданы әкімінің "Сайлау учаскелерін тарату және Солтүстік Қазақстан облысы Жамбыл ауданы әкімінің 2016 жылғы 15 қаңтардағы № 1 "Солтүстік Қазақстан облысы Жамбыл ауданының аумағында сайлау учаскелерін құру туралы" шешіміне өзгерістер енгізу туралы" 2018 жылғы 01 қарашадағы № 42 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018 жылғы 08 қарашасында Қазақстан Республикасы нормативтік құқықтық актілерінің электрондық түрдегі эталондық бақылау банкінде жарияланған, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4976 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z182" w:id="157"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z182" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Солтүстік Қазақстан облысы Жамбыл ауданы әкімінің "Солтүстік Қазақстан облысы Жамбыл ауданы әкімінің 2016 жылғы 15 қаңтардағы № 1 "Солтүстік Қазақстан облысы Жамбыл ауданының аумағында сайлау учаскелерін құру туралы" шешіміне өзгерістер енгізу туралы" 2018 жылғы 21 желтоқсандағы № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019 жылдың 04 қаңтарында Қазақстан Республикасы нормативтік құқықтық актілерінің электрондық түрдегі эталондық бақылау банкінде жарияланған, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5096 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>