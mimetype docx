--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fdb6e4" w14:textId="2fdb6e4">
+    <w:p w14:paraId="470c862" w14:textId="470c862">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +83,100 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2019-2020 оқу жылына техникалық және кәсіптік, орта білімнен кейінгі білімі бар мамандарды даярлауға арналған мемлекеттік білім беру тапсырысын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы әкімдігінің 2019 жылғы 22 ақпандағы № 72 қаулысы. Ақтөбе облысының Әділет департаментінде 2019 жылғы 25 ақпанда № 5969 болып тіркелді</w:t>
+        <w:t>Ақтөбе облысы әкімдігінің 2019 жылғы 22 ақпандағы № 72 қаулысы. Ақтөбе облысының Әділет департаментінде 2019 жылғы 25 ақпанда № 5969 болып тіркелді. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -386,62 +425,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғаш ресми жарияланғаннан күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -449,51 +489,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Ақтөбе облысының әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -651,215 +691,216 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="899"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1865"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқыту тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -959,87 +1000,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік ұйымдар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1120,1041 +1161,1041 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0100000 – Білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0101000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мектепке дейінгі тәрбие және оқыту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0103000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дене тәрбиесі және спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0103000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дене тәрбиесі және спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0105000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бастауыш білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2190,2775 +2231,2740 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0105000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бастауыш білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0105000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бастауыш білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0108000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Музыкалық білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі орта білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі орта білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі орта білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі орта білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0111000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі орта білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0105000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бастауыш білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4966,784 +4972,784 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0300000 – Медицина, фармацевтика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0301000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Емдеу ісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0301000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Емдеу ісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0302000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медбикелік іс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5779,719 +5785,684 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0305000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лабораториялық диагностика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6499,784 +6470,784 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0400000 – Өнер және мәдениет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0403000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтік-мәдени қызметі және халықтық көркемдік шығармашылығы (бейін бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0404000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аспаптық орындау және музыкалық өнер эстрадасы (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0404000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аспаптық орындау және музыкалық өнер эстрадасы (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7312,933 +7283,933 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0404000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аспаптық орындау және музыкалық өнер эстрадасы (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0404000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аспаптық орындау және музыкалық өнер эстрадасы (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0405000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Хор дирижеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8274,676 +8245,676 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0406000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Музыка теориясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0407000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ән салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8979,976 +8950,941 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0407000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ән салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0409000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актерлік өнер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9956,270 +9892,270 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0500000 - Қызмет көрсету, экономика және басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0508000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тамақтандыруды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10255,1490 +10191,1455 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0508000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тамақтандыруды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0514000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0518000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есеп және аудит (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0512000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аударма ісі (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11746,570 +11647,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0600000 – Метрология, стандарттау және сертификаттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0601000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стандарттау, метрология және сертификаттау (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12317,570 +12183,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0700000 - Геология, тау-кен өндірісі және пайдалы қазбаларды өндіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0713000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезия және картография</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12888,270 +12719,270 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0800000 - Мұнай-газ және химия өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0809000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай және газ-кен орындарын пайдалану (бейін бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13187,419 +13018,419 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0819000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай және газды қайта өңдеу технологиясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13635,462 +13466,427 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14098,527 +13894,527 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0900000 - Энергетика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0901000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электр станциялары мен желілерінің электр жабдықтары (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0902000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрмен қамтамасыз ету (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14654,676 +14450,676 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0904000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темір жолдардың электр техникалық жүйелерін электрмен жабдықтау, пайдалану, техникалық қызмет көрсету және жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0910000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электр және электр механикалық жабдықтар (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15359,719 +15155,684 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0911000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электр және электрлі механикалық жабдықтарды техникалық пайдалану, қызмет көрсету және жөндеу (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16079,1341 +15840,1306 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1000000 - Металлургия және машина жасау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1013000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Механикалық өңдеу, өлшеу-бақылау құралдары және өндірістегі автоматика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1013000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Механикалық өңдеу, өлшеу- бақылау құралдары және өндірістегі автоматика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1012000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Икемді автоматты желілер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1014000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машина жасау технологиясы (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17421,1855 +17147,1820 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1100000 - Көлік (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1107000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көтергіш- көлік, құрылыс- жол машиналары мен жабдықтарын техникалық пайдалану (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1108000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темір жол жылжымалы құрамдарын пайдалану, жөндеу және техникалық қызмет көрсету (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1108000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темір жол жылжымалы құрамдарын пайдалану, жөндеу және техникалық қызмет көрсету (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1114000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дәнекерлеу ісі (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1119000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тоңазытқыш-компрессорлық машиналар және қондырғылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1112000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өнеркәсіп машиналары мен жабдықтарын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19277,527 +18968,527 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1200000 - Өндіру, құрастыру, пайдалану және жөндеу (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1201000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігіне техникалық қызмет көрсету, жөндеу және пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1201000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігіне техникалық қызмет көрсету, жөндеу және пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19833,419 +19524,419 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1203000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол көлігінде тасымалдауды ұйымдастыру және қозғалысты басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20281,676 +19972,676 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1225000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ет және ет өнімдерінің өндірісі (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1226000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тамақтандыру кәсіпорындарының өнім өндіру технологиясы және оны ұйымдастыруы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20986,719 +20677,684 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1227000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Полиграфия өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21706,270 +21362,270 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1300000 - Байланыс, телекоммуникация және ақпараттық технологиялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1302000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автоматтандыру және басқару (бейін бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22005,419 +21661,419 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1303000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темір жол көлігіндегі автоматика, телемеханика және қозғалысты басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22453,676 +22109,676 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1304000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептеу техникасы және бағдарламалық қамтамасыз ету (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1305000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпараттық жүйелер (қолдану саласы бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23158,1747 +22814,1712 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1306000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Радиоэлектроника және байланыс (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1306000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Радиоэлектроника және байланыс (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1309000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оптикалық және электрондық құрал-жабдықтар (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1311000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темір жол көлігінің жедел технологиялық байланыс құрылғыларын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1310000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік радио электрондық жабдықтарды техникалық пайдалану (көлік түрі бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24906,2326 +24527,2326 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1400000 - Құрылыс және коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1401000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғимараттар мен құрылымдарды салу және пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1401000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғимараттар мен құрылымдарды салу және пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1402000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жол-құрылыс машиналарын техникалық пайдалану (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1403000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ішкі санитарлық-техникалық құрылғыларды, желдеткіштерді және инженерлік жүйелерді монтаждау және пайдалану (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1405000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газбен қамтамасыз ету жабдықтары мен жүйелерін құрастыру және пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1409000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темір жол құрылысы, жол және жол шаруашылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1410000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль жолдары мен аэродромдар құрылысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1417000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азаматтық ғимараттар ішкі көрінісінің дизайны, қалпына келтіру, қайта құру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1418000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет өнері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27261,976 +26882,941 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1413000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темір бетон және металл бұйымдары өндірісі (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1414000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиһаз өндірісі (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28238,2127 +27824,2057 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1500000 - Ауыл шаруашылығы, ветеринария және экология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1502000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агрономия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1508000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орман шаруашылығы, бақ-саябақ және ландшафт құрылысы (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1510000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыл шаруашылығын механикаландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1511000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерге орналастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1512000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зоотехния</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1513000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ветеринария</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе қаласы бойынша барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30408,267 +29924,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0800000 – Мұнай-газ және химия өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0809000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай және газ кен орындарын пайдалану (бейін бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30707,827 +30223,792 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1300000 - Байланыс, телекоммуникация және ақпараттық технологиялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1304000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептеу техникасы және бағдарламалық қамтамасыз ету (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1306000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Радиоэлектроника және байланыс (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31577,267 +31058,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0100000 - Білім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0112000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исламтану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31876,570 +31357,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1200000 - Өндіру, құрастыру, пайдалану және жөндеу (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1201000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігіне техникалық қызмет көрсету, жөндеу және пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30628</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32489,570 +31935,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1200000 - Өндіру, құрастыру, пайдалану және жөндеу (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1304000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептеу техникасы және бағдарламалық қамтамасыз ету (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31958</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33102,570 +32513,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1100000 - Көлік (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1114000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дәнекерлеу ісі (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44583</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34543</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33715,267 +33091,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0500000 - Қызмет көрсету, экономика және басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0518000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есеп және аудит (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34014,267 +33390,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1200000 - Өндіру, құрастыру, пайдалану және жөндеу (салалар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1201000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігіне техникалық қызмет көрсету, жөндеу және пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34313,570 +33689,535 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1300000 - Байланыс, телекоммуникация және ақпараттық технологиялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1304000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептеу техникасы және бағдарламалық қамтамасыз ету (түрлері бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орысша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34926,267 +34267,267 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0500000 - Қызмет көрсету, экономика және басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0508000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тамақтандыруды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44583</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35225,1114 +34566,1009 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1500000 - Ауыл шаруашылығы, ветеринария және экология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1510000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыл шаруашылығын механикаландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қазақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31958</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандар бойынша барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облыс бойынша барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3670</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2184" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -36363,55 +35599,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36737,31 +35973,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>