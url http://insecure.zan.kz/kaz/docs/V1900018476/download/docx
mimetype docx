--- v0 (2025-10-16)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae9f239" w14:textId="ae9f239">
+    <w:p w14:paraId="0a28e00" w14:textId="0a28e00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 2 сәуірдегі № 178 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 9 сәуірде № 18476 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2026 жылғы 24 маусымдағы № 330 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Құқықтық актілер туралы" 2016 жылғы 6 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1116,62 +1194,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1184,51 +1263,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1241,51 +1320,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Индустрия және инфрақұрылымдық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1293,51 +1372,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2090,184 +2169,185 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2001 жылғы бағада жасал(ды)ған</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="670"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="1041"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норматив позициясының шифры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстар мен шығындардың атауы, өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2334,51 +2414,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы құны, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2409,130 +2489,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек шығындары, адам-сағат, құрылысшы жұмысшылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасалған елі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реттік саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2564,162 +2644,162 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машиналарды пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1352" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2874,51 +2954,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3008,162 +3088,162 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылысшы- жұмысшылардың жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 о.і.машинистердің жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылысшы- жұмысшылардың жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1352" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3354,87 +3434,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3444,1026 +3524,935 @@
               <w:t>
 барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1352" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
-[...501 lines deleted...]
-            </w:r>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық тікелей шығындар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4791,79 +4780,119 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Техникалық қадағалау </w:t>
+        <w:t>Техникалық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қадағалау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>сарапшысы(лары):</w:t>
+        <w:t>сарапшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(лары):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4965,107 +4994,217 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Құрылыс жобасын әзірлеушілер </w:t>
+        <w:t>Құрылыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жобасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әзірлеушілер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">немесе авторлық қадағалау </w:t>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>авторлық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қадағалау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>сарапшысы(лары):</w:t>
+        <w:t>сарапшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(лары):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5136,472 +5275,613 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немесе аттестат №, қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6465"/>
-        <w:gridCol w:w="5835"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6465" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тапсырды (Мердігер)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5835" w:type="dxa"/>
+              <w:t>Тапсырды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мердігер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қабылдады (Тапсырыс беруші)</w:t>
+              <w:t>Қабылдады</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тапсырыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6465" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (ұйымның атауы, бизнес </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сәйкестендіру нөмірі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 немесе жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5835" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (ұйымның атауы, бизнес </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сәйкестендіру нөмірі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 немесе жеке сәйкестендіру нөмірі) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6465" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (лауазымы, қолы, қолтаңбаның </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 толық жазылуы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5835" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (лауазымы, қолы, қолтаңбаның </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 толық жазылуы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мөр орны (бар болған жағдайда) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6372,220 +6652,221 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы ағымдағы бағада жасал(ды)ған тенге</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="832"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1294"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норматив позициясының шифры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстар мен шығындардың атауы, өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6652,129 +6933,129 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындалған жұмыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1294" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үстеме шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реттік саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6819,231 +7100,231 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машиналарды пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машиналарды пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1294" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7119,195 +7400,195 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылысшы жұмысшылардың жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 машинистердің жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылысшы жұмысшылардың жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 машинистердің жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7317,1586 +7598,1602 @@
               <w:t>
 жабдық, жиһаз, мүкәммал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="833" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1294" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7090"/>
-        <w:gridCol w:w="5210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҮШ жэне СП құнының жиынтығы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасалған елі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7090" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8061"/>
-        <w:gridCol w:w="4239"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8061" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тапсырды (Мердігер)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4239" w:type="dxa"/>
+              <w:t>Тапсырды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мердігер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қабылдады (Тапсырыс беруші)</w:t>
+              <w:t>Қабылдады</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тапсырыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8061" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (ұйымның атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ұйымның атауы, бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 немесе жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8061" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лауазымы, қолы, қолтаңбаның толық жазылуы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лауазымы, қолы, қолтаңбаның толық жазылуы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9543,69 +9840,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы ____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="806"/>
-[...15 lines deleted...]
-        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
         <w:gridCol w:w="684"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9834,51 +10132,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мердігер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1454" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10060,51 +10358,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="806" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10134,51 +10432,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындалған жұмыстардың құны және шығындар, мың теңгеде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10264,51 +10562,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚҚС қоса алғанда, жылдың басынан бастап есептіқ айға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2145" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10769,51 +11067,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 материалдарды сатып алуға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10836,51 +11134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="806" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10909,51 +11207,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2145" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11130,87 +11428,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="440" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11243,481 +11541,404 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="806" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мөр орны (бар болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12479,115 +12700,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы ____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1010"/>
-[...16 lines deleted...]
-        <w:gridCol w:w="714"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12732,123 +12954,123 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тапсырыс беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мердігер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12993,51 +13215,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13067,88 +13289,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындалған жұмыстардың құны және шығындар, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚҚС (1-баған бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13159,51 +13381,51 @@
               <w:t>
 Төлемге барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13342,51 +13564,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13612,51 +13834,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 есепті айда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13699,51 +13921,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 материалдар сатып алуға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13766,87 +13988,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13875,51 +14097,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13948,51 +14170,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14058,592 +14280,515 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мөр орны(бар болған жағдайда) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14987,63 +15132,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15365,35 +15532,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>