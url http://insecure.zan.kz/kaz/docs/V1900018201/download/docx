--- v0 (2025-10-03)
+++ v1 (2026-06-11)
@@ -1,99 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d207c5" w14:textId="8d207c5">
+    <w:p w14:paraId="69e655b" w14:textId="69e655b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -981,130 +945,244 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Премьер-Министрінің орынбасары - Жасанды интеллект және цифрлық даму министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Көрсетілетін қызметті алушыны сәйкестендіру тәсілін айқындау үшін электрондық нысандағы мемлекеттік көрсетілетін қызметтерді сыныптау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 19 қаңтардағы № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13191 болып тіркелген, 2016 жылғы 3 наурызда "Әділет" Қазақстан Республикасы нормативтік құқықтық актілерінің ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда көрсетілген бұйрықпен бекітілген Көрсетілетін қызметті алушыны сәйкестендіру тәсілін айқындау үшін электрондық нысандағы мемлекеттік көрсетілетін қызметтерді сыныптау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1117,70 +1195,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-тарау. Жалпы ережелер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1193,370 +1271,370 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Осы Қағидарларда мынадай ұғымдар мен қысқартулар қолданылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпараттандыру саласындағы уәкiлеттi орган - ақпараттандыру және "электрондық үкiмет" саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      1) ақпараттандыру саласындағы уәкiлеттi орган - ақпараттандыру және "электрондық үкiмет" саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бір реттік пароль - электрондық нысанда көрсетілетін қызметтерді алушы субъектілерді сәйкестендірудің бір сеансы үшін ғана жарамды пароль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      2) бір реттік пароль - электрондық нысанда көрсетілетін қызметтерді алушы субъектілерді сәйкестендірудің бір сеансы үшін ғана жарамды пароль;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дербес деректерді қамтитын база (бұдан әрі - база) - ретке келтірілген дербес деректердің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      3) дербес деректерді қамтитын база (бұдан әрі - база) - ретке келтірілген дербес деректердің жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жедел хабарлама - жедел қысқа хабарлама режимінде ұялы байланыс желісі абоненті мен сервистік қосымша арасында интерактивті өзара іс-қимылды ұйымдастыруға мүмкіндік беретін деректерді беру технологиясы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...15 lines deleted...]
-      4) жедел хабарлама - жедел қысқа хабарлама режимінде ұялы байланыс желісі абоненті мен сервистік қосымша арасында интерактивті өзара іс-қимылды ұйымдастыруға мүмкіндік беретін деректерді беру технологиясы;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) композиттік қызмет - берілуі үшін электрондық нысанда көрсетілетін қызметті алушы субъектінің сұрау салуы жеткілікті және электрондық цифрлық қолтаңба арқылы куәландыру міндетті болатын өзара байланысты көрсетілетін қызметтер кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      5) композиттік қызмет - берілуі үшін электрондық нысанда көрсетілетін қызметті алушы субъектінің сұрау салуы жеткілікті және электрондық цифрлық қолтаңба арқылы куәландыру міндетті болатын өзара байланысты көрсетілетін қызметтер кешені;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көрсетілетін қызметті алушы - орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      6) көрсетілетін қызметті алушы - орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көрсетілетін қызметті беруші - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      7) көрсетілетін қызметті беруші - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қысқа мәтінді хабарлама - ұялы байланыс операторының ұялы байланыс желісі арқылы ақпаратты қабылдау және беру бойынша көрсететін қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      8) қысқа мәтінді хабарлама - ұялы байланыс операторының ұялы байланыс желісі арқылы ақпаратты қабылдау және беру бойынша көрсететін қызметі;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) логин - порталдағы пайдаланушының есептік жазбаларының аты (сәйкестендіруші);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      9) логин - порталдағы пайдаланушының есептік жазбаларының аты (сәйкестендіруші);</w:t>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік көрсетілетін қызмет - көрсетілетін қызметті алушылардың өтініші бойынша жеке тәртіппен жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...15 lines deleted...]
-      10) мемлекеттік көрсетілетін қызмет - көрсетілетін қызметті алушылардың өтініші бойынша жеке тәртіппен жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сәйкестендіру - жүйеде бар қол жеткізудің ұсынылған деректемелерінің сәйкестігін айқындау жолымен қол жеткізу субъектісінің немесе объектісінің түпнұсқалығын растау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...15 lines deleted...]
-      11) сәйкестендіру - жүйеде бар қол жеткізудің ұсынылған деректемелерінің сәйкестігін айқындау жолымен қол жеткізу субъектісінің немесе объектісінің түпнұсқалығын растау;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ұялы байланыстың абоненттік құрылғысы - абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланудағы байланыс құралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...15 lines deleted...]
-      12) ұялы байланыстың абоненттік құрылғысы - абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланудағы байланыс құралы;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...15 lines deleted...]
-      13) "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "электрондық үкіметтің" мобильдік қосымшасы (бұдан әрі - мобильдік қосымша) - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс пен Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге қол жеткізуге болатын бағдарламалық өнім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
-[...15 lines deleted...]
-      14) "электрондық үкіметтің" мобильдік қосымшасы (бұдан әрі - мобильдік қосымша) - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс пен Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге қол жеткізуге болатын бағдарламалық өнім;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1569,70 +1647,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-тарау. Көрсетілетін қызметті алушыны сәйкестендіру тәсілін айқындау үшін электрондық нысандағы мемлекеттік көрсетілетін қызметтерді сыныптау тәртібі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1645,110 +1723,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Сыныптауға портал және ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда көрсетілетін барлық мемлекеттік қызметтер жатады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жылжымалы желінің абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетті атқарушының 2016 жылғы 25 қаңтардағы № 58 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13195 болып тіркелген, 2016 жылғы 3 наурызда "Әділет" Қазақстан Республикасы нормативтік құқықтық актілерінің ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1761,70 +1839,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1837,110 +1915,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қоса беріліп отырған Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидалары бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда көрсетілген бұйрықпен бекітілген Жылжымалы желінің абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1953,70 +2031,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидалары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2029,70 +2107,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-тарау. Жалпы ережелер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2105,90 +2183,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидалары (бұдан әрі - Қағидалар) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60) тармақшасына сәйкес әзірленген және ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу тәртібін айқындайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2201,210 +2279,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Осы Қағидаларда мынадай негізгі ұғымдар мен қысқартулар қолданылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) абоненттік нөмір - басқа абоненттік жабдықпен қосылу сол арқылы орнатылатын шартты жасасқан кезде абоненттің пайдалануына бөлінетін және желіде абонентті сәйкестендіруге мүмкіндік беретін нөмір;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...15 lines deleted...]
-      1) абоненттік нөмір - басқа абоненттік жабдықпен қосылу сол арқылы орнатылатын шартты жасасқан кезде абоненттің пайдалануына бөлінетін және желіде абонентті сәйкестендіруге мүмкіндік беретін нөмір;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі - Мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді және квазимемлекеттік сектор субъектілерінің қызметтерін көрсету, "бір терезе" қағидаты бойынша мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді, квазимемлекеттік сектор субъектілерінің қызметтерін көрсетуге өтініштер қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, сондай-ақ электрондық нысанда мемлекеттік қызметтер көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, орналасқан жері бойынша жылжымайтын мүлікке құқықтарды мемлекеттік тіркеуді жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
-[...15 lines deleted...]
-      2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі - Мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді және квазимемлекеттік сектор субъектілерінің қызметтерін көрсету, "бір терезе" қағидаты бойынша мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді, квазимемлекеттік сектор субъектілерінің қызметтерін көрсетуге өтініштер қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, сондай-ақ электрондық нысанда мемлекеттік қызметтер көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, орналасқан жері бойынша жылжымайтын мүлікке құқықтарды мемлекеттік тіркеуді жүзеге асыратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бір реттік пароль - электрондық нысанда көрсетілетін қызметтерді алушы субъектілерді сәйкестендірудің бір сеансы үшін ғана жарамды пароль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
-[...15 lines deleted...]
-      3) бір реттік пароль - электрондық нысанда көрсетілетін қызметтерді алушы субъектілерді сәйкестендірудің бір сеансы үшін ғана жарамды пароль;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұялы байланыстың абоненттік құрылғысы - абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланудағы байланыс құралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
-[...15 lines deleted...]
-      4) ұялы байланыстың абоненттік құрылғысы - абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланудағы байланыс құралы;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
-[...15 lines deleted...]
-      5) "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "электрондық үкіметтің" веб-порталындағы пайдаланушының есептік жазбасы (бұдан әрі - пайдаланушының есептік жазбасы) - пайдаланушыны тану (сәйкестендіру) және "электрондық үкіметтің" веб-порталындағы пайдаланушы кабинетіндегі оның дербес деректері мен баптауларына қол жеткізу үшін қажетті, "электронды үкіметтің" веб-порталында сақталатын пайдаланушы туралы электрондық ақпараттық ресурстардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
-[...15 lines deleted...]
-      6) "электрондық үкіметтің" веб-порталындағы пайдаланушының есептік жазбасы (бұдан әрі - пайдаланушының есептік жазбасы) - пайдаланушыны тану (сәйкестендіру) және "электрондық үкіметтің" веб-порталындағы пайдаланушы кабинетіндегі оның дербес деректері мен баптауларына қол жеткізу үшін қажетті, "электронды үкіметтің" веб-порталында сақталатын пайдаланушы туралы электрондық ақпараттық ресурстардың жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "электрондық үкіметтің" мобильдік қосымшасы (бұдан әрі - мобильдік қосымша) - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс пен Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге қол жеткізуге болатын бағдарламалық өнім.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2417,70 +2495,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны порталдың есептік жазбасына қосу тәртібі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2493,70 +2571,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны порталдың есептік жазбасына қосу порталда, мобильдік қосымшада немесе Мемлекеттік корпорацияда жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2569,90 +2647,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны порталдың есептік жазбасына қосу кезінде бас тарту абоненттің абоненттік нөмірінің тиесілігін растау үшін порталда құрылған және жіберілген қысқа мәтіндік хабарлама түріндегі абоненттік нөмірге абонент алған бір реттік парольді қате енгізген кезде сол мезетте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тартқан жағдайда, абоненттің абоненттік нөмірін одан әрі тіркеу және оны қосу абонент немесе Мемлекеттік корпорацияның жұмыскері дұрыс енгізілмеген бір реттік парольді түзеткеннен кейін жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3035,532 +3113,532 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="55"/>
+    <w:bookmarkStart w:name="z104" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелері </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z105" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z105" w:id="56"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="57"/>
+    <w:bookmarkStart w:name="z106" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелері (бұдан әрі - Міндетті деректемелер) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 63) тармағына сәйкес әзірленген және ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z107" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Міндетті деректемелерде мынадай ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z107" w:id="58"/>
-[...15 lines deleted...]
-      2. Осы Міндетті деректемелерде мынадай ұғымдар қолданылады:</w:t>
+    <w:bookmarkStart w:name="z108" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жедел хабарлама - жедел қысқа хабарлама режимінде ұялы байланыс желісі абоненті мен сервистік қосымша арасында интерактивті өзара іс-қимылды ұйымдастыруға мүмкіндік беретін деректерді беру технологиясы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z108" w:id="59"/>
-[...15 lines deleted...]
-      1) жедел хабарлама - жедел қысқа хабарлама режимінде ұялы байланыс желісі абоненті мен сервистік қосымша арасында интерактивті өзара іс-қимылды ұйымдастыруға мүмкіндік беретін деректерді беру технологиясы;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қысқа мәтінді хабарлама - ұялы байланыс операторының ұялы байланыс желісі арқылы ақпаратты қабылдау және беру бойынша көрсететін қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z109" w:id="60"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="61"/>
+    <w:bookmarkStart w:name="z110" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) матрицалық код - "Ақпараттық технологиялар. Деректерді автоматты түрде сәйкестендіру және бөлу әдістері. OR 2005 штрих коды нышандарының ерекшелігі" ҚР СТ ИСО/ХЭК 18004-2009 стандартына сәйкес электрондық құжатқа енгізілген матрицалық екі өлшемдік штрих код түріндегі, оның техникалық құралдармен оқу мүмкіндігін білдіретін графикалық ақпарат; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z111" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электрондық нысанда көрсетілетін ақпараттық қызмет - пайдаланушыға электрондық ақпараттық ресурстарды беру жөніндегі көрсетілетін қызмет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z111" w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="63"/>
+    <w:bookmarkStart w:name="z112" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ұялы байланыстың абоненттік құрылғысы - абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланудағы байланыс құралы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z113" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электрондық құжат - ақпарат электрондық-цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z113" w:id="64"/>
-[...15 lines deleted...]
-      6) электрондық құжат - ақпарат электрондық-цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "электрондық үкіметтің" мобильдік қосымшасы - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс пен Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге қол жеткізуге болатын бағдарламалық қамтылым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z114" w:id="65"/>
-[...15 lines deleted...]
-      7) "электрондық үкіметтің" мобильдік қосымшасы - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс пен Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге қол жеткізуге болатын бағдарламалық қамтылым;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "электрондық үкіметтің" веб-порталы - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z115" w:id="66"/>
-[...15 lines deleted...]
-      8) "электрондық үкіметтің" веб-порталы - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық жүйе.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z116" w:id="67"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелері</w:t>
+    <w:bookmarkStart w:name="z117" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық құжат нысанында "электрондық үкіметтің" веб-порталындағы пайдаланушының кабинетіне жіберілген электрондық нысандағы мемлекеттік қызметтер көрсету нәтижесі мынадай міндетті деректемелерді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z117" w:id="68"/>
-[...15 lines deleted...]
-      3. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық құжат нысанында "электрондық үкіметтің" веб-порталындағы пайдаланушының кабинетіне жіберілген электрондық нысандағы мемлекеттік қызметтер көрсету нәтижесі мынадай міндетті деректемелерді:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "электрондық үкіметтің" мобильдік қосымшасы арқылы электрондық нысанда мемлекеттік қызмет көрсеткен кезде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z118" w:id="69"/>
-[...15 lines deleted...]
-      1) "электрондық үкіметтің" мобильдік қосымшасы арқылы электрондық нысанда мемлекеттік қызмет көрсеткен кезде:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық құжаттың бірегей нөмірін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және өзге де қызметті электрондық нысанда алған күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының Жеке сәйкестендіру нөмірін/Бизнес сәйкестендіру нөмірін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      матрицалық кодты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қысқа мәтінді хабарлама және жедел хабарлама арқылы электрондық нысанда мемлекеттік қызмет көрсеткен кезде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электрондық құжаттың бірегей нөмірін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік және өзге де қызметті электрондық нысанда алған күнін;</w:t>
-[...90 lines deleted...]
-        <w:t>
       көрсетілетін қызметті алушының Жеке сәйкестендіру нөмірін/Бизнес сәйкестендіру нөмірін қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="71"/>
+    <w:bookmarkStart w:name="z120" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы өзге де қызметтер көрсетудің міндетті деректемелері олар үшін міндетті деректемелер талап етілмейтін электрондық нысандағы көрсетілетін ақпараттық қызметтерді қоспағанда, осы міндетті деректеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген міндетті деректемелер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3795,322 +3873,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="72"/>
+    <w:bookmarkStart w:name="z123" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің анықтығын тексеру қағидалары </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z124" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z124" w:id="73"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="74"/>
+    <w:bookmarkStart w:name="z125" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің анықтығын тексеру қағидалары (бұдан әрі - Қағидалар) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 63) тармақшасына сәйкес әзірленген және ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерінің анықтығын тексеру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z126" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z126" w:id="75"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
+    <w:bookmarkStart w:name="z127" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) матрицалық код - "Ақпараттық технологиялар. Деректерді автоматты түрде сәйкестендіру және бөлу" ҚР СТ ИСО/ХЭК 18004-2009 стандартына сәйкес электрондық құжатқа енгізілген матрицалық екі өлшемдік штрих код түріндегі, оның техникалық құралдармен оқу мүмкіндігін білдіретін графикалық ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z127" w:id="76"/>
-[...15 lines deleted...]
-      1) матрицалық код - "Ақпараттық технологиялар. Деректерді автоматты түрде сәйкестендіру және бөлу" ҚР СТ ИСО/ХЭК 18004-2009 стандартына сәйкес электрондық құжатқа енгізілген матрицалық екі өлшемдік штрих код түріндегі, оның техникалық құралдармен оқу мүмкіндігін білдіретін графикалық ақпарат;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "электрондық үкімет" веб-порталы - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бір терезесін" білдіретін ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z128" w:id="77"/>
-[...15 lines deleted...]
-      2) "электрондық үкімет" веб-порталы - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бір терезесін" білдіретін ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "электрондық үкіметтің" мобильдік қосымшасы - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс, Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге рұқсат беретін бағдарлама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z129" w:id="78"/>
-[...15 lines deleted...]
-      3) "электрондық үкіметтің" мобильдік қосымшасы - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс, Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге рұқсат беретін бағдарлама;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электрондық цифрлық қолтаңба - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z130" w:id="79"/>
-[...15 lines deleted...]
-      4) электрондық цифрлық қолтаңба - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтерді көрсету нәтижелерінің міндетті деректемелерінің анықтығын тексеру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z131" w:id="80"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтерді көрсету нәтижелерінің міндетті деректемелерінің анықтығын тексеру тәртібі</w:t>
+    <w:bookmarkStart w:name="z132" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұялы байланыстың абоненттік құрылғысы арқылы көрсетілген электрондық нысандағы мемлекеттік және өзге де қызметтерді көрсету нәтижесі болып табылатын электрондық құжаттарда қамтылған міндетті деректемелердің анықтығы көрсетілетін қызметті берушінің уәкілетті лауазымды адамының электрондық цифрлық қолтаңбасымен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z132" w:id="81"/>
-[...15 lines deleted...]
-      3. Ұялы байланыстың абоненттік құрылғысы арқылы көрсетілген электрондық нысандағы мемлекеттік және өзге де қызметтерді көрсету нәтижесі болып табылатын электрондық құжаттарда қамтылған міндетті деректемелердің анықтығы көрсетілетін қызметті берушінің уәкілетті лауазымды адамының электрондық цифрлық қолтаңбасымен расталады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің уәкілетті лауазымдық адамының электрондық цифрлық қолтаңбасы туралы ақпарат матрицалық кодтан тиісті ақпаратты алу жолымен тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұялы байланыстың абоненттік құрылғысы арқылы алынған электрондық құжаттарға электрондық құжаттардың тиесілігі "электрондық үкімет" веб порталымен қалыптастырылған және берілген электрондық құжаттың бірегей нөмірімен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...33 lines deleted...]
-      4. Ұялы байланыстың абоненттік құрылғысы арқылы алынған электрондық құжаттарға электрондық құжаттардың тиесілігі "электрондық үкімет" веб порталымен қалыптастырылған және берілген электрондық құжаттың бірегей нөмірімен расталады.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерінің анықтығын тексеру "электрондық үкіметтің" веб-порталында, сондай-ақ "электрондық үкіметтің" мобильдік қосымшасы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z134" w:id="83"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4123,70 +4201,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тексеруді жүргізу үшін пайдаланушы "Электрондық үкімет" веб-порталы арқылы алынған көрсетілетін қызметті тексеру" сервисін таңдайды, электрондық құжаттың бірегей нөмірі мен көрсетілетін қызметті алушының жеке сәйкестендіру нөмірін/бизнес сәйкестендіру нөмірін енгізеді және тексерудің оң нәтижесі болған жағдайда, пайдаланушыға оның нәтижесін көру мүмкіндігімен көрсетілген қызмет және электрондық нысандағы мемлекеттік және өзге де қызметті көрсетуге сұрау салуды қарау қортындысы бойынша құжатқа қол қойған көрсетілетін қызметті берушінің уәкілетті лауазымды адамының электрондық цифрлық қолтаңбасы туралы ақпарат қолжетімді болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="84"/>
+    <w:bookmarkStart w:name="z136" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексерудің теріс нәтижесі болған жағдайда, электрондық құжатты тексеру кезінде енгізілген нөмірмен және жеке сәйкестендіру нөмірмен/бизнес сәйкестендіру нөмірмен электрондық құжаттың жоқ екендігі туралы хабарлама шығады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4499,68 +4577,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="85"/>
+    <w:bookmarkStart w:name="z139" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеуге және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4603,85 +4681,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:drawing>
-[...33 lines deleted...]
-              </w:drawing>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4904,55 +4948,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5274,35 +5318,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>