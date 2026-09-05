--- v1 (2026-06-11)
+++ v2 (2026-09-05)
@@ -1,63 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="69e655b" w14:textId="69e655b">
+    <w:p w14:paraId="c416460" w14:textId="c416460">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -575,2162 +611,1102 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер енгізілетін кейбір нормативтік құқықтық бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Жылжымалы желінің абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерін, сондай-ақ олардың анықтығын тексеру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 19 қаңтардағы № 9 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13184 болып тіркелген, 2016 жылғы 4 наурызда "Әділет" Қазақстан Республикасы нормативтік құқықтық актілерінің ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      1. Күші жойылды – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрықтың</w:t>
-[...30 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Премьер-Министрінің орынбасары - Жасанды интеллект және цифрлық даму министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      бұйрықтың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      3. "Жылжымалы желінің абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетті атқарушының 2016 жылғы 25 қаңтардағы № 58 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13195 болып тіркелген, 2016 жылғы 3 наурызда "Әділет" Қазақстан Республикасы нормативтік құқықтық актілерінің ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...408 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тараудың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақ</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...318 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Қоса беріліп отырған Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидалары бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z48" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда көрсетілген бұйрықпен бекітілген Жылжымалы желінің абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тараудың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидалары";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+        <w:t>1-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-тарау. Жалпы ережелер";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидалары (бұдан әрі - Қағидалар) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60) тармақшасына сәйкес әзірленген және ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Осы Қағидаларда мынадай негізгі ұғымдар мен қысқартулар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z57" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) абоненттік нөмір - басқа абоненттік жабдықпен қосылу сол арқылы орнатылатын шартты жасасқан кезде абоненттің пайдалануына бөлінетін және желіде абонентті сәйкестендіруге мүмкіндік беретін нөмір;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z58" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі - Мемлекеттік корпорация) - Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді және квазимемлекеттік сектор субъектілерінің қызметтерін көрсету, "бір терезе" қағидаты бойынша мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді, квазимемлекеттік сектор субъектілерінің қызметтерін көрсетуге өтініштер қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, сондай-ақ электрондық нысанда мемлекеттік қызметтер көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, орналасқан жері бойынша жылжымайтын мүлікке құқықтарды мемлекеттік тіркеуді жүзеге асыратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z59" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бір реттік пароль - электрондық нысанда көрсетілетін қызметтерді алушы субъектілерді сәйкестендірудің бір сеансы үшін ғана жарамды пароль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z60" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұялы байланыстың абоненттік құрылғысы - абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланудағы байланыс құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z61" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z62" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "электрондық үкіметтің" веб-порталындағы пайдаланушының есептік жазбасы (бұдан әрі - пайдаланушының есептік жазбасы) - пайдаланушыны тану (сәйкестендіру) және "электрондық үкіметтің" веб-порталындағы пайдаланушы кабинетіндегі оның дербес деректері мен баптауларына қол жеткізу үшін қажетті, "электронды үкіметтің" веб-порталында сақталатын пайдаланушы туралы электрондық ақпараттық ресурстардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z63" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "электрондық үкіметтің" мобильдік қосымшасы (бұдан әрі - мобильдік қосымша) - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс пен Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге қол жеткізуге болатын бағдарламалық өнім.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+        <w:t>2-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны порталдың есептік жазбасына қосу тәртібі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тараудың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны порталдың есептік жазбасына қосу порталда, мобильдік қосымшада немесе Мемлекеттік корпорацияда жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>9-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
-[...463 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны порталдың есептік жазбасына қосу кезінде бас тарту абоненттің абоненттік нөмірінің тиесілігін растау үшін порталда құрылған және жіберілген қысқа мәтіндік хабарлама түріндегі абоненттік нөмірге абонент алған бір реттік парольді қате енгізген кезде сол мезетте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z70" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас тартқан жағдайда, абоненттің абоненттік нөмірін одан әрі тіркеу және оны қосу абонент немесе Мемлекеттік корпорацияның жұмыскері дұрыс енгізілмеген бір реттік парольді түзеткеннен кейін жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2982,663 +1958,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 3 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...128 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="54"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелері (бұдан әрі - Міндетті деректемелер) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
-[...428 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+      Ескерту. Күші жойылды – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3742,529 +2144,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 3 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...128 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="71"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің анықтығын тексеру қағидалары (бұдан әрі - Қағидалар) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
-[...294 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
+      Ескерту. Күші жойылды – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4577,68 +2539,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="84"/>
+    <w:bookmarkStart w:name="z139" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеуге және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4681,51 +2643,85 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>[MISSING IMAGE: ,  ]</w:t>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2311400" cy="698500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2311400" cy="698500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4948,55 +2944,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5318,35 +3314,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>