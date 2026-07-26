--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b73228d" w14:textId="b73228d">
+    <w:p w14:paraId="bf968b2" w14:textId="bf968b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,180 +85,276 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Батыс Қазақстан облысы әкімдігінің 2017 жылғы 7 тамыздағы № 211 "Спорт түрлері бойынша Қазақстан Республикасы құрама командаларының (спорт түрлері бойынша ұлттық құрама командалардың) құрамына кіретін спортшыларға, олардың жаттықтырушыларына, сондай-ақ спорттың ойналатын түрлері бойынша Қазақстан Республикасы құрама командаларының (ұлттық құрама командалардың) құрамында қатысатын спортшыларға олардың жаттықтырушыларына және клубтық командалардың жетекшілеріне ай сайынғы ақшалай жабдықталым төлемдерінің мөлшерін бекіту туралы" қаулысына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Батыс Қазақстан облысы әкімдігінің 2018 жылғы 29 қаңтардағы № 13 қаулысы. Батыс Қазақстан облысының Әділет департаментінде 2018 жылғы 20 ақпанда № 5065 болып тіркелді. Күші жойылды - Батыс Қазақстан облысы әкімдігінің 2026 жылғы 5 маусымдағы № 134 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының 2001 жылғы 23 қаңтардағы </w:t>
+      Ескерту. Күші жойылды - Батыс Қазақстан облысы әкімдігінің 05.06.2026 № 134 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының 2001 жылғы 23 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2014 жылғы 3 шілдедегі </w:t>
+        <w:t xml:space="preserve">, 2014 жылғы 3 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Дене шынықтыру және спорт туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңдарына сәйкес Батыс Қазақстан облысының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+        <w:t>ҚАУЛЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Батыс Қазақстан облысы әкімдігінің 2017 жылғы 7 тамыздағы № 211 "Спорт түрлері бойынша Қазақстан Республикасы құрама командаларының (спорт түрлері бойынша ұлттық құрама командалардың) құрамына кіретін спортшыларға, олардың жаттықтырушыларына, сондай-ақ спорттың ойналатын түрлері бойынша Қазақстан Республикасы құрама командаларының (ұлттық құрама командалардың) құрамында қатысатын спортшыларға олардың жаттықтырушыларына және клубтық командалардың жетекшілеріне ай сайынғы ақшалай жабдықталым төлемдерінің мөлшерін бекіту туралы" </w:t>
+      1. Батыс Қазақстан облысы әкімдігінің 2017 жылғы 7 тамыздағы № 211 "Спорт түрлері бойынша Қазақстан Республикасы құрама командаларының (спорт түрлері бойынша ұлттық құрама командалардың) құрамына кіретін спортшыларға, олардың жаттықтырушыларына, сондай-ақ спорттың ойналатын түрлері бойынша Қазақстан Республикасы құрама командаларының (ұлттық құрама командалардың) құрамында қатысатын спортшыларға олардың жаттықтырушыларына және клубтық командалардың жетекшілеріне ай сайынғы ақшалай жабдықталым төлемдерінің мөлшерін бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4893 тіркелген, 2017 жылғы 19 қыркүйекте Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) төмендегідей өзгеріс енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4893 тіркелген, 2017 жылғы 19 қыркүйекте Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) төмендегідей өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен құрылған ай сайынғы ақшалай жабдықталым төлемдері белгіленетін адамдардың тізбесін анықтайтын жұмыс тобының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -292,118 +390,119 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. "Батыс Қазақстан облысының дене шынықтыру және спорт басқармасы" (Ә. Р. Аманбаева) мемлекеттік мекемесі осы қаулының әділет органдарында мемлекеттік тіркелуін, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде және бұқаралық ақпарат құралдарында оның ресми жариялануын қамтамасыз етсін.</w:t>
+      2. "Батыс Қазақстан облысының дене шынықтыру және спорт басқармасы" (Ә. Р. Аманбаева) мемлекеттік мекемесі осы қаулының әділет органдарында мемлекеттік тіркелуін, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде және бұқаралық ақпарат құралдарында оның ресми жариялануын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы қаулының орындалуын бақылау Батыс Қазақстан облысы әкімінің орынбасары Ғ. А. Оспанқұловқа жүктелсін.</w:t>
+      3. Осы қаулының орындалуын бақылау Батыс Қазақстан облысы әкімінің орынбасары Ғ. А. Оспанқұловқа жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
+      4. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7793"/>
-        <w:gridCol w:w="4207"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7793" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -421,86 +520,86 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыс әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4207" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>А. Көлгінов</w:t>
+              <w:t>А. Көлгінов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -563,64 +662,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Батыс Қазақстан облысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімдігінің 2018 жылғы</w:t>
+              <w:t>әкімдігінің 2018 жылғы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>29 қаңтардағы № 13 қаулысына</w:t>
+              <w:t>29 қаңтардағы № 13 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -667,64 +766,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Батыс Қазақстан облысы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімдігінің 2017 жылғы</w:t>
+              <w:t>әкімдігінің 2017 жылғы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7 тамыздағы № 211 қаулысына</w:t>
+              <w:t>7 тамыздағы № 211 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -998,63 +1097,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1376,35 +1497,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>