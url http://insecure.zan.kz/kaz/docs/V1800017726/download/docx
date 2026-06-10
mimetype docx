--- v1 (2025-11-22)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="15dbc7d" w14:textId="15dbc7d">
+    <w:p w14:paraId="14460b7" w14:textId="14460b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6015,51 +6015,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, сондай-ақ Қоғамның Жарғысында бекітілген өз өкілеттіктері шегінде шешімдер қабылдайды және әрекет етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z239" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) директорлар кеңесінің, оның комитеттерінің отырыстарына қатысу және оларға дайындалу үшін жеткілікті уақыт бөлу – мемлекеттік мүлік жөніндегі орталық уәкілетті органның өкілдерінен басқа, бір мезгілде төрттен астам заңды тұлғада директорлар кеңесінің мүшесі лауазымына орналасуға жол берілмейді, бір мезгілде екі заңды тұлғада директорлар кеңесінің төрағасы лауазымына ғана орналасуға жол беріледі. Директорлар кеңесі мүшесінің өзге заңды тұлғаларда лауазым атқаруына директорлар кеңесінің мақұлдауын алғаннан кейін жол беріледі;</w:t>
+      2) директорлар кеңесінің, оның комитеттерінің отырыстарына қатысу және оларға дайындалу үшін жеткілікті уақыт бөлу – мемлекеттік мүлік жөніндегі орталық уәкілетті органның өкілдерінен басқа, бір мезгілде үштен астам заңды тұлғада директорлар кеңесінің мүшесі лауазымына орналасуға жол берілмейді, бір мезгілде екі заңды тұлғада директорлар кеңесінің төрағасы лауазымына ғана орналасуға жол беріледі. Директорлар кеңесі мүшесінің өзге заңды тұлғаларда лауазым атқаруына директорлар кеңесінің мақұлдауын алғаннан кейін жол беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z240" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қоғамның ұзақ мерзімді құнының өсуіне және орнықты дамуына ықпал ету – директорлар кеңесінің мүшелері барлық акционерлерге әділ қарым-қатынасты және орнықты даму қағидаттарын ескере отырып, Қоғамның мүдделерінде әрекет етеді; директорлар кеңесі мүшелерінің шешімдері мен әрекетінің ықпалын мынадай сұрақтар арқылы айқындауға болады: ұзақ мерзімді кезеңде шешімнің/әрекеттің салдары қандай; ұйым қызметінің қоғамға және қоршаған ортаға ықпалы қандай; барлық акционерлерге әділ қарым-қатынас қамтамасыз етілетін бола ма; Қоғам беделіне ықпалы және іскерлік әдептің жоғары стандарттары; мүдделі тараптардың мүдделеріне ықпалы (сұрақтардың осы тізбесі толық тізбе болып табылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z241" w:id="234"/>
     <w:p>
@@ -6094,55 +6094,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мүдделер қақтығысын жасамау – директорлар кеңесінің мүшесі өзінің жеке мүдделілігі өзінің директорлар кеңесінің мүшесі міндеттерін тиісінше орындауына әсер етуі мүмкін оқиғалардың туындауына жол бермейді, шешімдерді әділ қабылдауға әсер ететін немесе әсер етуі мүмкін мүдделер қақтығысымен байланысты ахуал туындаған жағдайда директорлар кеңесінің мүшелері бұл туралы директорлар кеңесінің төрағасына алдын ала хабарлайды және мұндай шешімдерді талқылауға және қабылдауға қатыспайды. Осы талап директорлар кеңесі мүшесінің міндеттерін тиісінше орындауға тікелей немесе жанама әсер етуі мүмкін директорлар кеңесі мүшесінің басқа іс-әрекеттеріне де қатысты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z243" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) барынша парасаттылықпен, білгірлікпен және байқампаздықпен әрекет ету – директорлар кеңесінің мүшелері директорлар кеңесінің құзыреттері және заңнама, корпоративтік басқару, тәуекелдерді басқару, қаржы және аудит, орнықты даму, Қоғам қызметінің саласын және ерекшелігін білу сияқты бағыттарды қоса алғанда, директорлар кеңесінде және комитеттерде өздерінің міндеттерін орындау бөлігінде өз білімін тұрақты негізде арттырып отырады. Қоғам қызметінің өзекті мәселелерін түсіну мақсатында директорлар кеңесінің мүшелері Қоғамның негізгі объектілеріне үнемі барып тұрады және жұмыскерлермен кездесулер өткізеді. </w:t>
+        <w:t>
+      6) барынша парасаттылықпен, білгірлікпен және байқампаздықпен әрекет ету – директорлар кеңесінің мүшелері директорлар кеңесінің құзыреттері және заңнама, корпоративтік басқару, тәуекелдерді басқару, қаржы және аудит, орнықты даму, Қоғам қызметінің саласын және ерекшелігін білу сияқты бағыттарды қоса алғанда, директорлар кеңесінде және комитеттерде өздерінің міндеттерін орындау бөлігінде өз білімін тұрақты негізде арттырып отырады. Қоғам қызметінің өзекті мәселелерін түсіну мақсатында директорлар кеңесінің мүшелері Қоғамның негізгі объектілеріне үнемі барып тұрады және жұмыскерлермен кездесулер өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z244" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Директорлар кеңесі арасындағы өз қызметін қамтамасыз ету, өз функциялары мен міндеттерін орындау, оның ішінде Қоғам қызметінің стратегиялық бағыттарын айқындау (бірақ онымен шектелмей), міндеттерді және нақты, өлшенетін (цифрландырылған) ТТК қою үшін жауапкершілік және Қоғам басқармасының Қоғамның операциялық (ағымдағы) қызметі үшін жауапкершілігі, оның ішінде (бірақ онымен шектелмей) қойылған міндеттерді орындау және белгіленген ТТК-ге қол жеткізу жауапкершілігі бөлінеді және Қоғамның тиісті ішкі құжаттарында бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z245" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11193,4184 +11255,4244 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       154. Атқарушы орган директорлар кеңесіне есеп береді және Қоғамның күнделікті қызметіне басшылықты жүзеге асырады, даму жоспарының және/немесе директорлар кеңесі мен акционерлердің жалпы жиналысы қабылдаған іс-шаралар мен шешімдер жоспарының іске асырылуына жауапты болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
     <w:bookmarkStart w:name="z483" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      155. Директорлар кеңесі атқарушы органның басшысын және мүшелерін сайлайды, өкілеттік мерзімдерін, лауазымдық айлықақының мөлшерін, олардың еңбегіне ақы төлеу шарттарын айқындайды. Атқарушы органның құрамына кандидаттарды іздеу және іріктеу, олардың сыйақысын айқындау процесінде Қоғамның директорлар кеңесінің тағайындаулар мен сыйақылар комитеті шешуші рөл атқарады.</w:t>
+      155. Егер акционерлік қоғамдар туралы Заңда және (немесе) Қоғамның жарғысында өзгеше белгіленбесе, директорлар кеңесі атқарушы органның басшысын және мүшелерін сайлайды, өкілеттік мерзімдерін, лауазымдық айлықақының мөлшерін, олардың еңбегіне ақы төлеу шарттарын айқындайды. Атқарушы органның құрамына кандидаттарды іздеу және іріктеу, олардың сыйақысын айқындау процесінде Қоғамның директорлар кеңесінің тағайындаулар мен сыйақылар комитеті шешуші рөл атқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z484" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамның алқалы атқарушы органындағы әйелдердің ұсынылатын саны алқалы атқарушы орган мүшелерінің жалпы санының кемінде отыз пайызын құрайды. Бұл ретте атқарушы органның құрамын қалыптастырудың негізгі өлшемшарты Қазақстан Республикасының заңнамасында көзделген атқарушы орган мүшелерінің білімі мен құзыреті болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 155-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z485" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Атқарушы органның құрамына сайланатын кандидаттар бойынша ұсыныстарды атқарушы органның басшысы директорлар кеңесінің тағайындаулар мен сыйақылар комитетінің қарауына енгізеді. Атқарушы органның басшысы атқарушы органның құрамына сол бір бос лауазымға екінші рет ұсынған кандидатты директорлар кеңесі қабылдамаған жағдайда осы бос лауазымға кандидат бойынша ұсынысты енгізу құқығы директорлар кеңесіне өтеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z485" w:id="477"/>
-[...15 lines deleted...]
-      156. Атқарушы органның құрамына сайланатын кандидаттар бойынша ұсыныстарды атқарушы органның басшысы директорлар кеңесінің тағайындаулар мен сыйақылар комитетінің қарауына енгізеді. Атқарушы органның басшысы атқарушы органның құрамына сол бір бос лауазымға екінші рет ұсынған кандидатты директорлар кеңесі қабылдамаған жағдайда осы бос лауазымға кандидат бойынша ұсынысты енгізу құқығы директорлар кеңесіне өтеді.</w:t>
+    <w:bookmarkStart w:name="z486" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Директорлар кеңесі атқарушы орган басшысының және мүшелерінің өкілеттігін кез келген уақытта тоқтата алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z486" w:id="478"/>
-[...15 lines deleted...]
-      157. Директорлар кеңесі атқарушы орган басшысының және мүшелерінің өкілеттігін кез келген уақытта тоқтата алады.</w:t>
+    <w:bookmarkStart w:name="z487" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Қоғамның атқарушы органының басшысы мен мүшелері үш жылға дейінгі мерзімге сайланады. Атқарушы органның басшысы мен мүшелерінің өкілеттік мерзімі атқарушы органның өкілеттік мерзімімен сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z487" w:id="479"/>
-[...15 lines deleted...]
-      158. Қоғамның атқарушы органының басшысы мен мүшелері үш жылға дейінгі мерзімге сайланады. Атқарушы органның басшысы мен мүшелерінің өкілеттік мерзімі атқарушы органның өкілеттік мерзімімен сәйкес келеді.</w:t>
+    <w:bookmarkStart w:name="z488" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. Қоғамның атқарушы органының басшысы мен мүшелерін тағайындау және оларға сыйақы беру процестерінің ашықтығын арттыру үшін директорлар кеңесі Қоғамның атқарушы органының басшысы мен мүшелерін тағайындау, сыйақы беру, бағалау және олардың сабақтастығы жөніндегі қағидаларды бекітіп, оны қатаң сақтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z488" w:id="480"/>
-[...15 lines deleted...]
-      159. Қоғамның атқарушы органының басшысы мен мүшелерін тағайындау және оларға сыйақы беру процестерінің ашықтығын арттыру үшін директорлар кеңесі Қоғамның атқарушы органының басшысы мен мүшелерін тағайындау, сыйақы беру, бағалау және олардың сабақтастығы жөніндегі қағидаларды бекітіп, оны қатаң сақтайды.</w:t>
+    <w:bookmarkStart w:name="z489" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Атқарушы орган директорлар кеңесінің басшылығымен Қоғамның даму жоспарын және/немесе іс-шаралар жоспарын әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z489" w:id="481"/>
-[...15 lines deleted...]
-      160. Атқарушы орган директорлар кеңесінің басшылығымен Қоғамның даму жоспарын және/немесе іс-шаралар жоспарын әзірлейді.</w:t>
+    <w:bookmarkStart w:name="z490" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушы орган:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z490" w:id="482"/>
-[...15 lines deleted...]
-      Атқарушы орган:</w:t>
+    <w:bookmarkStart w:name="z491" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы заңнамасының нормаларына, Қоғамның Жарғысы мен ішкі құжаттарына, акционерлердің жалпы жиналысының, директорлар кеңесінің шешімдеріне сәйкес қызметті жүзеге асыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z491" w:id="483"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасы заңнамасының нормаларына, Қоғамның Жарғысы мен ішкі құжаттарына, акционерлердің жалпы жиналысының, директорлар кеңесінің шешімдеріне сәйкес қызметті жүзеге асыруды;</w:t>
+    <w:bookmarkStart w:name="z492" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәуекелдерді тиісінше басқаруды және ішкі бақылауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z492" w:id="484"/>
-[...15 lines deleted...]
-      2) тәуекелдерді тиісінше басқаруды және ішкі бақылауды;</w:t>
+    <w:bookmarkStart w:name="z493" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акционерлердің (жалғыз акционердің) жалпы жиналысының, директорлар кеңесінің шешімдерін іске асыру үшін ресурстар бөлуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z493" w:id="485"/>
-[...15 lines deleted...]
-      3) акционерлердің (жалғыз акционердің) жалпы жиналысының, директорлар кеңесінің шешімдерін іске асыру үшін ресурстар бөлуді;</w:t>
+    <w:bookmarkStart w:name="z494" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қоғам жұмыскерлерінің еңбек қауіпсіздігін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z494" w:id="486"/>
-[...15 lines deleted...]
-      4) Қоғам жұмыскерлерінің еңбек қауіпсіздігін;</w:t>
+    <w:bookmarkStart w:name="z495" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қоғам жұмыскерлерінің мүдделілік және түзу ниеттілік атмосферасын құруды, корпоративтік мәдениетті дамытуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z495" w:id="487"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z496" w:id="488"/>
+    <w:bookmarkStart w:name="z496" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       161. Директорлар кеңесі Қоғамның атқарушы органының қызметін бақылауды жүзеге асырады. Бақылау атқарушы органның директорлар кеңесіне орта мерзімді іс-шаралар жоспарларының орындалуы және қол жеткізілген нәтижелер мәселелері бойынша тоқсанына кемінде бір рет тұрақты есеп беруі және директорлар кеңесінің атқарушы органды тыңдауы арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z497" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Атқарушы орган бетпе-бет отырыстар өткізеді және даму жоспарын және/немесе іс-шаралар жоспарын, акционерлердің (жалғыз акционердің) жалпы жиналысының, директорлар кеңесінің шешімдерін және операциялық қызметті іске асыру мәселелерін талқылайды. Басқарма отырыстары тұрақты негізде өткізіледі. Сырттай отырыстар өткізу жағдайлары шектеулі және ол Қоғамның Жарғысы мен ішкі құжаттарында айқындалған.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z497" w:id="489"/>
-[...15 lines deleted...]
-      162. Атқарушы орган бетпе-бет отырыстар өткізеді және даму жоспарын және/немесе іс-шаралар жоспарын, акционерлердің (жалғыз акционердің) жалпы жиналысының, директорлар кеңесінің шешімдерін және операциялық қызметті іске асыру мәселелерін талқылайды. Басқарма отырыстары тұрақты негізде өткізіледі. Сырттай отырыстар өткізу жағдайлары шектеулі және ол Қоғамның Жарғысы мен ішкі құжаттарында айқындалған.</w:t>
+    <w:bookmarkStart w:name="z498" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Атқарушы орган күнтізбелік жыл басталғанға дейін мәселелер тізбесімен бірге алдағы жылға арналған жұмыс жоспарын қалыптастырады. Атқарушы органның мүшелері тиісті сападағы қарауға арналған материалдармен алдын ала қамтамасыз етіледі. Даму жоспары және/немесе іс-шаралар жоспары, инвестициялық жобалар, тәуекелдерді басқару сияқты мәселелерді қарау кезінде бірнеше отырыс өткізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z498" w:id="490"/>
-[...15 lines deleted...]
-      163. Атқарушы орган күнтізбелік жыл басталғанға дейін мәселелер тізбесімен бірге алдағы жылға арналған жұмыс жоспарын қалыптастырады. Атқарушы органның мүшелері тиісті сападағы қарауға арналған материалдармен алдын ала қамтамасыз етіледі. Даму жоспары және/немесе іс-шаралар жоспары, инвестициялық жобалар, тәуекелдерді басқару сияқты мәселелерді қарау кезінде бірнеше отырыс өткізуге жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z499" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір мәселені қарау кезінде шешім қабылдауға/қабылдамауға байланысты тәуекелдерге және олардың Қоғамның құны мен орнықты дамуына ықпалына жеке талқылау арналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z499" w:id="491"/>
-[...15 lines deleted...]
-      Әрбір мәселені қарау кезінде шешім қабылдауға/қабылдамауға байланысты тәуекелдерге және олардың Қоғамның құны мен орнықты дамуына ықпалына жеке талқылау арналады.</w:t>
+    <w:bookmarkStart w:name="z500" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушы органның бастамасы бойынша директорлар кеңесінің және акционерлердің (жалғыз акционердің) жалпы жиналысының қарауына шығарылатын барлық мәселелерді басқарма алдын ала қарап, мақұлдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z500" w:id="492"/>
-[...15 lines deleted...]
-      Атқарушы органның бастамасы бойынша директорлар кеңесінің және акционерлердің (жалғыз акционердің) жалпы жиналысының қарауына шығарылатын барлық мәселелерді басқарма алдын ала қарап, мақұлдайды.</w:t>
+    <w:bookmarkStart w:name="z501" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Атқарушы органның басшысы мен мүшелері мүдделер қақтығысы бар жағдайдың туындауына жол бермейді. Мүдделер қақтығысы туындаған кезде олар директорлар кеңесіне не атқарушы органның басшысына бұл туралы алдын ала хабарлайды, оны жазбаша тіркейді және мәселе бойынша шешім қабылдауға қатыспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z501" w:id="493"/>
-[...15 lines deleted...]
-      164. Атқарушы органның басшысы мен мүшелері мүдделер қақтығысы бар жағдайдың туындауына жол бермейді. Мүдделер қақтығысы туындаған кезде олар директорлар кеңесіне не атқарушы органның басшысына бұл туралы алдын ала хабарлайды, оны жазбаша тіркейді және мәселе бойынша шешім қабылдауға қатыспайды.</w:t>
+    <w:bookmarkStart w:name="z502" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушы орган мүшелерінің тарапынан Іскерлік әдеп кодексі нормаларының бұзылуы жағдайларын атқарушы органның басшысы директорлар кеңесінің назарына жеткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z502" w:id="494"/>
-[...15 lines deleted...]
-      Атқарушы орган мүшелерінің тарапынан Іскерлік әдеп кодексі нормаларының бұзылуы жағдайларын атқарушы органның басшысы директорлар кеңесінің назарына жеткізеді.</w:t>
+    <w:bookmarkStart w:name="z503" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Атқарушы органның басшысы мен мүшелері директорлар кеңесінің мақұлдауымен ғана басқа ұйымдарда лауазым атқара алады. Атқарушы органның басшысы не атқарушы органның функцияларын жеке-дара жүзеге асыратын адам атқарушы орган басшысының не атқарушы органның функцияларын жеке-дара жүзеге асыратын адам, басқа заңды тұлға лауазымын атқармайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z503" w:id="495"/>
-[...15 lines deleted...]
-      165. Атқарушы органның басшысы мен мүшелері директорлар кеңесінің мақұлдауымен ғана басқа ұйымдарда лауазым атқара алады. Атқарушы органның басшысы не атқарушы органның функцияларын жеке-дара жүзеге асыратын адам атқарушы орган басшысының не атқарушы органның функцияларын жеке-дара жүзеге асыратын адам, басқа заңды тұлға лауазымын атқармайды.</w:t>
+    <w:bookmarkStart w:name="z504" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Атқарушы орган Қоғамның оңтайлы ұйымдық құрылымын құруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z504" w:id="496"/>
-[...15 lines deleted...]
-      166. Атқарушы орган Қоғамның оңтайлы ұйымдық құрылымын құруды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z505" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдық құрылым:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z505" w:id="497"/>
-[...15 lines deleted...]
-      Ұйымдық құрылым:</w:t>
+    <w:bookmarkStart w:name="z506" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шешімдер қабылдаудың тиімділігіне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z506" w:id="498"/>
-[...15 lines deleted...]
-      1) шешімдер қабылдаудың тиімділігіне;</w:t>
+    <w:bookmarkStart w:name="z507" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қоғамның өнімділігін ұлғайтуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z507" w:id="499"/>
-[...15 lines deleted...]
-      2) Қоғамның өнімділігін ұлғайтуға;</w:t>
+    <w:bookmarkStart w:name="z508" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шешімдер қабылдаудың жеделдігіне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z508" w:id="500"/>
-[...15 lines deleted...]
-      3) шешімдер қабылдаудың жеделдігіне;</w:t>
+    <w:bookmarkStart w:name="z509" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымдық икемділікке бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z509" w:id="501"/>
-[...15 lines deleted...]
-      4) ұйымдық икемділікке бағытталған.</w:t>
+    <w:bookmarkStart w:name="z510" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамның бос позицияларына кандидаттар іріктеу ашық және айқын конкурстық рәсімдердің негізінде жүзеге асырылады. Қоғамның қызметкерлерін мансаптық тұрғыдан ілгерілеті, материалдық ынталандыру меритократия қағидаттарына сәйкес білім деңгейін, құзыреттіліктерін, жұмыс тәжірибесін және қойылған міндеттерге қол жеткізуін ескере отырып жүзеге асырылады. Қоғамда кадрлық резерв жұмыскерлерінің пулы қалыптастырылады, осының ішінен кейін орта және жоғары менеджменттің басшы лауазымдарына тағайындаулар жүргізілуі мүмкін. Жұмыскерлер жыл сайынғы негізде бағалаудан өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z510" w:id="502"/>
-[...15 lines deleted...]
-      Қоғамның бос позицияларына кандидаттар іріктеу ашық және айқын конкурстық рәсімдердің негізінде жүзеге асырылады. Қоғамның қызметкерлерін мансаптық тұрғыдан ілгерілеті, материалдық ынталандыру меритократия қағидаттарына сәйкес білім деңгейін, құзыреттіліктерін, жұмыс тәжірибесін және қойылған міндеттерге қол жеткізуін ескере отырып жүзеге асырылады. Қоғамда кадрлық резерв жұмыскерлерінің пулы қалыптастырылады, осының ішінен кейін орта және жоғары менеджменттің басшы лауазымдарына тағайындаулар жүргізілуі мүмкін. Жұмыскерлер жыл сайынғы негізде бағалаудан өтеді.</w:t>
+    <w:bookmarkStart w:name="z511" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадрларды іріктеу рәсімдері мынадай талаптар бойынша іске асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z511" w:id="503"/>
-[...15 lines deleted...]
-      Кадрларды іріктеу рәсімдері мынадай талаптар бойынша іске асырылады:</w:t>
+    <w:bookmarkStart w:name="z512" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бәсекелестікті арттыруға және кәсіптік пен құзыреттілік талаптарына сай келетін лайықты үміткерлерді іріктеуге ықпал ететін мүмкіндіктер теңдігі қағидатын қамтамасыз ете отырып, көптеген адамдар үшін лауазымдарға орналасудың ашықтығы және шектеулердің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z512" w:id="504"/>
-[...15 lines deleted...]
-      бәсекелестікті арттыруға және кәсіптік пен құзыреттілік талаптарына сай келетін лайықты үміткерлерді іріктеуге ықпал ететін мүмкіндіктер теңдігі қағидатын қамтамасыз ете отырып, көптеген адамдар үшін лауазымдарға орналасудың ашықтығы және шектеулердің болмауы;</w:t>
+    <w:bookmarkStart w:name="z513" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кадрларды бейтараптылықпен таңдау және протекционизмнің, патронаттық қабылдау жүйесінің (адалдық, этникалық тиесілілік, туыстық қатынастар және жеке достық қағидаты бойынша) мүлдем болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z513" w:id="505"/>
-[...15 lines deleted...]
-      кадрларды бейтараптылықпен таңдау және протекционизмнің, патронаттық қабылдау жүйесінің (адалдық, этникалық тиесілілік, туыстық қатынастар және жеке достық қағидаты бойынша) мүлдем болмауы;</w:t>
+    <w:bookmarkStart w:name="z514" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шешім шығару кезінде субъективтілікке жағдай туғызбай, кандидаттарды бағалау қағидаттары мен өлшемшарттарын бекіту мәселелерін де құқықтық регламенттеу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z514" w:id="506"/>
-[...15 lines deleted...]
-      шешім шығару кезінде субъективтілікке жағдай туғызбай, кандидаттарды бағалау қағидаттары мен өлшемшарттарын бекіту мәселелерін де құқықтық регламенттеу.</w:t>
+    <w:bookmarkStart w:name="z515" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамда атқарушы органның сабақтастығын жоспарлау қамтамасыз етіледі. Атқарушы органның мүшелерін қайта сайлау тетігі мен мерзімдері ТТК орындалмаған жағдайда лауазымнан мерзімінен бұрын босату мүмкіндігін көздей отырып, оларды ұзақ мерзімді нәтижелерге қол жеткізуге ынталандыруға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z515" w:id="507"/>
-[...15 lines deleted...]
-      Қоғамда атқарушы органның сабақтастығын жоспарлау қамтамасыз етіледі. Атқарушы органның мүшелерін қайта сайлау тетігі мен мерзімдері ТТК орындалмаған жағдайда лауазымнан мерзімінен бұрын босату мүмкіндігін көздей отырып, оларды ұзақ мерзімді нәтижелерге қол жеткізуге ынталандыруға тиіс.</w:t>
+    <w:bookmarkStart w:name="z516" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18-параграф. Қоғамның атқарушы органының мүшелерін бағалау және оларға сыйақы беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z516" w:id="508"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z517" w:id="509"/>
+    <w:bookmarkStart w:name="z517" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       167. Атқарушы органның басшысы мен мүшелерін директорлар кеңесі бағалайды. Бағалаудың негізгі өлшемшарты алға қойылған ынталандырушы ТТК-ге қол жеткізу болып табылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z518" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушы органның басшысы мен мүшелерінің уәждемелік ТТК-ін Қоғамның директорлар кеңесі бекітеді. Атқарушы орган мүшелерінің уәждемелік ТТК бөлігіндегі ұсыныстарды директорлар кеңесінің қарауына Атқарушы органның басшысы енгізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z518" w:id="510"/>
-[...15 lines deleted...]
-      Атқарушы органның басшысы мен мүшелерінің уәждемелік ТТК-ін Қоғамның директорлар кеңесі бекітеді. Атқарушы орган мүшелерінің уәждемелік ТТК бөлігіндегі ұсыныстарды директорлар кеңесінің қарауына Атқарушы органның басшысы енгізеді.</w:t>
+    <w:bookmarkStart w:name="z519" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Бағалау нәтижелері сыйақы мөлшеріне, көтермелеуге, қайта сайлауға (тағайындауға) немесе өкілеттіктерді мерзімінен бұрын тоқтатуға әсер етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z519" w:id="511"/>
-[...15 lines deleted...]
-      168. Бағалау нәтижелері сыйақы мөлшеріне, көтермелеуге, қайта сайлауға (тағайындауға) немесе өкілеттіктерді мерзімінен бұрын тоқтатуға әсер етеді.</w:t>
+    <w:bookmarkStart w:name="z520" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19-параграф. Орнықты даму қағидаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z520" w:id="512"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 19-параграф. Орнықты даму қағидаты</w:t>
+    <w:bookmarkStart w:name="z521" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Қоғам ұзақ мерзімді құнды өсіруге ұмтыла отырып, экономикаға, экологияға және қоғамға өз ықпалының маңызын ұғынады, мүдделі тараптардың мүдделер теңгерімін сақтай отырып, ұзақ мерзімді кезеңде өзінің орнықты дамуын қамтамасыз етеді. Мүдделі тараптармен жауапты, ойластырылған және ұтымды өзара іс-қимыл жасау тәсілі Қоғамның орнықты дамуына ықпал ететін болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z521" w:id="513"/>
-[...15 lines deleted...]
-      169. Қоғам ұзақ мерзімді құнды өсіруге ұмтыла отырып, экономикаға, экологияға және қоғамға өз ықпалының маңызын ұғынады, мүдделі тараптардың мүдделер теңгерімін сақтай отырып, ұзақ мерзімді кезеңде өзінің орнықты дамуын қамтамасыз етеді. Мүдделі тараптармен жауапты, ойластырылған және ұтымды өзара іс-қимыл жасау тәсілі Қоғамның орнықты дамуына ықпал ететін болады.</w:t>
+    <w:bookmarkStart w:name="z522" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамның орнықты дамуы саласындағы қызметі ашықтық, есептілік, айқындық, әдепті мінез-құлық, мүдделі тараптардың мүдделерін құрметтеу, заңдылық, адам құқықтарын сақтау, сыбайлас жемқорлыққа төзбеушілік, мүдделер қақтығысына жол бермеу қағидаттарына сәйкес жүзеге асырылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z522" w:id="514"/>
-[...15 lines deleted...]
-      Қоғамның орнықты дамуы саласындағы қызметі ашықтық, есептілік, айқындық, әдепті мінез-құлық, мүдделі тараптардың мүдделерін құрметтеу, заңдылық, адам құқықтарын сақтау, сыбайлас жемқорлыққа төзбеушілік, мүдделер қақтығысына жол бермеу қағидаттарына сәйкес жүзеге асырылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z523" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа төзбеушілік орнықты даму қағидаттарының бірі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z523" w:id="515"/>
-[...15 lines deleted...]
-      Сыбайлас жемқорлыққа төзбеушілік орнықты даму қағидаттарының бірі болып табылады.</w:t>
+    <w:bookmarkStart w:name="z524" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлық қоғамның акционерлер, инвесторлар, өзге де мүдделі тараптар және тұтастай қоғам үшін жасайтын құнын бұзады; қоғам сыбайлас жемқорлықтың кез келген көрінісіне төзбеушілік жариялайды. Сыбайлас жемқорлық істеріне тартылған лауазымды адамдар мен жұмыскерлер заңдарда көзделген тәртіппен жұмыстан шығарылуға және жауаптылыққа тартылуға тиіс; қоғамдағы ішкі бақылау жүйелері сыбайлас жемқорлық құқық бұзушылықтарға жол бермеуге, олардың алдын алуға және анықтауға бағытталған шараларды да қамтуға тиіс; қоғам сыбайлас жемқорлыққа қарсы күресте мүдделі тараптардың хабардар болуын арттыру үшін олармен диалогты дамытуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z524" w:id="516"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z525" w:id="517"/>
+    <w:bookmarkStart w:name="z525" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       170. Қоғамның орнықты даму саласындағы қызметі халықаралық озық стандарттарға сәйкес келеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z526" w:id="518"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z526" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоғам өз қызметін жүзеге асыру барысында мүдделі тараптарға ықпал етеді немесе олардың ықпалына ұшырайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z527" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүдделі тараптар Қоғамның қызметіне оң да, сол сияқты теріс те әсер етуі, атап айтқанда, Қоғам құнының өсуіне, орнықты дамуына, беделі мен имиджіне әсер етуі, тәуекелдер тудыруы немесе азайтуы мүмкін. Қоғам мүдделі тараптармен тиісті өзара іс-қимыл жасауға ерекше мән береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z527" w:id="519"/>
-[...15 lines deleted...]
-      Мүдделі тараптар Қоғамның қызметіне оң да, сол сияқты теріс те әсер етуі, атап айтқанда, Қоғам құнының өсуіне, орнықты дамуына, беделі мен имиджіне әсер етуі, тәуекелдер тудыруы немесе азайтуы мүмкін. Қоғам мүдделі тараптармен тиісті өзара іс-қимыл жасауға ерекше мән береді.</w:t>
+    <w:bookmarkStart w:name="z528" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Қоғам мүдделі тараптарды анықтау және олармен өзара іс-қимыл жасау кезінде AA 1000 Есептілік қағидаттарының стандарты (2008) (AA1000 accountability Principles Standard (2008), AA1000 Мүдделі тараптармен өзара іс-қимыл стандарты (2015) (AA1000 Stakeholder engagement standard (2015), ISO 26000 Әлеуметтік жауапкершілік жөніндегі нұсқаулық (ISO 26000 guidance on Social Responsibility), Жаһандық есептілік бастамасының стандарттары (Global Reporting Initiative standards) сияқты мүдделі тараптардың анықтамасын және олармен өзара іс-қимылдың жалпы қабылданған халықаралық стандарттарын пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z528" w:id="520"/>
-[...15 lines deleted...]
-      171. Қоғам мүдделі тараптарды анықтау және олармен өзара іс-қимыл жасау кезінде AA 1000 Есептілік қағидаттарының стандарты (2008) (AA1000 accountability Principles Standard (2008), AA1000 Мүдделі тараптармен өзара іс-қимыл стандарты (2015) (AA1000 Stakeholder engagement standard (2015), ISO 26000 Әлеуметтік жауапкершілік жөніндегі нұсқаулық (ISO 26000 guidance on Social Responsibility), Жаһандық есептілік бастамасының стандарттары (Global Reporting Initiative standards) сияқты мүдделі тараптардың анықтамасын және олармен өзара іс-қимылдың жалпы қабылданған халықаралық стандарттарын пайдаланады.</w:t>
+    <w:bookmarkStart w:name="z529" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғам мүдделі тараптармен диалог және ұзақ мерзімді ынтымақтастықты жолға қою жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z529" w:id="521"/>
-[...15 lines deleted...]
-      Қоғам мүдделі тараптармен диалог және ұзақ мерзімді ынтымақтастықты жолға қою жөнінде шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z530" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Қоғам тәуекелдерді ескере отырып және тәуелділікті (тікелей немесе жанама), міндеттемелерді, жағдайды (тәуекелі жоғары аймақтарға ерекше көңіл бөле отырып), ықпалды, түрлі (әр алуан) перспективаларды саралай отырып, мүдделі тараптардың картасын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z530" w:id="522"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z531" w:id="523"/>
+    <w:bookmarkStart w:name="z531" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       173. Холдингтік компаниялардың өз тобына арналған шоғырландырылған мүдделі тараптар картасы бар және осындай тараптармен тиісті өзара іс-қимыл жоспарын жасайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z532" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. Қоғам ұзақ мерзімді кезеңде орнықты дамуы үшін өзінің экономикалық, экологиялық және әлеуметтік мақсаттарын келісуді қамтамасыз етеді, олар акционерлер мен инвесторлар үшін ұзақ мерзімді құнның өсуін де қамтиды. Қоғамдағы орнықты даму үш құрамдас бөлік: экономикалық, экологиялық және әлеуметтік бөліктен тұрады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z532" w:id="524"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z533" w:id="525"/>
+    <w:bookmarkStart w:name="z533" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       175. Экономикалық құрамдас бөлік Қоғамның қызметін ұзақ мерзімді құнды өсіруге, акционерлер мен инвесторлардың мүдделерін қамтамасыз етуге, процестердің тиімділігін арттыруға, анағұрлым жетілдірілген технологиялар құруға және дамытуға инвестицияларды өсіруге, еңбек өнімділігін арттыруға бағыттайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z534" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176. Экологиялық құрамдас бөлік биологиялық және физикалық табиғи жүйелерге әсерді азайтуды, шектеулі ресурстарды оңтайлы пайдалануды, экологиялық, энергия және материал үнемдейтін технологияларды қолдануды, экологиялық жағынан қолайлы өнім жасауды, қалдықтарды азайтуды, қайта өңдеуді және жоюды және өзге де тиісті қызметті қамтамасыз етеді</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z534" w:id="526"/>
-[...15 lines deleted...]
-      176. Экологиялық құрамдас бөлік биологиялық және физикалық табиғи жүйелерге әсерді азайтуды, шектеулі ресурстарды оңтайлы пайдалануды, экологиялық, энергия және материал үнемдейтін технологияларды қолдануды, экологиялық жағынан қолайлы өнім жасауды, қалдықтарды азайтуды, қайта өңдеуді және жоюды және өзге де тиісті қызметті қамтамасыз етеді</w:t>
+    <w:bookmarkStart w:name="z535" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177. Әлеуметтік құрамдас бөлік өзгелермен бірге еңбек қауіпсіздігін қамтамасыз етуді және жұмыскерлердің денсаулығын сақтауды, жұмыскерлерге әділ сыйақы беруді және олардың құқықтарын құрметтеуді, персоналды жеке дамытуды, персоналға арналған әлеуметтік бағдарламаларды іске асыруды, жаңа жұмыс орындарын құруды, демеушілік пен қайырымдылықты, экологиялық және білім беру акцияларын өткізуді және өзге де тиісті қызметті қамтитын әлеуметтік жауапкершілік қағидаттарына бағдарланған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z535" w:id="527"/>
-[...15 lines deleted...]
-      177. Әлеуметтік құрамдас бөлік өзгелермен бірге еңбек қауіпсіздігін қамтамасыз етуді және жұмыскерлердің денсаулығын сақтауды, жұмыскерлерге әділ сыйақы беруді және олардың құқықтарын құрметтеуді, персоналды жеке дамытуды, персоналға арналған әлеуметтік бағдарламаларды іске асыруды, жаңа жұмыс орындарын құруды, демеушілік пен қайырымдылықты, экологиялық және білім беру акцияларын өткізуді және өзге де тиісті қызметті қамтитын әлеуметтік жауапкершілік қағидаттарына бағдарланған.</w:t>
+    <w:bookmarkStart w:name="z536" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178. Қоғам осы үш аспект бойынша өз қызметіне және тәуекелдерге талдау жүргізеді, сондай-ақ өз қызметі нәтижелерінің мүдделі тараптарға теріс әсерін болдырмауға немесе оны азайтуға ұмтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z536" w:id="528"/>
-[...15 lines deleted...]
-      178. Қоғам осы үш аспект бойынша өз қызметіне және тәуекелдерге талдау жүргізеді, сондай-ақ өз қызметі нәтижелерінің мүдделі тараптарға теріс әсерін болдырмауға немесе оны азайтуға ұмтылады.</w:t>
+    <w:bookmarkStart w:name="z537" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179. Қоғамда орнықты даму саласындағы басқару жүйесі, оның ішінде мынадай элементтер құрылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z537" w:id="529"/>
-[...15 lines deleted...]
-      179. Қоғамда орнықты даму саласындағы басқару жүйесі, оның ішінде мынадай элементтер құрылады:</w:t>
+    <w:bookmarkStart w:name="z538" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) директорлар кеңесі, атқарушы орган және жұмыскерлер деңгейінде Қазақстан Республикасындағы Біріккен Ұлттар Ұйымының орнықты даму қағидаттарына бейілділік және орнықты даму мақсаттарын ұстану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z538" w:id="530"/>
-[...15 lines deleted...]
-      1) директорлар кеңесі, атқарушы орган және жұмыскерлер деңгейінде Қазақстан Республикасындағы Біріккен Ұлттар Ұйымының орнықты даму қағидаттарына бейілділік және орнықты даму мақсаттарын ұстану;</w:t>
+    <w:bookmarkStart w:name="z539" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қоғамның лауазымды адамдарының орнықты дамуы мәселелерін ілгерілетуге тартылуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z539" w:id="531"/>
-[...15 lines deleted...]
-      2) Қоғамның лауазымды адамдарының орнықты дамуы мәселелерін ілгерілетуге тартылуы;</w:t>
+    <w:bookmarkStart w:name="z540" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үш құрамдас бөлік (экономика, экология, әлеуметтік мәселелер) бойынша ішкі және сыртқы ахуалды талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z540" w:id="532"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z541" w:id="533"/>
+    <w:bookmarkStart w:name="z541" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жеткізу тізбектерін басқарудың орнықтылығын қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z542" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік, экономикалық және экологиялық аяларда орнықты даму саласындағы тәуекелдерді айқындау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z542" w:id="534"/>
-[...15 lines deleted...]
-      5) әлеуметтік, экономикалық және экологиялық аяларда орнықты даму саласындағы тәуекелдерді айқындау;</w:t>
+    <w:bookmarkStart w:name="z543" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүдделі тараптардың картасын құру/байланысты тұлғалардың тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z543" w:id="535"/>
-[...15 lines deleted...]
-      6) мүдделі тараптардың картасын құру/байланысты тұлғалардың тізілімін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z544" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекетпен және Қоғаммен өзара іс-қимылдың бағыттары мен форматтарын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z544" w:id="536"/>
-[...15 lines deleted...]
-      7) мемлекетпен және Қоғаммен өзара іс-қимылдың бағыттары мен форматтарын айқындау;</w:t>
+    <w:bookmarkStart w:name="z545" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) орнықты даму саласындағы мақсаттар мен ТТК айқындау, іс-шаралар жоспарын әзірлеу және жауапты адамдарды айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z545" w:id="537"/>
-[...15 lines deleted...]
-      8) орнықты даму саласындағы мақсаттар мен ТТК айқындау, іс-шаралар жоспарын әзірлеу және жауапты адамдарды айқындау;</w:t>
+    <w:bookmarkStart w:name="z546" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қоғамның атқарушы органы мүшелерін және басқа да жұмыскерлерін Қоғам қызметіне орнықты даму қағидаттарын енгізуге ынталандыру, оның ішінде сыйақының орнықты даму саласындағы нәтижелермен байланысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z546" w:id="538"/>
-[...15 lines deleted...]
-      9) Қоғамның атқарушы органы мүшелерін және басқа да жұмыскерлерін Қоғам қызметіне орнықты даму қағидаттарын енгізуге ынталандыру, оның ішінде сыйақының орнықты даму саласындағы нәтижелермен байланысы;</w:t>
+    <w:bookmarkStart w:name="z547" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тәуекелдерді басқаруды, жоспарлауды, адам ресурстарын басқаруды, инвестицияларды, есептілікті, операциялық қызметті қоса алғанда, орнықты дамуды түйінді процестерге, сондай-ақ даму жоспарына және шешімдер қабылдау процестеріне интеграциялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z547" w:id="539"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z548" w:id="540"/>
+    <w:bookmarkStart w:name="z548" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) лауазымды адамдар мен жұмыскерлердің орнықты даму саласындағы біліктілігін арттыру; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z549" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) орнықты даму саласындағы іс-шараларды үнемі мониторингтеу және бағалау, мақсаттар мен ТТК-ге қол жеткізуді бағалау, түзету шараларын қабылдау, тұрақты жақсарту мәдениетін енгізу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z549" w:id="541"/>
-[...15 lines deleted...]
-      12) орнықты даму саласындағы іс-шараларды үнемі мониторингтеу және бағалау, мақсаттар мен ТТК-ге қол жеткізуді бағалау, түзету шараларын қабылдау, тұрақты жақсарту мәдениетін енгізу.</w:t>
+    <w:bookmarkStart w:name="z550" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180. Қоғамның директорлар кеңесі мен атқарушы органы орнықты даму саласында тиісті жүйе қалыптастыруды және оны енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z550" w:id="542"/>
-[...15 lines deleted...]
-      180. Қоғамның директорлар кеңесі мен атқарушы органы орнықты даму саласында тиісті жүйе қалыптастыруды және оны енгізуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z551" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық жұмыскерлер мен барлық деңгейдегі лауазымды адамдар жеке басының мінез-құлқы мен тиісті саясатты және стандарттарды сақтау арқылы орнықты дамуға үлес қосады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z551" w:id="543"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z552" w:id="544"/>
+    <w:bookmarkStart w:name="z552" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Холдингтік компаниялар орнықты даму қағидаттарының барлық топқа енгізілуі үшін жауап береді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z553" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181. Қоғам орнықты дамуы саласындағы іс-шаралар жоспарын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z553" w:id="545"/>
-[...15 lines deleted...]
-      181. Қоғам орнықты дамуы саласындағы іс-шаралар жоспарын:</w:t>
+    <w:bookmarkStart w:name="z554" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) негізгі үш сала: экономикалық, экологиялық және әлеуметтік сала бойынша ағымдағы жағдайды талдау арқылы әзірлейді. Осы талдауды жасау кезінде ақпараттың анықтығы, уақтылылығы және сапасы маңызды болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z554" w:id="546"/>
-[...15 lines deleted...]
-      1) негізгі үш сала: экономикалық, экологиялық және әлеуметтік сала бойынша ағымдағы жағдайды талдау арқылы әзірлейді. Осы талдауды жасау кезінде ақпараттың анықтығы, уақтылылығы және сапасы маңызды болып табылады;</w:t>
+    <w:bookmarkStart w:name="z555" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орнықты даму саласындағы тәуекелдерді айқындау. Тәуекелдер орнықты дамудың үш бағытына сәйкес бөлінеді, сондай-ақ салалас бағыттарға да ықпал етуі және басқа тәуекелдерді қамтуы мүмкін. Тәуекелдерді айқындау үшін Қоғамға әсердің ішкі де, сол сияқты сыртқы да факторларына талдау жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z555" w:id="547"/>
-[...15 lines deleted...]
-      2) орнықты даму саласындағы тәуекелдерді айқындау. Тәуекелдер орнықты дамудың үш бағытына сәйкес бөлінеді, сондай-ақ салалас бағыттарға да ықпал етуі және басқа тәуекелдерді қамтуы мүмкін. Тәуекелдерді айқындау үшін Қоғамға әсердің ішкі де, сол сияқты сыртқы да факторларына талдау жүргізіледі;</w:t>
+    <w:bookmarkStart w:name="z556" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүдделі тараптарды және олардың қызметке ықпалын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z556" w:id="548"/>
-[...15 lines deleted...]
-      3) мүдделі тараптарды және олардың қызметке ықпалын айқындау;</w:t>
+    <w:bookmarkStart w:name="z557" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мақсаттарды, сондай-ақ мүмкіндігінше нысаналы көрсеткіштерді, ұйымның қызметін үш құрамдас бөлік бойынша жақсарту және жетілдіру жөніндегі іс-шараларды, жауапты адамдарды, ресурстар мен орындау мерзімдерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z557" w:id="549"/>
-[...15 lines deleted...]
-      4) мақсаттарды, сондай-ақ мүмкіндігінше нысаналы көрсеткіштерді, ұйымның қызметін үш құрамдас бөлік бойынша жақсарту және жетілдіру жөніндегі іс-шараларды, жауапты адамдарды, ресурстар мен орындау мерзімдерін айқындау;</w:t>
+    <w:bookmarkStart w:name="z558" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нысаналы көрсеткіштерге қол жеткізу мақсаттарының, іс-шараларының іске асырылуын тұрақты мониторингтеу және бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z558" w:id="550"/>
-[...15 lines deleted...]
-      5) нысаналы көрсеткіштерге қол жеткізу мақсаттарының, іс-шараларының іске асырылуын тұрақты мониторингтеу және бағалау;</w:t>
+    <w:bookmarkStart w:name="z559" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүдделі тараптармен жүйелендірілген және сындарлы өзара іс-қимыл жасау, кері байланыс алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z559" w:id="551"/>
-[...15 lines deleted...]
-      6) мүдделі тараптармен жүйелендірілген және сындарлы өзара іс-қимыл жасау, кері байланыс алу;</w:t>
+    <w:bookmarkStart w:name="z560" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қалыптастырылған жоспарды іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z560" w:id="552"/>
-[...15 lines deleted...]
-      7) қалыптастырылған жоспарды іске асыру;</w:t>
+    <w:bookmarkStart w:name="z561" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тұрақты мониторинг пен жүйелі есептілік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z561" w:id="553"/>
-[...15 lines deleted...]
-      8) тұрақты мониторинг пен жүйелі есептілік;</w:t>
+    <w:bookmarkStart w:name="z562" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жоспардың нәтижелілігін талдау және бағалау, қорытынды шығару және түзету, жақсарту шараларын қабылдау арқылы әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z562" w:id="554"/>
-[...15 lines deleted...]
-      9) жоспардың нәтижелілігін талдау және бағалау, қорытынды шығару және түзету, жақсарту шараларын қабылдау арқылы әзірлейді.</w:t>
+    <w:bookmarkStart w:name="z563" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орнықты даму:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z563" w:id="555"/>
-[...15 lines deleted...]
-      Орнықты даму:</w:t>
+    <w:bookmarkStart w:name="z564" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басқару жүйесіне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z564" w:id="556"/>
-[...15 lines deleted...]
-      1) басқару жүйесіне;</w:t>
+    <w:bookmarkStart w:name="z565" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) даму жоспарына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z565" w:id="557"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z566" w:id="558"/>
+    <w:bookmarkStart w:name="z566" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) тәуекелдерді басқаруды, жоспарлауды (ұзақ мерзімді (даму жоспары), орта мерзімді (бесжылдық іс-шаралар жоспары) және қысқа мерзімді (жылдық бюджет) кезеңдерді), есептілікті, тәуекелдерді басқаруды, адам ресурстарын басқаруды, инвестицияларды, операциялық қызметті қоса алғанда негізгі процестерге, сондай-ақ органдардан (акционерлердің (жалғыз акционер) жалпы жиналысы, директорлар кеңесі, атқарушы орган) бастап қатардағы жұмыскерлерге дейін барлық деңгейде шешімдер қабылдау процестеріне интеграцияланады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z567" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182. Орнықты даму саласындағы басқару жүйесінде әрбір органның және барлық жұмыскердің орнықты даму саласындағы қағидаттарды, стандарттарды және тиісті саясат пен жоспарларды іске асырудағы рөлі, құзыреті, жауапкершілігі айқындалып, бекітіліп беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z567" w:id="559"/>
-[...15 lines deleted...]
-      182. Орнықты даму саласындағы басқару жүйесінде әрбір органның және барлық жұмыскердің орнықты даму саласындағы қағидаттарды, стандарттарды және тиісті саясат пен жоспарларды іске асырудағы рөлі, құзыреті, жауапкершілігі айқындалып, бекітіліп беріледі.</w:t>
+    <w:bookmarkStart w:name="z568" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183. Қоғамның директорлар кеңесі орнықты дамудың енгізілуіне стратегиялық басшылықты және бақылауды жүзеге асырады. Қоғамның атқарушы органы тиісті іс-шаралар жоспарын қалыптастырып, оны директорлар кеңесінің қарауына енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z568" w:id="560"/>
-[...15 lines deleted...]
-      183. Қоғамның директорлар кеңесі орнықты дамудың енгізілуіне стратегиялық басшылықты және бақылауды жүзеге асырады. Қоғамның атқарушы органы тиісті іс-шаралар жоспарын қалыптастырып, оны директорлар кеңесінің қарауына енгізеді.</w:t>
+    <w:bookmarkStart w:name="z569" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орнықты даму мәселелерін дайындау мақсатында комитет құрылады немесе осы функциялар Қоғамның директорлар кеңесінің жанында жұмыс істеп тұрған комитеттердің бірінің құзыретіне беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z569" w:id="561"/>
-[...15 lines deleted...]
-      Орнықты даму мәселелерін дайындау мақсатында комитет құрылады немесе осы функциялар Қоғамның директорлар кеңесінің жанында жұмыс істеп тұрған комитеттердің бірінің құзыретіне беріледі.</w:t>
+    <w:bookmarkStart w:name="z570" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамда орнықты даму мәселелері бойынша арнайы оқыту және біліктілікті арттыру бағдарламалары енгізіледі. Оқыту орнықты дамуды енгізуде тұрақты элемент болып табылады. Қоғамның лауазымды адамдары қызметті жүргізу және міндеттерді орындау кезінде орнықты даму қағидаттарын түсіну мен оған бейілділік және мәдениетін, мінез-құлқын өзгерту негізінде қызметкерлердің орнықты дамуға тартылуына ықпал етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z570" w:id="562"/>
-[...15 lines deleted...]
-      Қоғамда орнықты даму мәселелері бойынша арнайы оқыту және біліктілікті арттыру бағдарламалары енгізіледі. Оқыту орнықты дамуды енгізуде тұрақты элемент болып табылады. Қоғамның лауазымды адамдары қызметті жүргізу және міндеттерді орындау кезінде орнықты даму қағидаттарын түсіну мен оған бейілділік және мәдениетін, мінез-құлқын өзгерту негізінде қызметкерлердің орнықты дамуға тартылуына ықпал етеді.</w:t>
+    <w:bookmarkStart w:name="z571" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184. Орнықты даму қағидаттарын енгізуден болатын тиімділіктер мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z571" w:id="563"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z572" w:id="564"/>
+    <w:bookmarkStart w:name="z572" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) инвестициялар тарту – әлемдік практикада инвестициялық тартымдылықты айқындау кезінде инвесторлар орнықты даму саласындағы тиімділікті ескереді; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z573" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқарушылық тиімділікті арттыру және тәуекелдерді азайту – басқарушылық шешімдерді қабылдау процесіне экологиялық және әлеуметтік аспектілерді интеграциялау жоспарлау шегін кеңейтуге және тәуекелдер мен мүмкіндіктердің неғұрлым жан-жақты спектрін ескеруге мүмкіндік береді, бұл бизнестің орнықты дамуы үшін алғышарттар жасайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z573" w:id="565"/>
-[...15 lines deleted...]
-      2) басқарушылық тиімділікті арттыру және тәуекелдерді азайту – басқарушылық шешімдерді қабылдау процесіне экологиялық және әлеуметтік аспектілерді интеграциялау жоспарлау шегін кеңейтуге және тәуекелдер мен мүмкіндіктердің неғұрлым жан-жақты спектрін ескеруге мүмкіндік береді, бұл бизнестің орнықты дамуы үшін алғышарттар жасайды;</w:t>
+    <w:bookmarkStart w:name="z574" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тиімділікті арттыру – заманауи технологияларды енгізу инновациялық өнімдер мен көрсетілетін қызметтер жасауға мүмкіндік береді, бұл ретте өзінің бәсекеге қабілеттілігі мен тиімділігі ұлғаяды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z574" w:id="566"/>
-[...15 lines deleted...]
-      3) тиімділікті арттыру – заманауи технологияларды енгізу инновациялық өнімдер мен көрсетілетін қызметтер жасауға мүмкіндік береді, бұл ретте өзінің бәсекеге қабілеттілігі мен тиімділігі ұлғаяды;</w:t>
+    <w:bookmarkStart w:name="z575" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) беделді нығайту – корпоративтік имиджді жақсарту орнықты даму саласындағы қызметтің тікелей нәтижесі болып табылады, бұл брендтің құндылығын арттырады және сенім кредитін қалыптастырады, сондай-ақ іскерлік әріптестермен өзара іс-қимылдың сапасына оң әсер етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z575" w:id="567"/>
-[...15 lines deleted...]
-      4) беделді нығайту – корпоративтік имиджді жақсарту орнықты даму саласындағы қызметтің тікелей нәтижесі болып табылады, бұл брендтің құндылығын арттырады және сенім кредитін қалыптастырады, сондай-ақ іскерлік әріптестермен өзара іс-қимылдың сапасына оң әсер етеді;</w:t>
+    <w:bookmarkStart w:name="z576" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ішкі және сыртқы мүдделі тараптардың жағынан ниеттестікті арттыру – еңбектің тартымды жағдайларын, кәсіптік және мансаптық өсу үшін мүмкіндіктер жасау перспективалы білікті мамандарды тартуға және ұстауға мүмкіндік береді; мүдделі тараптармен тиімді диалог құру Қоғам қызметінің айналасында оң ортаны қалыптастыруға ықпал етеді, бұл клиенттердің, акционерлердің, инвесторлардың, мемлекеттік органдардың, жергілікті халықтың, қоғамдық ұйымдардың тарапынан түсіністік пен қолдау есебінен бизнестің тиімділігін арттыруға ықпал етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z576" w:id="568"/>
-[...15 lines deleted...]
-      5) ішкі және сыртқы мүдделі тараптардың жағынан ниеттестікті арттыру – еңбектің тартымды жағдайларын, кәсіптік және мансаптық өсу үшін мүмкіндіктер жасау перспективалы білікті мамандарды тартуға және ұстауға мүмкіндік береді; мүдделі тараптармен тиімді диалог құру Қоғам қызметінің айналасында оң ортаны қалыптастыруға ықпал етеді, бұл клиенттердің, акционерлердің, инвесторлардың, мемлекеттік органдардың, жергілікті халықтың, қоғамдық ұйымдардың тарапынан түсіністік пен қолдау есебінен бизнестің тиімділігін арттыруға ықпал етеді.</w:t>
+    <w:bookmarkStart w:name="z577" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185. Акцияларына қор биржасында баға белгіленетін Қоғам орнықты даму туралы есептілікті жыл сайын әзірлеп, жариялап отырады. Орнықты даму жөніндегі есепті дайындау кезінде Халықаралық интеграцияланған есептілік стандарты (IIRC), Global Reporting Initiative (gri) Орнықты даму саласындағы есептілік жөніндегі нұсқаулық, қызметтің экономикалық, әлеуметтік және экологиялық аспектілерін басқару саласындағы АА1000 Social and Ethical Accountability сериясының стандарттары сияқты жалпыға ортақ қабылданған халықаралық стандарттарды басшылыққа алу қажет, сондай-ақ қызметтік, коммерциялық және Қазақстан Республикасының заңнамасымен қорғалатын өзге де құпияны құрайтын ақпараттың қорғалуын қамтамасыз етуді ескере отырып, мүдделі тараптардың мүдделеріне әсерін ескеруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z577" w:id="569"/>
-[...15 lines deleted...]
-      185. Акцияларына қор биржасында баға белгіленетін Қоғам орнықты даму туралы есептілікті жыл сайын әзірлеп, жариялап отырады. Орнықты даму жөніндегі есепті дайындау кезінде Халықаралық интеграцияланған есептілік стандарты (IIRC), Global Reporting Initiative (gri) Орнықты даму саласындағы есептілік жөніндегі нұсқаулық, қызметтің экономикалық, әлеуметтік және экологиялық аспектілерін басқару саласындағы АА1000 Social and Ethical Accountability сериясының стандарттары сияқты жалпыға ортақ қабылданған халықаралық стандарттарды басшылыққа алу қажет, сондай-ақ қызметтік, коммерциялық және Қазақстан Республикасының заңнамасымен қорғалатын өзге де құпияны құрайтын ақпараттың қорғалуын қамтамасыз етуді ескере отырып, мүдделі тараптардың мүдделеріне әсерін ескеруге тиіс.</w:t>
+    <w:bookmarkStart w:name="z578" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орнықты даму жөніндегі ақпаратты жеке есеп нысанында немесе Қоғамның жылдық есебінің құрамына қосып ұсынуға болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z578" w:id="570"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z579" w:id="571"/>
+    <w:bookmarkStart w:name="z579" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Холдингтік компанияларға өз тобына кіретін ұйымдар үшін бірыңғай шоғырландырылған есеп дайындауына жол беріледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z580" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186. Орнықты даму жөніндегі есепті директорлар кеңесі бекітеді және корпоративтік интернет-ресурсқа орналастыру және/немесе қағаз тасығышта беру арқылы мүдделі тараптардың назарына жеткізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z580" w:id="572"/>
-[...15 lines deleted...]
-      186. Орнықты даму жөніндегі есепті директорлар кеңесі бекітеді және корпоративтік интернет-ресурсқа орналастыру және/немесе қағаз тасығышта беру арқылы мүдделі тараптардың назарына жеткізіледі.</w:t>
+    <w:bookmarkStart w:name="z581" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орнықты даму саясатын мүдделі тараптардың назарына жеткізу мақсатында Қоғамның және ұйымдардың интернет-ресурсында қызметтің осы саласына арналған жеке бөлім болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z581" w:id="573"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z582" w:id="574"/>
+    <w:bookmarkStart w:name="z582" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       187. Қоғам мен ұйымдар әріптестермен жасалатын тиісті келісімшарттарға (келісімдерге, шарттарға) орнықты даму қағидаттары мен стандарттарын енгізуді және олардың сақталуын талқылайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z583" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғам немесе ұйым әріптестердің экономикаға, экологияға және қоғамға теріс әсер етуімен байланысты тәуекелді анықтаған жағдайда Қоғам және/немесе ұйым ондай әсерді тоқтатуға немесе оның алдын алуға бағытталған шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z583" w:id="575"/>
-[...15 lines deleted...]
-      Қоғам немесе ұйым әріптестердің экономикаға, экологияға және қоғамға теріс әсер етуімен байланысты тәуекелді анықтаған жағдайда Қоғам және/немесе ұйым ондай әсерді тоқтатуға немесе оның алдын алуға бағытталған шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z584" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әріптес орнықты даму қағидаттарын және стандарттарын қабылдамаған немесе тиісінше орындамаған жағдайда Қоғам және ұйым үшін осы әріптестің маңыздылығы мен оған әсер ету шараларының және оны ауыстыру мүмкіндігінің бар-жоғы назарға алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z584" w:id="576"/>
-[...15 lines deleted...]
-      Әріптес орнықты даму қағидаттарын және стандарттарын қабылдамаған немесе тиісінше орындамаған жағдайда Қоғам және ұйым үшін осы әріптестің маңыздылығы мен оған әсер ету шараларының және оны ауыстыру мүмкіндігінің бар-жоғы назарға алынады.</w:t>
+    <w:bookmarkStart w:name="z585" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20-параграф. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z585" w:id="577"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 20-параграф. Тәуекелдерді басқару</w:t>
+    <w:bookmarkStart w:name="z586" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188. Қоғамда тәуекелдерді басқарудың және ішкі бақылаудың тиімді жұмыс істейтін жүйесі құрылады, ол жүйе Қоғамның өз стратегиялық және операциялық мақсаттарына қол жеткізуді қамтамасыз етуге бағытталған және Қорғамның директорлар кеңесі мен басқармасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z586" w:id="578"/>
-[...15 lines deleted...]
-      188. Қоғамда тәуекелдерді басқарудың және ішкі бақылаудың тиімді жұмыс істейтін жүйесі құрылады, ол жүйе Қоғамның өз стратегиялық және операциялық мақсаттарына қол жеткізуді қамтамасыз етуге бағытталған және Қорғамның директорлар кеңесі мен басқармасы:</w:t>
+    <w:bookmarkStart w:name="z587" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қоғамның құнын, кірістілігін арттыруды және олармен бірге жүретін тәуекелдердің арасындағы оңтайлы теңгерімді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z587" w:id="579"/>
-[...15 lines deleted...]
-      1) Қоғамның құнын, кірістілігін арттыруды және олармен бірге жүретін тәуекелдердің арасындағы оңтайлы теңгерімді;</w:t>
+    <w:bookmarkStart w:name="z588" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржы-шаруашылық қызметтің тиімділігін және Қоғамның қаржылық орнықтылығына қол жеткізуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z588" w:id="580"/>
-[...15 lines deleted...]
-      2) қаржы-шаруашылық қызметтің тиімділігін және Қоғамның қаржылық орнықтылығына қол жеткізуді;</w:t>
+    <w:bookmarkStart w:name="z589" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) активтерді сақтауды және Қоғам ресурстарын тиімді пайдалануды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z589" w:id="581"/>
-[...15 lines deleted...]
-      3) активтерді сақтауды және Қоғам ресурстарын тиімді пайдалануды;</w:t>
+    <w:bookmarkStart w:name="z590" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қаржылық және басқару есептілігінің толықтығын, сенімділігін және анықтығын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z590" w:id="582"/>
-[...15 lines deleted...]
-      4) қаржылық және басқару есептілігінің толықтығын, сенімділігін және анықтығын;</w:t>
+    <w:bookmarkStart w:name="z591" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасы заңнамасы және Қоғамның ішкі құжаттарының талаптарының сақталуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z591" w:id="583"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z592" w:id="584"/>
+    <w:bookmarkStart w:name="z592" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) алаяқтықтың алдын алу мен негізгі және қосалқы бизнес-процестердің жұмыс істеуін тиімді қолдауды және қызмет нәтижелерін талдауды қамтамасыз ету үшін тиісті ішкі бақылауды қамтамасыз ету мақсатында құрылатын ұйымдастыру саясатының, рәсімдердің, мінез-құлық нормалары мен іс-қимылдың, басқару әдістері мен тетіктерінің жиынтығы болып табылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z593" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесі мен атқарушы орган Қоғамда тәуекелдерді тиісінше басқару мәдениетін енгізуді қамтамасыз етеді. Қоғамда тәуекелдерді басқару және ішкі бақылау жүйесін енгізу және оның жұмыс істеуі үздік практикаларға негізделген нақты нормативтік базаға ие.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z593" w:id="585"/>
-[...15 lines deleted...]
-      Директорлар кеңесі мен атқарушы орган Қоғамда тәуекелдерді тиісінше басқару мәдениетін енгізуді қамтамасыз етеді. Қоғамда тәуекелдерді басқару және ішкі бақылау жүйесін енгізу және оның жұмыс істеуі үздік практикаларға негізделген нақты нормативтік базаға ие.</w:t>
+    <w:bookmarkStart w:name="z594" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189. Қоғамның директорлар кеңесі тәуекелдерді басқару және ішкі бақылау жүйесін ұйымдастыру қағидаттары мен тәсілдерін айқындайтын ішкі құжаттарды осы жүйенің міндеттерін негізге ала отырып бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z594" w:id="586"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z595" w:id="587"/>
+    <w:bookmarkStart w:name="z595" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоғамда тәуекелдерді басқару мен ішкі бақылаудың тиімді жүйесін ұйымдастыру Қоғам жұмыскерлерінің, менеджментінің, органдарының шешімдер қабылдаған кезде тәуекелдер деңгейінің орындылығы мен қолайлылығын түсінуін қамтамасыз етуге, тәуекелдерге жылдам ден қоюға, негізгі және көмекші бизнес-процестер мен күнделікті операцияларды бақылауды жүзеге асыруға, сондай-ақ тиісті деңгейдегі басшылықты кез келген елеулі кемшіліктер туралы дереу хабардар етуді жүзеге асыруға қабілетті басқару жүйесін құруға бағытталған. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z596" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190. Тәуекелдерді басқару және ішкі бақылаудың тиімді жүйесін ұйымдастыру қағидаттары мен тәсілдері мыналарды:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z596" w:id="588"/>
-[...15 lines deleted...]
-      190. Тәуекелдерді басқару және ішкі бақылаудың тиімді жүйесін ұйымдастыру қағидаттары мен тәсілдері мыналарды:</w:t>
+    <w:bookmarkStart w:name="z597" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәуекелдерді басқару және ішкі бақылау жүйесінің мақсаттары мен міндеттерін айқындауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z597" w:id="589"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z598" w:id="590"/>
+    <w:bookmarkStart w:name="z598" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) шешімдер қабылдаудың барлық деңгейлері қамтылған және тәуекелдерді басқару және ішкі бақылау жүйесін әзірлеу, бекіту, қолдану және бағалау процесінде тиісті деңгейдегі рөлі ескерілген тәуекелдерді басқару және ішкі бақылау жүйелерінің ұйымдық құрылымын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z599" w:id="591"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z599" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) тәуекелдерді басқару процесін ұйымдастыруға қойылатын негізгі талаптарды (тәуекелді айқындау тәсілдері, тәуекелдерді сәйкестендіру және бағалау тәртібі, ден қою, мониторинг әдістерін айқындау); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z600" w:id="592"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z600" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ішкі бақылау жүйесін ұйымдастыруға және бақылау рәсімдерін өткізуге қойылатын талаптарды (ішкі бақылау жүйесінің негізгі салаларының және негізгі құрамдауыштарының сипаттамасы, ішкі бақылау саласындағы тиімділікті бағалау және есептілік тәртібі) көздейді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z601" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191. Қоғамның ішкі құжаттарында Қоғам органдарының, ішкі аудит қызметінің және Қоғамның өзге де бөлімшелерінің рөлі мен міндеттері, жауапкершілігі, сондай-ақ тәуекелдерді басқару және ішкі бақылау жүйесінің ұйымдастырылуы мен жұмыс істеуі шеңберінде олардың өзара іс-қимыл жасау тәртібі көзделеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z601" w:id="593"/>
-[...15 lines deleted...]
-      191. Қоғамның ішкі құжаттарында Қоғам органдарының, ішкі аудит қызметінің және Қоғамның өзге де бөлімшелерінің рөлі мен міндеттері, жауапкершілігі, сондай-ақ тәуекелдерді басқару және ішкі бақылау жүйесінің ұйымдастырылуы мен жұмыс істеуі шеңберінде олардың өзара іс-қимыл жасау тәртібі көзделеді.</w:t>
+    <w:bookmarkStart w:name="z602" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еншілес заңды тұлғалары бар, Қоғамның ішкі құжаттарында тәуекелдерді басқару және ішкі бақылау жүйесінің шоғырландырылған негізде тиімді жұмыс істеуін ұйымдастыру және қамтамасыз ету үшін Қоғамның Директорлар кеңесі мен атқарушы органының жауапкершілігі бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z602" w:id="594"/>
-[...15 lines deleted...]
-      Еншілес заңды тұлғалары бар, Қоғамның ішкі құжаттарында тәуекелдерді басқару және ішкі бақылау жүйесінің шоғырландырылған негізде тиімді жұмыс істеуін ұйымдастыру және қамтамасыз ету үшін Қоғамның Директорлар кеңесі мен атқарушы органының жауапкершілігі бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z603" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамның атқарушы органы тәуекелдерді басқарудың және ішкі бақылаудың тиімді жүйесін құруды және оның жұмыс істеуін қамтамасыз етеді. Тәуекелдерді басқару процесі жоспарлау (даму жоспары және/немесе іс-шаралар жоспары, жылдық бюджет) және қоғам қызметінің нәтижелерін бағалау процестерімен интеграцияланған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z603" w:id="595"/>
-[...15 lines deleted...]
-      Қоғамның атқарушы органы тәуекелдерді басқарудың және ішкі бақылаудың тиімді жүйесін құруды және оның жұмыс істеуін қамтамасыз етеді. Тәуекелдерді басқару процесі жоспарлау (даму жоспары және/немесе іс-шаралар жоспары, жылдық бюджет) және қоғам қызметінің нәтижелерін бағалау процестерімен интеграцияланған.</w:t>
+    <w:bookmarkStart w:name="z604" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192. Қоғамның әрбір лауазымды адамы шешімдер қабылдау кезінде тәуекелдердің тиісінше қаралуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z604" w:id="596"/>
-[...15 lines deleted...]
-      192. Қоғамның әрбір лауазымды адамы шешімдер қабылдау кезінде тәуекелдердің тиісінше қаралуын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z605" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамның атқарушы органы тиісті біліктілігі және тәжірибесі бар жұмыскерлердің тәуекелдерді басқару рәсімдерін енгізуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z605" w:id="597"/>
-[...15 lines deleted...]
-      Қоғамның атқарушы органы тиісті біліктілігі және тәжірибесі бар жұмыскерлердің тәуекелдерді басқару рәсімдерін енгізуін қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z606" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193. Қоғамның атқарушы органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z606" w:id="598"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z607" w:id="599"/>
+    <w:bookmarkStart w:name="z607" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тәуекелдерді басқару және ішкі бақылау саласында директорлар кеңесі бекіткен ішкі құжаттарды әзірлеуді және енгізуді қамтамасыз етеді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z608" w:id="600"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z608" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) оларға бекітілген тәуекелдерді басқару және ішкі бақылау қағидаттары мен рәсімдерін практикалық тұрғыда іске асыру және үздіксіз жүзеге асыру арқылы тәуекелдерді басқару және ішкі бақылау жүйесін құруды және оның тиімді жұмыс істеуін қамтамасыз етеді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z609" w:id="601"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z609" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) тәуекелдерді басқару және ішкі бақылау жүйесін ұйымдастыру саласында директорлар кеңесінің шешімдерін және аудит комитетінің ұсынымдарын орындауға жауап береді; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z610" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ішкі құжаттардың талаптарына сәйкес тәуекелдерді басқару және ішкі бақылау жүйесінің мониторингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z610" w:id="602"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z611" w:id="603"/>
+    <w:bookmarkStart w:name="z611" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) бизнестің сыртқы және ішкі ортадағы өзгерістерін ескере отырып, тәуекелдерді басқару және ішкі бақылау процестері мен рәсімдерін жетілдіруді қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z612" w:id="604"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z612" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       194. Ішкі бақылау қағидаттарын іске асыру мен тәуекелдерді басқару және ішкі бақылау жүйесінің тиімділігін қамтамасыз ету мақсатында Қоғамның атқарушы органы төмен деңгейлер басшыларының және/немесе құрылымдық бөлімшелердің басшыларының/бизнес-процестердің иелерінің арасында тәуекелдерді басқару және ішкі бақылаудың нақты рәсімдері үшін өкілеттіктерді, міндеттерді және жауапкершілікті бөледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z613" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195. Құрылымдық бөлімшелердің басшылары өздерінің функционалдық міндеттеріне сәйкес Қоғам қызметінің оларға тапсырылған функционалдық салаларында тәуекелдерді басқару және ішкі бақылау жүйесін әзірлеу, құжаттандыру, енгізу, мониторингтеу және дамыту үшін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z613" w:id="605"/>
-[...15 lines deleted...]
-      195. Құрылымдық бөлімшелердің басшылары өздерінің функционалдық міндеттеріне сәйкес Қоғам қызметінің оларға тапсырылған функционалдық салаларында тәуекелдерді басқару және ішкі бақылау жүйесін әзірлеу, құжаттандыру, енгізу, мониторингтеу және дамыту үшін жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z614" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196. Қоғамдағы тәуекелдерді басқару және ішкі бақылау жүйесінің ұйымдық құрылымы (қызметтің ауқымы мен ерекшелігіне байланысты) тәуекелдерді басқару және ішкі бақылау жүйесінің жұмыс істеуіне жауапты құрылымдық бөлімшенің болуын көздейді, оның міндеттеріне мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z614" w:id="606"/>
-[...15 lines deleted...]
-      196. Қоғамдағы тәуекелдерді басқару және ішкі бақылау жүйесінің ұйымдық құрылымы (қызметтің ауқымы мен ерекшелігіне байланысты) тәуекелдерді басқару және ішкі бақылау жүйесінің жұмыс істеуіне жауапты құрылымдық бөлімшенің болуын көздейді, оның міндеттеріне мыналар:</w:t>
+    <w:bookmarkStart w:name="z615" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәуекелдерді басқару және ішкі бақылау процестерін жалпы үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z615" w:id="607"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z616" w:id="608"/>
+    <w:bookmarkStart w:name="z616" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) тәуекелдерді басқару және ішкі бақылау саласында әдістемелік құжаттарды әзірлеу және тәуекелдерді сәйкестендіру, құжаттау, бақылау рәсімдерін енгізу, мониторингтеу және жетілдіру, тәуекелдерге ден қою жөніндегі іс-шаралар жоспарларын және тәуекелдерді басқару және ішкі бақылау жүйесін жетілдіру жөніндегі іс-шаралар жоспарларын, олардың орындалуы бойынша есептерді қалыптастыру процесінде бизнес-процесс иеленушілеріне және жұмыскерлерге әдіснамалық қолдау көрсету; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z617" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәуекелдерді басқару және ішкі бақылау саласында жұмыскерлерді оқытуды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z617" w:id="609"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z618" w:id="610"/>
+    <w:bookmarkStart w:name="z618" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) тәуекелдер портфелін талдау және тиісті тәуекелдерді басқаруға қатысты ден қою және ресурстарды қайта бөлу стратегиясы бойынша ұсыныстар әзірлеу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z619" w:id="611"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z619" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) тәуекелдер бойынша жиынтық есептілікті қалыптастыру, тәуекелдерді басқару және ішкі бақылау саласындағы ішкі құжаттарда көзделген мәселелер жөнінде директорлар кеңесін және атқарушы органды хабардар ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z620" w:id="612"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z620" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) тәуекелдерді басқару және ішкі бақылау жүйесін жетілдіру жөніндегі іс-шараларды жүргізу жатады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z621" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді басқару және ішкі бақылау функциясына жетекшілік ететін басшы тәуекелдің иесі болып табылмайды, бұл оның тәуелсіздігі мен объективтілігін қамтамасыз етеді. Тәуекелдерді басқару және ішкі бақылау функцияларын экономикалық жоспарлауға, корпоративтік қаржыландыруға, қазынашылыққа, инвестициялық қызметке, ішкі аудитке байланысты функциялармен біріктіру мүмкін емес. Егер мүдделердің елеулі қақтығысы туындамаса, басқа функциялармен біріктіруге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z621" w:id="613"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z622" w:id="614"/>
+    <w:bookmarkStart w:name="z622" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       197. Тәуекелдерді басқару және ішкі бақылау жүйесі барлық айтарлықтай тәуекелдерді сәйкестендіру, бағалау және мониторингтеу рәсімдерін, сондай-ақ тәуекелдер деңгейін азайту жөніндегі уақтылы және барабар шаралар қабылдауды көздейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z623" w:id="615"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z623" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тәуекелдерді басқару рәсімдері жаңа тәуекелдерге жылдам ден қоюды, оларды анық сәйкестендіруді және тәуекел иелерін айқындауды қамтамасыз етеді. Қоғамның бәсекелестік немесе экономикалық ортасында күтпеген елеулі өзгерістер болған жағдайда, өзгерістердің Қоғам қызметіне әсерін бағалау, тәуекелдер картасын қайта бағалау және оның тәуекел-тәбет деңгейлеріне сәйкестігі жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z624" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198. Директорлар кеңесі тәуекелге тәбеттің жалпы деңгейін және Қоғамның ішкі құжаттарында бекітілетін негізгі тәуекелдерге қатысты төзімділік деңгейін бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z624" w:id="616"/>
-[...15 lines deleted...]
-      198. Директорлар кеңесі тәуекелге тәбеттің жалпы деңгейін және Қоғамның ішкі құжаттарында бекітілетін негізгі тәуекелдерге қатысты төзімділік деңгейін бекітеді.</w:t>
+    <w:bookmarkStart w:name="z625" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199. Негізгі тәуекелдер бойынша төзімділік деңгейлері елеулі оқиғалар туындаған жағдайда қайта қаралады. Күнделікті қызметте тәуекелдерді шектейтін лимиттер белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z625" w:id="617"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z626" w:id="618"/>
+    <w:bookmarkStart w:name="z626" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       200. Оларға тән тәуекелдерді толық, әрі анық түсіну үшін Қоғамда тұрақты негізде тәуекелдерді сәйкестендіру және бағалау жүргізіледі, ол директорлар кеңесі бекітетін тәуекелдер тізілімінде, тәуекелдер картасында, тәуекелдерге ден қою жөніндегі іс-шаралар жоспарында (процестерді, азайту стратегиясын жақсарту) көрсетіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z627" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғам мен ұйымдардың жұмыскерлері күнделікті негізде тәуекелдермен жұмыс істейді, оларды басқарады және олардың функционалдық міндеттері саласындағы әлеуетті ықпалына мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z627" w:id="619"/>
-[...15 lines deleted...]
-      Қоғам мен ұйымдардың жұмыскерлері күнделікті негізде тәуекелдермен жұмыс істейді, оларды басқарады және олардың функционалдық міндеттері саласындағы әлеуетті ықпалына мониторинг жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z628" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201. Директорлар кеңесі тәуекелдер тізілімін қараған кезде оларда стратегиялық міндеттерді іске асыруға шын мәнінде әсер етуі мүмкін тәуекелдердің болуын қамтамасыз етеді, ал тәуекелдерге ден қою жөніндегі іс-шаралар жоспарын қараған кезде іс-шаралардың пайдалы екеніне көз жеткізеді. Қоғамның Директорлар кеңесі мен атқарушы органы негізгі тәуекелдер, Қоғамның даму жоспарына және/немесе іс-шаралар жоспарына әсері тұрғысынан олардың талдауы туралы ақпаратты тұрақты түрде алып тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z628" w:id="620"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z629" w:id="621"/>
+    <w:bookmarkStart w:name="z629" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тәуекелдер бойынша есептер директорлар кеңесінің бетпе-бет отырысына кемінде тоқсанына бір рет шығарылады және тиісті түрде толық көлемде талқыланады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z630" w:id="622"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z630" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       202. Қоғамда тәуекелдерді басқару және ішкі бақылау саласындағы ашық қағидаттар және тәсілдер, жұмыскерлерді және лауазымды адамдарды тәуекелдерді басқару жүйесі туралы оқыту практикасы, сондай-ақ құжаттау және ақпаратты лауазымды адамдардың назарына уақтылы жеткізу процесі енгізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z631" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203. Қоғамның жұмыскерлері мен ұйымдар жыл сайын, сондай-ақ жұмысқа қабылданған кезде қабылданған тәуекелдерді басқару және ішкі бақылау жүйесімен олардың лауазымдық міндеттеріне қатысты бөлігінде танысу үшін оқудан/кіріспе нұсқаулықтан өтеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z631" w:id="623"/>
-[...15 lines deleted...]
-      203. Қоғамның жұмыскерлері мен ұйымдар жыл сайын, сондай-ақ жұмысқа қабылданған кезде қабылданған тәуекелдерді басқару және ішкі бақылау жүйесімен олардың лауазымдық міндеттеріне қатысты бөлігінде танысу үшін оқудан/кіріспе нұсқаулықтан өтеді.</w:t>
+    <w:bookmarkStart w:name="z632" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осындай оқытудың қорытындысы бойынша алған білімдерін тестілеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z632" w:id="624"/>
-[...15 lines deleted...]
-      Осындай оқытудың қорытындысы бойынша алған білімдерін тестілеу жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z633" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21-параграф. Ішкі бақылау және аудит</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z633" w:id="625"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 21-параграф. Ішкі бақылау және аудит</w:t>
+    <w:bookmarkStart w:name="z634" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204. Тәуекелдерді басқару және ішкі бақылау жүйесінің шеңберінде Қоғамның кез келген жұмыскерінің және лауазымды адамының Қазақстан Республикасының заңнамасын, ішкі рәсімдерді, Іскерлік әдеп кодексін бұзу фактілері туралы директорлар кеңесін, аудит комитетін және ішкі аудит қызметін хабардар етудің қауіпсіз, құпия және қолжетімді тәсілі ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z634" w:id="626"/>
-[...15 lines deleted...]
-      204. Тәуекелдерді басқару және ішкі бақылау жүйесінің шеңберінде Қоғамның кез келген жұмыскерінің және лауазымды адамының Қазақстан Республикасының заңнамасын, ішкі рәсімдерді, Іскерлік әдеп кодексін бұзу фактілері туралы директорлар кеңесін, аудит комитетін және ішкі аудит қызметін хабардар етудің қауіпсіз, құпия және қолжетімді тәсілі ұйымдастырылады.</w:t>
+    <w:bookmarkStart w:name="z635" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205. Қоғамда тәуекелдерді басқару және ішкі бақылау жүйесінің және корпоративтік басқару практикасының сенімділігі мен тиімділігін жүйелі түрде тәуелсіз бағалау үшін ішкі аудит қызметі құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z635" w:id="627"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z636" w:id="628"/>
+    <w:bookmarkStart w:name="z636" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоғамда: операциялық қызмет, қаржылық есептілікті дайындау және Қазақстан Республикасы заңнамасының және ішкі құжаттардың талаптарын сақтау деген негізгі үш бағыт бойынша бақылау рәсімдерін әзірлеу, бекіту, ресімдеу және құжаттау жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z637" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау рәсімдері басқарудың барлық деңгейлерінде жүзеге асырылуға және оны Қоғамның барлық жұмыскерлері сақтауға тиіс және олар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z637" w:id="629"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z638" w:id="630"/>
+    <w:bookmarkStart w:name="z638" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ықтимал тәуекелдердің туындау ықтималдығының төмендеуіне; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z639" w:id="631"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z639" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қателердің туындауының алдын алуға және/немесе олар жасалғаннан кейін қателерді анықтауға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z640" w:id="632"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z640" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қайталанатын және артық операцияларды анықтауға және жоюға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z641" w:id="633"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z641" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) кемшіліктер мен жақсарту үшін аяларды анықтауға; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z642" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ішкі бақылау жүйесін одан әрі жетілдіруге бағытталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z642" w:id="634"/>
-[...15 lines deleted...]
-      5) ішкі бақылау жүйесін одан әрі жетілдіруге бағытталады.</w:t>
+    <w:bookmarkStart w:name="z643" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесі аудит комитетімен бірлесіп қоғамның ішкі құжаттарында көзделген тәуекелдерді басқару және ішкі бақылау жүйесінің тиімділігіне бағалау жүргізуге жауапты болады. Директорлар кеңесі оған ішкі аудит қызметі немесе сыртқы сарапшы, аудит комитеті және атқарушы орган жеткізген ақпарат пен кепілдіктерді тиісті және мұқият талдағаннан кейін оның тиімділігі туралы өз пікірін қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z643" w:id="635"/>
-[...15 lines deleted...]
-      Директорлар кеңесі аудит комитетімен бірлесіп қоғамның ішкі құжаттарында көзделген тәуекелдерді басқару және ішкі бақылау жүйесінің тиімділігіне бағалау жүргізуге жауапты болады. Директорлар кеңесі оған ішкі аудит қызметі немесе сыртқы сарапшы, аудит комитеті және атқарушы орган жеткізген ақпарат пен кепілдіктерді тиісті және мұқият талдағаннан кейін оның тиімділігі туралы өз пікірін қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z644" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесі тәуекелдерді басқару және ішкі бақылау жүйесінің ұйымдастырылуы, жұмыс істеуі және тиімділігі мәселелерін тұрақты негізде қарауға оны жақсарту жөнінде ұсыныстар беруге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z644" w:id="636"/>
-[...15 lines deleted...]
-      Директорлар кеңесі тәуекелдерді басқару және ішкі бақылау жүйесінің ұйымдастырылуы, жұмыс істеуі және тиімділігі мәселелерін тұрақты негізде қарауға оны жақсарту жөнінде ұсыныстар беруге тиіс.</w:t>
+    <w:bookmarkStart w:name="z645" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206. Қоғамның құрамына кіретін акционерлік қоғам нысанындағы ұйымдарда жеке құрылымдық бөлімше – ішкі аудит қызметі құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z645" w:id="637"/>
-[...15 lines deleted...]
-      206. Қоғамның құрамына кіретін акционерлік қоғам нысанындағы ұйымдарда жеке құрылымдық бөлімше – ішкі аудит қызметі құрылады.</w:t>
+    <w:bookmarkStart w:name="z646" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207. Ішкі аудит қызметі өз жұмысын Қоғамның директорлар кеңесі бекітетін тәуекелге бағдарланған жылдық аудиторлық жоспардың негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z646" w:id="638"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z647" w:id="639"/>
+    <w:bookmarkStart w:name="z647" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       208. Аудиторлық есептердің нәтижелері, анықталған негізгі мәселелер және тиісті ұсынымдар тоқсан сайын директорлар кеңесінің қарауына шығарылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z648" w:id="640"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z648" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       209. Ішкі аудит қызметі өз қызметін жүзеге асыру кезінде ішкі аудит саласындағы қызметтің жалпыға бірдей қабылданған стандарттарын және корпоративтік стандарттарды қолдана отырып, ішкі бақылау жүйесінің және тәуекелдерді басқару жүйесінің тиімділігіне, корпоративтік басқаруға бағалау жүргізеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z649" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ішкі бақылау жүйесінің тиімділігін бағалау мыналарды:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z649" w:id="641"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z650" w:id="642"/>
+    <w:bookmarkStart w:name="z650" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) бизнес-процестердің, жобалардың және құрылымдық бөлімшелердің мақсаттарының Қоғам мақсаттарына сәйкес келуіне талдау жүргізуді, бизнес-процестердің (қызметтің) және ақпараттық жүйелердің сенімділігі мен толықтығын, оның ішінде заңсыз әрекеттерге, теріс пайдалану және сыбайлас жемқорлыққа қарсы іс-қимыл рәсімдері сенімділігінің қамтамасыз етілуін тексеруді; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z651" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бухгалтерлік (қаржылық), статистикалық, басқару және өзге есептіліктің дұрыстығының қамтамасыз етілуін тексеруді, бизнес-процестердің және құрылымдық бөлімшелердің қызмет қорытындыларының қойылған мақсаттарға сәйкестігін анықтауды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z651" w:id="643"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z652" w:id="644"/>
+    <w:bookmarkStart w:name="z652" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) алға қойылған мақсаттардың орындалу (қол жеткізу) деңгейін талдау үшін Қоғам басқармасы белгілеген өлшемшарттардың барабарлығын айқындауды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z653" w:id="645"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z653" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ішкі бақылау жүйесінің алға қойылған мақсаттарға қол жеткізуге мүмкіндік бермеген (бермейтін) кемшіліктерін анықтауды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z654" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басқарудың барлық деңгейлерінде іске асырылатын ішкі бақылау жүйесінің бұзушылықтарын, кемшіліктерін жою және оны жетілдіру жөніндегі іс-шараларды енгізу (іске асыру) қорытындыларын бағалауды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z654" w:id="646"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z655" w:id="647"/>
+    <w:bookmarkStart w:name="z655" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) ресурстарды пайдаланудың тиімділігін және орындылығын тексеруді; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z656" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қоғам активтерінің сақталуын қамтамасыз етуді тексеруді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z656" w:id="648"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z657" w:id="649"/>
+    <w:bookmarkStart w:name="z657" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Қазақстан Республикасы заңнамасының, Қоғамның Жарғысы мен ішкі құжаттары талаптарының сақталуын тексеруді қамтиды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z658" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді басқару жүйесінің тиімділігін бағалау мыналарды:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z658" w:id="650"/>
-[...15 lines deleted...]
-      Тәуекелдерді басқару жүйесінің тиімділігін бағалау мыналарды:</w:t>
+    <w:bookmarkStart w:name="z659" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәуекелдерді тиімді басқару үшін тәуекелдерді басқару жүйесі элементтерінің жеткілікті, әрі толық болуын тексеруді (мақсаттар мен міндеттер, инфрақұрылым, процестерді ұйымдастыру, нормативтік-әдіснамалық қамтамасыз ету, тәуекелдерді басқару жүйесінің шеңберінде құрылымдық бөлімшелердің өзара іс-қимылы, есептілік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z659" w:id="651"/>
-[...15 lines deleted...]
-      1) тәуекелдерді тиімді басқару үшін тәуекелдерді басқару жүйесі элементтерінің жеткілікті, әрі толық болуын тексеруді (мақсаттар мен міндеттер, инфрақұрылым, процестерді ұйымдастыру, нормативтік-әдіснамалық қамтамасыз ету, тәуекелдерді басқару жүйесінің шеңберінде құрылымдық бөлімшелердің өзара іс-қимылы, есептілік);</w:t>
+    <w:bookmarkStart w:name="z660" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) атқарушы орган басқаруының барлық деңгейлерінде тәуекелдерді анықтаудың толықтығын және бағалаудың дұрыстығын тексеруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z660" w:id="652"/>
-[...15 lines deleted...]
-      2) атқарушы орган басқаруының барлық деңгейлерінде тәуекелдерді анықтаудың толықтығын және бағалаудың дұрыстығын тексеруді;</w:t>
+    <w:bookmarkStart w:name="z661" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы мақсаттарға бөлінген ресурстарды пайдаланудың тиімділігін қоса алғанда, тәуекелдерді басқару жөніндегі бақылау рәсімдерінің және өзге де іс-шаралардың тиімділігін тексеруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z661" w:id="653"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z662" w:id="654"/>
+    <w:bookmarkStart w:name="z662" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) іске асырылған тәуекелдер туралы ақпаратқа (ішкі аудиторлық тексеру қорытындылары бойынша анықталған бұзушылықтар, қойылған мақсаттарға қол жеткізбеу фактілері, сот талқылаулары фактілері) талдау жүргізуді қамтиды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z663" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корпоративтік басқаруды бағалау мыналарды:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z663" w:id="655"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z664" w:id="656"/>
+    <w:bookmarkStart w:name="z664" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қоғамның әдеп қағидаттарын және корпоративтік құндылықтардың сақталуын; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z665" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мақсаттарды белгілеу, оларға қол жеткізудің мониторингі және оларды бақылау тәртібін;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z665" w:id="657"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z666" w:id="658"/>
+    <w:bookmarkStart w:name="z666" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) басқарудың барлық деңгейлерінде мүдделі тараптармен өзара іс-қимылды қоса алғанда, нормативтік қамтамасыз етілу деңгейін және ақпараттық өзара іс-қимыл рәсімдерін (оның ішінде ішкі бақылау және тәуекелдерді басқару мәселелері бойынша); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z667" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) акционерлердің, оның ішінде бақылаудағы ұйымдардың құқықтарын қамтамасыз ету және мүдделі тараптармен өзара іс-қимылдардың тиімділігін;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z667" w:id="659"/>
-[...15 lines deleted...]
-      4) акционерлердің, оның ішінде бақылаудағы ұйымдардың құқықтарын қамтамасыз ету және мүдделі тараптармен өзара іс-қимылдардың тиімділігін;</w:t>
+    <w:bookmarkStart w:name="z668" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қоғамның және оның бақылауындағы ұйымдардың қызметі туралы ақпаратты ашу рәсімдерін тексеруді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z668" w:id="660"/>
-[...15 lines deleted...]
-      5) Қоғамның және оның бақылауындағы ұйымдардың қызметі туралы ақпаратты ашу рәсімдерін тексеруді қамтиды.</w:t>
+    <w:bookmarkStart w:name="z669" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210. Қоғам сыртқы аудиторды – қоғамның қаржылық есептілігінің дұрыстығы және оның Халықаралық қаржылық есептілік стандарттарының талаптарына сәйкестігі туралы мүдделі тараптарға тәуелсіз және объективті пікір беретін аудиторлық ұйымды тарту арқылы жыл сайынғы қаржылық есептілік аудитін жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z669" w:id="661"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z670" w:id="662"/>
+    <w:bookmarkStart w:name="z670" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       211. Сыртқы аудиторды таңдау конкурс негізінде жүзеге асырылады, іріктеу кезінде Қоғамның директорлар кеңесі аудит комитетінің пікірі ескеріледі, оның мүшелері конкурстық комиссияның құрамына енгізілуі мүмкін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z671" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212. Тартылатын сыртқы аудитор Қоғамға сыртқы аудитордың тәуелсіздігіне қатер төндіруі мүмкін консультациялық қызметтер көрсетпейді, Қоғам аудиторлық команданың бұрынғы мүшелері аудиторлық ұйымнан босағаннан кейін екі жылдан бұрын оларды директорлық кеңестің құрамына іріктеу, басшылық қызметке, оның ішінде атқарушы органның мүшесі, ІАҚ басшысы, бас бухгалтер, қаржы директоры лауазымына қабылдау жағдайларына жол бермейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z671" w:id="663"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z672" w:id="664"/>
+    <w:bookmarkStart w:name="z672" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аудиторлық ұйымның тәуелсіздік тәуекелдерін бағалау және қаржылық есептілікке және басқа ақпаратқа аудит жүргізудің ықтимал сапасын бағалау үшін аудиторлық ұйымға, оның ішінде аудиторлық қызметтер мен қаржылық есептілік аудитімен және басқа ақпаратпен байланысты емес қызметтер үшін бөлек төленетін сыйақы туралы ақпаратты ашу қажет. Ақпаратты іздеуді жеңілдету мақсатында ол интернет-ресурста және Қоғамның жылдық есебінде ашылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z673" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамда сыртқы аудиторды таңдау және онымен өзара іс-қимыл жасасу жөніндегі мәселелер регламенттеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z673" w:id="665"/>
-[...15 lines deleted...]
-      Қоғамда сыртқы аудиторды таңдау және онымен өзара іс-қимыл жасасу жөніндегі мәселелер регламенттеледі.</w:t>
+    <w:bookmarkStart w:name="z674" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213. Мүдделі тараптар мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z674" w:id="666"/>
-[...15 lines deleted...]
-      213. Мүдделі тараптар мынадай:</w:t>
+    <w:bookmarkStart w:name="z675" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудиторлық ұйымның мамандары біліктілігінің жоғары деңгейі, біршама жұмыс тәжірибесінің және оң беделінің болуы (қазақстандық және халықаралық нарықта (қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z675" w:id="667"/>
-[...15 lines deleted...]
-      аудиторлық ұйымның мамандары біліктілігінің жоғары деңгейі, біршама жұмыс тәжірибесінің және оң беделінің болуы (қазақстандық және халықаралық нарықта (қажет болған жағдайда);</w:t>
+    <w:bookmarkStart w:name="z676" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салада тәжірибесінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z676" w:id="668"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z677" w:id="669"/>
+    <w:bookmarkStart w:name="z677" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аудиторлық ұйымының Халықаралық аудит стандарттарын, аудиторлық қызмет саласындағы Қазақстан Республикасының заңнамасын, Халықаралық бухгалтерлер федерациясының кәсіби бухгалтерлерінің этика кодексін сақтауы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z678" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кемшіліктерді анықтау және қаржылық есептілікті дайындау процесі бойынша ішкі бақылауларды жетілдіру жөнінде ұсынымдар беру жөніндегі жұмыстардың тиімділігі өлшемшарттарына сәйкес келетін сыртқы аудиторды тарту арқылы Қоғамның қаржылық есептілігінің дұрыстығын куәландырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z678" w:id="670"/>
-[...15 lines deleted...]
-      кемшіліктерді анықтау және қаржылық есептілікті дайындау процесі бойынша ішкі бақылауларды жетілдіру жөнінде ұсынымдар беру жөніндегі жұмыстардың тиімділігі өлшемшарттарына сәйкес келетін сыртқы аудиторды тарту арқылы Қоғамның қаржылық есептілігінің дұрыстығын куәландырады.</w:t>
+    <w:bookmarkStart w:name="z679" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214. Қоғам қаржылық есептілік аудитін және сыртқы аудитормен өзара қарым-қатынастарды жүзеге асыру тәртібін, оның ішінде сыртқы аудиторды таңдау процесін, конкурстық комиссияның өкілеттіктері мен функцияларын, аудиторлық ұйымның қаржылық есептілік аудитімен және өзге де ақпаратпен байланысты емес консультациялық қызметтер көрсету мәселелерін, аудиторлық ұйымдар мен аудиторлық ұйымның аға персоналын ротациялау мәселелерін, аудиторлық ұйымның бұрынғы қызметкерлерін жұмысқа қабылдау мәселелерін реттейтін құжаттарды бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z679" w:id="671"/>
-[...15 lines deleted...]
-      214. Қоғам қаржылық есептілік аудитін және сыртқы аудитормен өзара қарым-қатынастарды жүзеге асыру тәртібін, оның ішінде сыртқы аудиторды таңдау процесін, конкурстық комиссияның өкілеттіктері мен функцияларын, аудиторлық ұйымның қаржылық есептілік аудитімен және өзге де ақпаратпен байланысты емес консультациялық қызметтер көрсету мәселелерін, аудиторлық ұйымдар мен аудиторлық ұйымның аға персоналын ротациялау мәселелерін, аудиторлық ұйымның бұрынғы қызметкерлерін жұмысқа қабылдау мәселелерін реттейтін құжаттарды бекітеді.</w:t>
+    <w:bookmarkStart w:name="z680" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215. Егер аудиторлық ұйым Қоғамға қатарынан 5 жылдан астам аудиторлық қызметтер көрсеткен жағдайда, әріптестер мен қаржылық есептіліктің аудитіне жауапты аға персоналды ротациялау кемінде 5 жылда бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z680" w:id="672"/>
-[...15 lines deleted...]
-      215. Егер аудиторлық ұйым Қоғамға қатарынан 5 жылдан астам аудиторлық қызметтер көрсеткен жағдайда, әріптестер мен қаржылық есептіліктің аудитіне жауапты аға персоналды ротациялау кемінде 5 жылда бір рет жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z681" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамның директорлар кеңесінің Аудит комитеті үнемі (аудиторлық қорытынды берілгенге дейін кемінде үш рет) аудиторлық процесс шеңберінде сыртқы аудитормен кездесулер өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z681" w:id="673"/>
-[...15 lines deleted...]
-      Қоғамның директорлар кеңесінің Аудит комитеті үнемі (аудиторлық қорытынды берілгенге дейін кемінде үш рет) аудиторлық процесс шеңберінде сыртқы аудитормен кездесулер өткізеді.</w:t>
+    <w:bookmarkStart w:name="z682" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыртқы аудитор қаржылық есептілік аудиті бойынша мәселелерді талқылау үшін Қоғамның директорлар кеңесінің аудит комитетіне қол жеткізе алады. Аудит комитеті болмаған жағдайда, сыртқы аудитор директорлар кеңесімен және оның төрағасымен тікелей өзара іс-қимыл жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z682" w:id="674"/>
-[...15 lines deleted...]
-      Сыртқы аудитор қаржылық есептілік аудиті бойынша мәселелерді талқылау үшін Қоғамның директорлар кеңесінің аудит комитетіне қол жеткізе алады. Аудит комитеті болмаған жағдайда, сыртқы аудитор директорлар кеңесімен және оның төрағасымен тікелей өзара іс-қимыл жасайды.</w:t>
+    <w:bookmarkStart w:name="z683" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыртқы аудитор Қоғамның директорлар кеңесінің аудит комитетіне қаржылық есептілік аудитінің барысы мен нәтижелері туралы ақпарат береді; тәуелсіздіктің сақталуын, Қоғамда қаржылық мүдделердің жоқтығын, сыртқы аудитордың жалпы сыйақы сомасының қаржылық тәуелділігіне елеулі ықпалдың жоқ екенін растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z683" w:id="675"/>
-[...15 lines deleted...]
-      Сыртқы аудитор Қоғамның директорлар кеңесінің аудит комитетіне қаржылық есептілік аудитінің барысы мен нәтижелері туралы ақпарат береді; тәуелсіздіктің сақталуын, Қоғамда қаржылық мүдделердің жоқтығын, сыртқы аудитордың жалпы сыйақы сомасының қаржылық тәуелділігіне елеулі ықпалдың жоқ екенін растайды.</w:t>
+    <w:bookmarkStart w:name="z684" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22-параграф. Корпоративтік қақтығыстарды реттеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z684" w:id="676"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z685" w:id="677"/>
+    <w:bookmarkStart w:name="z685" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       216. Қоғамның Директорлар кеңесінің және атқарушы органының мүшелері, Қоғам жұмыскерлері өздерінің кәсіби функцияларын Қоғамның мүддесі үшін және корпоративтік жанжалдарды болдырмай, барлық акционерлерге әділ көзқарасты ескере отырып, адал және ақылға қонымды орындайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z686" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корпоративтік қақтығыстар болған (туындаған) жағдайда қатысушылар Қоғамның және мүдделі тараптардың мүдделерін тиімді қорғауды қамтамасыз ету мақсатында келіссөздер жүргізу арқылы оларды шешудің жолдарын табады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z686" w:id="678"/>
-[...15 lines deleted...]
-      Корпоративтік қақтығыстар болған (туындаған) жағдайда қатысушылар Қоғамның және мүдделі тараптардың мүдделерін тиімді қорғауды қамтамасыз ету мақсатында келіссөздер жүргізу арқылы оларды шешудің жолдарын табады.</w:t>
+    <w:bookmarkStart w:name="z687" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамның лауазымды адамдары корпоративтік хатшыға және/немесе омбудсменге қақтығыстың болуы (туындауы) туралы уақтылы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z687" w:id="679"/>
-[...15 lines deleted...]
-      Қоғамның лауазымды адамдары корпоративтік хатшыға және/немесе омбудсменге қақтығыстың болуы (туындауы) туралы уақтылы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z688" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корпоративтік қақтығыстардың алдын алу және оларды реттеу жөніндегі жұмыстың тиімділігі осындай қақтығыстарды толық және жедел анықтауды және Қоғамның барлық органдарының іс-қимылын үйлестіруді білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z688" w:id="680"/>
-[...15 lines deleted...]
-      Корпоративтік қақтығыстардың алдын алу және оларды реттеу жөніндегі жұмыстың тиімділігі осындай қақтығыстарды толық және жедел анықтауды және Қоғамның барлық органдарының іс-қимылын үйлестіруді білдіреді.</w:t>
+    <w:bookmarkStart w:name="z689" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217. Корпоративтік хатшының және/немесе омбудсменнің жәрдемімен корпоративтік қақтығыстарды Қоғамның директорлар кеңесінің төрағасы қарайды. Директорлар кеңесінің төрағасы корпоративтік қақтығысқа тартылған жағдайда, мұндай жағдайларды кадрлар және сыйақы комитеті қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z689" w:id="681"/>
-[...15 lines deleted...]
-      217. Корпоративтік хатшының және/немесе омбудсменнің жәрдемімен корпоративтік қақтығыстарды Қоғамның директорлар кеңесінің төрағасы қарайды. Директорлар кеңесінің төрағасы корпоративтік қақтығысқа тартылған жағдайда, мұндай жағдайларды кадрлар және сыйақы комитеті қарайды.</w:t>
+    <w:bookmarkStart w:name="z690" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218. Акционерлер (жалғыз акционер) мемлекеттік органдардың Қоғамның операциялық қызметіне араласуын болдырмау, сондай-ақ қабылданған шешімдер үшін директорлар кеңестерінің жауапкершілігін арттыру мақсатында мемлекеттік органдардың өкілдері болып табылатын директорлар кеңесінің мүшелерін сайлаудан қалыс қалғаны жөн.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z690" w:id="682"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметшілер болып табылатын мемлекеттік жоспарлау жөніндегі орталық уәкілетті органның, мемлекеттік мүлік жөніндегі уәкілетті органның, тиісті саланың уәкілетті органының, жергілікті атқарушы органдардың өкілдері директорлар кеңесінің төрағасы ретінде сайланбайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15445,1348 +15567,1408 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z693" w:id="683"/>
+    <w:bookmarkStart w:name="z693" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       219. Корпоративтік қақтығысты бағалаудың объективтілігін қамтамасыз ету және оны тиімді реттеу үшін жағдай жасау мақсатында қақтығыс мүдделерін қозғайтын немесе қозғауы мүмкін адамдар оны реттеуге қатыспайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z694" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корпоративтік қақтығыстарды келіссөздер арқылы шешу мүмкін болмаған жағдайда, олар қатаң түрде Қазақстан Республикасының заңнамасына сәйкес шешіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z694" w:id="684"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z695" w:id="685"/>
+    <w:bookmarkStart w:name="z695" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       220. Директорлар кеңесі корпоративтік қақтығыстарды реттеу саясатын және қағидаларын әзірлейді және кезең-кезеңімен қайта қарайды, олардың шешімі Қоғам мүддесіне жауап береді және барлық акционерлердің құқықтарының теңдігін қамтамасыз ететін болады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z696" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221. Директорлар кеңесі оның құзіретіне жататын мәселелер бойынша корпоративтік қақтығыстарды реттеуді жүзеге асырады. Бұл жағдайда, корпоративтік хатшыға және/немесе омбудсменге корпоративтік қақтығыстың мәні және корпоративтік қақтығысты шешудегі делдалдық рөлі туралы директорлар кеңесінің ықтимал хабардар болуын қамтамасыз ету бойынша міндет жүктеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z696" w:id="686"/>
-[...15 lines deleted...]
-      221. Директорлар кеңесі оның құзіретіне жататын мәселелер бойынша корпоративтік қақтығыстарды реттеуді жүзеге асырады. Бұл жағдайда, корпоративтік хатшыға және/немесе омбудсменге корпоративтік қақтығыстың мәні және корпоративтік қақтығысты шешудегі делдалдық рөлі туралы директорлар кеңесінің ықтимал хабардар болуын қамтамасыз ету бойынша міндет жүктеледі.</w:t>
+    <w:bookmarkStart w:name="z697" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222. Атқарушы органның басшысы Қоғамның атынан олар бойынша шешімдерді қабылдау Қоғамның директорлар кеңесінің құзіретіне жатқызылмаған барлық мәселелер бойынша корпоративтік қақтығыстарды реттеуді жүзеге асырады, сондай-ақ корпоративтік қақтығыстарды реттеу бойынша жұмыстарды жүргізу тәртібін дербес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z697" w:id="687"/>
-[...15 lines deleted...]
-      222. Атқарушы органның басшысы Қоғамның атынан олар бойынша шешімдерді қабылдау Қоғамның директорлар кеңесінің құзіретіне жатқызылмаған барлық мәселелер бойынша корпоративтік қақтығыстарды реттеуді жүзеге асырады, сондай-ақ корпоративтік қақтығыстарды реттеу бойынша жұмыстарды жүргізу тәртібін дербес айқындайды.</w:t>
+    <w:bookmarkStart w:name="z698" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223. Директорлар кеңесі атқарушы органның құзыретіне жатпайтын корпоративтік жанжалдарды қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z698" w:id="688"/>
-[...15 lines deleted...]
-      223. Директорлар кеңесі атқарушы органның құзыретіне жатпайтын корпоративтік жанжалдарды қарайды.</w:t>
+    <w:bookmarkStart w:name="z699" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-параграф. Мүдделер қақтығысын реттеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z699" w:id="689"/>
+    <w:bookmarkStart w:name="z700" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224. Мүдделер қақтығысы Қоғамның директорлар кеңесі мүшесінің немесе жұмыскерінің жеке мүддесі лауазымдық міндеттерін адал орындауға ықпал ететін немесе ықпал етуі мүмкін жағдай ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z701" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225. Қоғамның лауазымды адамдары мен жұмыскерлері өзіне қатысты (немесе өзімен байланысты адамдарға) не өзгелерге қатысты мүдделер қақтығысы туындауы мүмкін жағдайға жол бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z702" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директорлар кеңесіне өз міндеттерін объективті орындауға кедергі келтіретін мүдделер қақтығысын болдырмау және Қоғамның директорлар кеңесінің процестерге саяси араласуын шектеу үшін оларға жол бермеу және реттеу тетіктері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z703" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226. Мүдделер қақтығысының алдын алудың негізгі қағидаттары, оларды анықтау, бағалау және рұқсат беру тәсілдері Директорлар кеңесі бекітетін Қоғамның Іскерлік этика кодексінде бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z704" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 23-параграф. Мүдделер қақтығысын реттеу</w:t>
-[...79 lines deleted...]
-      226. Мүдделер қақтығысының алдын алудың негізгі қағидаттары, оларды анықтау, бағалау және рұқсат беру тәсілдері Директорлар кеңесі бекітетін Қоғамның Іскерлік этика кодексінде бекітіледі.</w:t>
+        <w:t xml:space="preserve"> 24-параграф. Қоғамның қызметі туралы ақпараттың ашықтығы мен ашылуы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z704" w:id="694"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z705" w:id="695"/>
+    <w:bookmarkStart w:name="z705" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       227. Мүдделі тараптардың мүдделерін сақтау мақсатында Қоғам Қазақстан Республикасының заңнамасында және Қоғамның ішкі құжаттарында көзделген ақпаратты, сондай-ақ қаржылық жағдайды, қызмет нәтижелерін, меншік құрылымын және басқаруды қоса алғанда, қызметі туралы ақпаратты уақтылы және анық ашады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z706" w:id="696"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z706" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоғамның ақпаратты ашуы ашықтық, жүйелілік және жеделдік, сондай-ақ ашылатын деректердің қолжетімділігі, шынайылығы, толықтығы және салыстырмалылығы қағидаттарына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z707" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты тарату арналары оны ашқан кезде қажетті ақпаратқа тең, уақтылы және шамадан тыс шығындармен байланысты емес қол жеткізуді қамтамасыз етеді. Ақпаратқа қол жеткізу өтеусіз негізде беріледі және онымен танысу үшін арнайы рәсімдерді (парольдерді алу, тіркеу немесе өзге де техникалық шектеулер алу) орындауды талап етпейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z707" w:id="697"/>
-[...15 lines deleted...]
-      Ақпаратты тарату арналары оны ашқан кезде қажетті ақпаратқа тең, уақтылы және шамадан тыс шығындармен байланысты емес қол жеткізуді қамтамасыз етеді. Ақпаратқа қол жеткізу өтеусіз негізде беріледі және онымен танысу үшін арнайы рәсімдерді (парольдерді алу, тіркеу немесе өзге де техникалық шектеулер алу) орындауды талап етпейді.</w:t>
+    <w:bookmarkStart w:name="z708" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептілікке және ақпаратты ашуға Қоғамдарға қойылатын талаптарға қатысты шешім қабылдау кезінде заңнамада Қоғамның көлемі мен оның қызметінің бағыты ескеріледі. Мысалы, мемлекеттік саясатты жүзеге асыруға тартылмаған шағын Қоғамдар үшін ақпаратты ашуға қойылатын талаптар, артық шығындарға алып келмеуі және/немесе бәсекелестерге қатысты тиімсіз жағдай туғызбауы үшін тым жоғары болмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z708" w:id="698"/>
-[...15 lines deleted...]
-      Есептілікке және ақпаратты ашуға Қоғамдарға қойылатын талаптарға қатысты шешім қабылдау кезінде заңнамада Қоғамның көлемі мен оның қызметінің бағыты ескеріледі. Мысалы, мемлекеттік саясатты жүзеге асыруға тартылмаған шағын Қоғамдар үшін ақпаратты ашуға қойылатын талаптар, артық шығындарға алып келмеуі және/немесе бәсекелестерге қатысты тиімсіз жағдай туғызбауы үшін тым жоғары болмауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z709" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228. Қоғамда ақпаратты ашуға және қорғауға арналған қағидаттар мен тәсілдерді, мүдделі адамдарға ашылатын ақпараттың тізбесін, ақпаратты ашу мерзімін, тәртібін, тәсілін, нысанын, функциялары мен міндеттері көрсетілген жауапты лауазымды адамдар мен жұмыскерлерді, сондай-ақ ақпаратты ашу процесін реттейтін басқа ережелерді айқындайтын ішкі құжаттар бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z709" w:id="699"/>
-[...15 lines deleted...]
-      228. Қоғамда ақпаратты ашуға және қорғауға арналған қағидаттар мен тәсілдерді, мүдделі адамдарға ашылатын ақпараттың тізбесін, ақпаратты ашу мерзімін, тәртібін, тәсілін, нысанын, функциялары мен міндеттері көрсетілген жауапты лауазымды адамдар мен жұмыскерлерді, сондай-ақ ақпаратты ашу процесін реттейтін басқа ережелерді айқындайтын ішкі құжаттар бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z710" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғам Қазақстан Республикасының заңнамасына және Қоғамның Жарғысына сәйкес ақпаратты қолжетімділік санаттарына жатқызу тәртібін, ақпаратты сақтау және пайдалану талаптарын, оның ішінде коммерциялық және қызметтік құпияны құрайтын ақпаратқа еркін қол жеткізу құқығы бар адамдар тобын айқындайды және оның құпиялылығын қорғауға шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z710" w:id="700"/>
-[...15 lines deleted...]
-      Қоғам Қазақстан Республикасының заңнамасына және Қоғамның Жарғысына сәйкес ақпаратты қолжетімділік санаттарына жатқызу тәртібін, ақпаратты сақтау және пайдалану талаптарын, оның ішінде коммерциялық және қызметтік құпияны құрайтын ақпаратқа еркін қол жеткізу құқығы бар адамдар тобын айқындайды және оның құпиялылығын қорғауға шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z711" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229. Қоғамның интернет-ресурсы құрылымдалған, навигацияға ыңғайлы және мүдделі тұлғаларға Қоғамның қызметін түсіну үшін қажетті ақпаратты қамтиды. Ақпарат интернет-ресурстың жекелеген тақырыптық бөлімдерінде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z711" w:id="701"/>
-[...15 lines deleted...]
-      229. Қоғамның интернет-ресурсы құрылымдалған, навигацияға ыңғайлы және мүдделі тұлғаларға Қоғамның қызметін түсіну үшін қажетті ақпаратты қамтиды. Ақпарат интернет-ресурстың жекелеген тақырыптық бөлімдерінде орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z712" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230. Интернет-ресурсты өзектілендіру кемінде аптасына бір рет жүзеге асырылады. Қоғамда тұрақты негізде интернет-ресурста орналастырылған ақпараттың толықтығы мен өзектілігін бақылау жүзеге асырылады, сондай-ақ интернет-ресурстың қазақ, орыс, ағылшын нұсқаларына орналастырылған осы ақпараттың сәйкестігі анықталады. Осы мақсаттарда интернет-ресурстағы ақпараттың толықтығы мен өзектілігіне жауап беретін жауапты адамдар (құрылымдық бөлімше) бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z712" w:id="702"/>
-[...15 lines deleted...]
-      230. Интернет-ресурсты өзектілендіру кемінде аптасына бір рет жүзеге асырылады. Қоғамда тұрақты негізде интернет-ресурста орналастырылған ақпараттың толықтығы мен өзектілігін бақылау жүзеге асырылады, сондай-ақ интернет-ресурстың қазақ, орыс, ағылшын нұсқаларына орналастырылған осы ақпараттың сәйкестігі анықталады. Осы мақсаттарда интернет-ресурстағы ақпараттың толықтығы мен өзектілігіне жауап беретін жауапты адамдар (құрылымдық бөлімше) бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z713" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231. Қоғамдардың интернет-ресурсында кем дегенде мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z713" w:id="703"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z714" w:id="704"/>
+    <w:bookmarkStart w:name="z714" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қоғамның миссиясы, негізгі міндеттері, мақсаттары және қызмет түрлері, меншікті капиталдың мөлшері, активтерінің мөлшері, таза кірісі және жұмыскерлер саны туралы ақпаратты қоса алғанда, Қоғам туралы жалпы ақпарат; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z715" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) даму жоспары және/немесе іс-шаралар жоспары туралы (стратегиялық мақсаттар); қызметтің басым бағыттары;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z715" w:id="705"/>
-[...15 lines deleted...]
-      2) даму жоспары және/немесе іс-шаралар жоспары туралы (стратегиялық мақсаттар); қызметтің басым бағыттары;</w:t>
+    <w:bookmarkStart w:name="z716" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) органдар, комитеттер, корпоративтік хатшы, ішкі аудит қызметі, комплаенс, омбудсмен қызметін реттейтін Қоғамның Жарғысы мен ішкі құжаттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z716" w:id="706"/>
-[...15 lines deleted...]
-      3) органдар, комитеттер, корпоративтік хатшы, ішкі аудит қызметі, комплаенс, омбудсмен қызметін реттейтін Қоғамның Жарғысы мен ішкі құжаттары;</w:t>
+    <w:bookmarkStart w:name="z717" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әдеп қағидаттары туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z717" w:id="707"/>
-[...15 lines deleted...]
-      4) әдеп қағидаттары туралы;</w:t>
+    <w:bookmarkStart w:name="z718" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тәуекелдерді басқару туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z718" w:id="708"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z719" w:id="709"/>
+    <w:bookmarkStart w:name="z719" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) дивидендтік саясат туралы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z720" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мынадай мәліметтерді: фотосурет (директорлар кеңесінің мүшесімен келісу бойынша), тегін, атын, әкесінің атын (ол болған жағдайда), туған күнін, азаматтығын, директорлар кеңесі мүшесінің мәртебесін (тәуелсіз директор, акционердің өкілі), директорлар кеңесі мүшесінің, оның ішінде директорлар кеңесінің комитеттеріндегі мүшелігінің функцияларын немесе директорлар кеңесі төрағасының функцияларын орындауын, білімін, оның ішінде негізгі және қосымша білімін (білім беру мекемесінің атауы, аяқтаған жылы, біліктілігі, алған дәрежесі), соңғы бес жылдағы жұмыс тәжірибесін, негізгі жұмыс орнын және қазіргі уақытта атқарып отырған басқа да лауазымын, кәсіби біліктілігін, директорлар кеңесіне бірінші сайланған күнін және жұмыс істеп тұрған директорлар кеңесіне сайланған күнін, үлестес компаниялардың тиесілі акцияларының санын және үлесін, тәуелсіз директорлардың өлшемшарттарын қоса алғанда директорлар кеңесінің мүшелері туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z720" w:id="710"/>
-[...15 lines deleted...]
-      7) мынадай мәліметтерді: фотосурет (директорлар кеңесінің мүшесімен келісу бойынша), тегін, атын, әкесінің атын (ол болған жағдайда), туған күнін, азаматтығын, директорлар кеңесі мүшесінің мәртебесін (тәуелсіз директор, акционердің өкілі), директорлар кеңесі мүшесінің, оның ішінде директорлар кеңесінің комитеттеріндегі мүшелігінің функцияларын немесе директорлар кеңесі төрағасының функцияларын орындауын, білімін, оның ішінде негізгі және қосымша білімін (білім беру мекемесінің атауы, аяқтаған жылы, біліктілігі, алған дәрежесі), соңғы бес жылдағы жұмыс тәжірибесін, негізгі жұмыс орнын және қазіргі уақытта атқарып отырған басқа да лауазымын, кәсіби біліктілігін, директорлар кеңесіне бірінші сайланған күнін және жұмыс істеп тұрған директорлар кеңесіне сайланған күнін, үлестес компаниялардың тиесілі акцияларының санын және үлесін, тәуелсіз директорлардың өлшемшарттарын қоса алғанда директорлар кеңесінің мүшелері туралы;</w:t>
+    <w:bookmarkStart w:name="z721" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мынадай мәліметтерді: фотосуретін, тегін, атын, әкесінің атын (ол болған жағдайда), туған күнін, азаматтығын, лауазымын және атқаратын функцияларын, білімін, оның ішінде негізгі және қосымша білімін (білім беру мекемесінің атауы, аяқтаған жылы, біліктілігі, алған дәрежесі), соңғы бес жылдағы жұмыс тәжірибесін, кәсіби біліктілігін, қоса атқаратын лауазымын, үлестес компаниялардың тиесілі акцияларының санын және үлесін қоса алғанда, атқарушы органның мүшелері туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z721" w:id="711"/>
-[...15 lines deleted...]
-      8) мынадай мәліметтерді: фотосуретін, тегін, атын, әкесінің атын (ол болған жағдайда), туған күнін, азаматтығын, лауазымын және атқаратын функцияларын, білімін, оның ішінде негізгі және қосымша білімін (білім беру мекемесінің атауы, аяқтаған жылы, біліктілігі, алған дәрежесі), соңғы бес жылдағы жұмыс тәжірибесін, кәсіби біліктілігін, қоса атқаратын лауазымын, үлестес компаниялардың тиесілі акцияларының санын және үлесін қоса алғанда, атқарушы органның мүшелері туралы;</w:t>
+    <w:bookmarkStart w:name="z722" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қаржылық есептілік туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z722" w:id="712"/>
-[...15 lines deleted...]
-      9) қаржылық есептілік туралы;</w:t>
+    <w:bookmarkStart w:name="z723" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жылдық есептер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z723" w:id="713"/>
-[...15 lines deleted...]
-      10) жылдық есептер туралы;</w:t>
+    <w:bookmarkStart w:name="z724" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сыртқы аудитор туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z724" w:id="714"/>
-[...15 lines deleted...]
-      11) сыртқы аудитор туралы;</w:t>
+    <w:bookmarkStart w:name="z725" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сатып алу қағидаларын, хабарландыруларды және оның нәтижелерін қоса алғанда, сатып алу қызметі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z725" w:id="715"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z726" w:id="716"/>
+    <w:bookmarkStart w:name="z726" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) мынадай мәліметтерді: шығарылған акциялардың (қатысу үлестерінің) санын және номиналды құнын, акциялар беретін құқықтардың сипаттамасын, жарияланған, бірақ орналастырылмаған акциялардың санын және номиналды құнын, акционерлердің (қатысушылардың) құрамын және оларға тиесілі жай акциялардың (қатысу үлестерінің) санын және үлесін, меншік құқықтарына иелік ету тәртібін қоса алғанда, жарғылық капиталдың құрылымы туралы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z727" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) қызмет саласы қысқаша көрсетілген барлық деңгейлердегі үлестес компаниялар туралы ақпаратты қоса алғанда, активтердің құрылымы туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z727" w:id="717"/>
-[...15 lines deleted...]
-      14) қызмет саласы қысқаша көрсетілген барлық деңгейлердегі үлестес компаниялар туралы ақпаратты қоса алғанда, активтердің құрылымы туралы;</w:t>
+    <w:bookmarkStart w:name="z728" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) корпоративтік оқиғалардың жылдық күнтізбесі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z728" w:id="718"/>
-[...15 lines deleted...]
-      15) корпоративтік оқиғалардың жылдық күнтізбесі туралы;</w:t>
+    <w:bookmarkStart w:name="z729" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мәміле тараптары, мәміленің маңызды шарттары (мәміленің мәні, мәміле бағасы), мәмілені мақұлдау туралы шешім қабылдаған орган туралы мәліметтерді қоса алғанда, оларды жасауға мүдделілік бар мәмілелер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z729" w:id="719"/>
-[...15 lines deleted...]
-      16) мәміле тараптары, мәміленің маңызды шарттары (мәміленің мәні, мәміле бағасы), мәмілені мақұлдау туралы шешім қабылдаған орган туралы мәліметтерді қоса алғанда, оларды жасауға мүдделілік бар мәмілелер туралы;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мәміле тараптары, мәміленің маңызды шарттары (мәміленің мәні, мәміле бағасы), мәмілені мақұлдау туралы шешім қабылдаған орган туралы мәліметтерді қоса алғанда, ірі мәмілелер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z730" w:id="720"/>
-[...15 lines deleted...]
-      17) мәміле тараптары, мәміленің маңызды шарттары (мәміленің мәні, мәміле бағасы), мәмілені мақұлдау туралы шешім қабылдаған орган туралы мәліметтерді қоса алғанда, ірі мәмілелер туралы;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) орнықты даму саласындағы қызмет туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z731" w:id="721"/>
-[...15 lines deleted...]
-      18) орнықты даму саласындағы қызмет туралы;</w:t>
+    <w:bookmarkStart w:name="z732" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) бекітілген дивидендтердің мөлшері туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z732" w:id="722"/>
-[...15 lines deleted...]
-      19) бекітілген дивидендтердің мөлшері туралы;</w:t>
+    <w:bookmarkStart w:name="z733" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) жаңалықтар және баспасөз релиздері туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z733" w:id="723"/>
-[...15 lines deleted...]
-      20) жаңалықтар және баспасөз релиздері туралы;</w:t>
+    <w:bookmarkStart w:name="z753" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) сыбайлас жемқорлыққа қарсы комплаенс-бағдарламалардың орындалуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z734" w:id="724"/>
+    <w:bookmarkStart w:name="z754" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-2) сыбайлас жемқорлыққа қарсы мониторингтің қорытындысы бойынша талдамалық есеп туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z734" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) интернет-ресурстың жедел желі туралы бастапқы бетінде – кез келген қызметкердің және/немесе лауазымды адамның директорлар кеңесін (аудит комитеті) және ішкі аудит қызметін Қазақстан Республикасының заңнамасын, ішкі рәсімдерді, Іскерлік әдеп кодексін бұзу фактілері туралы хабардар етудің қауіпсіз, құпия және қолжетімді тәсілі туралы ақпарат болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkEnd w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 231-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 21.05.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 231-тармаққа өзгерістер енгізілді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 21.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z735" w:id="725"/>
+    <w:bookmarkStart w:name="z735" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       232. Қоғам жылдық есепті осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекстің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелеріне және ақпаратты ашудың практикасына сәйкес дайындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z736" w:id="726"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z736" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылдық есепті директорлар кеңесі бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z737" w:id="727"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z737" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233. Жылдық есеп мүдделі тараптар үшін негізгі ақпарат көздерінің бірі болып табылады. Жылдық есеп құрылымдалған және қарағанға ыңғайлы құжат болып табылады және мемлекеттiк тiлде, қажет болған жағдайда басқа да тiлдердi пайдаланып жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z738" w:id="728"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z738" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылдық есеп акционерлердің (жалғыз акционердің) жалпы жылдық жиналысы өткізілгеннен кейін бес жұмыс күні ішінде дайындалады және интернет-ресурста орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z739" w:id="729"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z739" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Жылдық есептің мазмұнына қойылатын талаптар мынадай ақпараттың болуын болжайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z740" w:id="730"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z740" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қоғамның директорлар кеңесі төрағасының өтініші; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z741" w:id="731"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z741" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) атқарушы орган басшысының өтініші; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z742" w:id="732"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z742" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қоғам туралы: шығарылған акциялардың (қатысу үлестерінің) саны мен номиналдық құны, акциялар беретін құқықтардың сипаттамасы, жарияланған, бірақ орналастырылмаған акциялардың саны мен номиналдық құны, акционерлердің (қатысушылардың) құрамы және оларға тиесілі жай акциялардың (қатысу үлестерінің) саны мен үлесі, меншік құқықтарына билік ету тәртібі; миссиясы; даму жоспары (іс-шаралар жоспары), оны іске асыру нәтижелері; нарыққа шолу және нарықтағы жағдайы сияқты мәліметтерді қоса алғанда, жарғылық капиталдың құрылымы туралы жалпы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z743" w:id="733"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z743" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) есепті жылғы қаржылық және операциялық қызметтің нәтижелері: алға қойылған міндеттерге қатысты қызметті шолу және талдау, оның ішінде мемлекеттік әлеуметтік-экономикалық саясаттың мақсаттары мен міндеттерін орындау және Қоғамның саланың/өңірдің/Қазақстан Республикасының әлеуметтік-экономикалық дамуына әсерін бағалау; қызметтің операциялық және қаржылық көрсеткіштері; негізгі елеулі оқиғалар мен жетістіктер; мемлекетпен және өзге де үлестес тұлғалармен елеулі мәмілелер туралы ақпарат; мемлекеттік әлеуметтік-экономикалық саясаттың мақсаттары мен міндеттерін орындауға байланысты шығыстар және оларды қаржыландыру көздері туралы ақпарат, сондай-ақ мемлекеттен алынатын/алынған кепілдіктерді және мемлекет пен қоғам алдындағы кез келген міндеттемелерді, оның ішінде мемлекеттік-жекешелік әріптестіктен туындайтын, қоғам өзіне қабылдаған шарттық міндеттемелерді қоса алғанда, кез келген қаржылық қолдау (егер Халықаралық қаржылық есептілік стандарттарына сәйкес ашылмаса), оның ішінде қаржылық қолдау шарттары, оның мақсаттары және оларға қол жеткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z744" w:id="734"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z744" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) барлық деңгейдегі еншілес/тәуелді ұйымдарды, шолуды, олардың қаржылық және өндірістік қызметінің негізгі қорытындыларын қоса алғанда, активтердің құрылымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z745" w:id="735"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z745" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) болашақ кезеңдерге арналған мақсаттар мен жоспарлар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z746" w:id="736"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z746" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) тәуекелдің елеулі факторлары және тәуекелдерді басқару жүйесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z747" w:id="737"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z747" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) корпоративтік басқару: корпоративтік басқарудың құрылымы; акционерлердің құрамы және иелену құрылымы; біліктілігін, іріктеу процесін қоса алғанда, директорлар кеңесінің құрамы, оның ішінде тәуелсіз директорлар туралы олардың тәуелсіздігін айқындау өлшемшарттарын көрсете отырып; директорлар кеңесінің және оның комитеттерінің қызметі туралы есеп; корпоративтік басқару практикасының осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекстің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қағидаттарына сәйкестігі туралы ақпарат, ал оның қағидаттардың әрқайсысының сақталмау себептері туралы түсіндірменің сәйкес келмеуі; Қоғамның атқарушы органының құрамы; атқарушы органның қызметі туралы есеп; директорлар кеңесі мүшелерінің және атқарушы органның сыйақы саясаты, сондай-ақ олардың есепті жылғы сыйақы мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z748" w:id="738"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z748" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ESG (экологиялық және әлеуметтік жауапкершілік, корпоративтік басқару) қағидаттарын енгізуге және қолдануға, Қоғамның орнықты дамуы және Қоғамның Қазақстан Республикасында БҰҰ-ның Орнықты даму мақсаттарына қол жеткізуге қосқан үлесіне бағытталған іс-шаралар мен қызмет (орнықты даму саласында жекелеген есепті дайындаған жағдайда, осы есепке сілтеме беруге болады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z749" w:id="739"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z749" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сыртқы аудитордың қорытындысы және ескертпелері бар қаржылық есептілік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z750" w:id="740"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z750" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) жылдық есепке қосылатын талдамалық көрсеткіштер мен деректерде салыстырмалы талдау және өткен кезеңге қатысты қол жеткізілген прогресс (регресс) көрсетіледі (өткен жылдық есепте көрсетілген ұқсас көрсеткіштердің мәндерімен салыстыру). Ұқсас салада қызмет істейтін жеке компаниялармен және халықаралық деңгейдегі компаниялармен көрсеткіштерді салыстыру мақсатында қызмет көрсеткіштері жарияланады, ол салалық бенчмаркинг-талдау жүргізуге мүмкіндік береді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z751" w:id="741"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z751" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) акционерлік қоғам ұйымдық-құқықтық нысанындағы Қоғам сондай-ақ ақпаратты ашудың үздік практикасы мен KASE және AIX қор биржаларының талаптары ұсынатын қосымша ақпаратты ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z752" w:id="742"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z752" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акциялары қор биржасында бағамдалатын Қоғамда инвесторлармен байланысты қолдау, акционерлердің сұрақтарына уақтылы және сапалы жауап беруді қамтамасыз ету үшін инвесторлармен жұмыс жөніндегі арнайы бөлімдер құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkEnd w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -16824,55 +17006,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>