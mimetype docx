--- v0 (2025-11-16)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="15b13df" w14:textId="15b13df">
+    <w:p w14:paraId="ada9c10" w14:textId="ada9c10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -658,309 +658,745 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       1. Осы Интегралдық микросхемалар топологияларының мемлекеттік тізіліміне топологияларды енгізу және тіркеу туралы куәліктерді, авторлардың куәліктерін беру қағидалары (бұдан әрі - қағидалар) 2001 жылғы 29 маусымдағы "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Интегралдық микросхемалар топологияларын құқықтық қорғау туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", 2013 жылғы 15 сәуірдегі "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының Заңдарына (бұдан әрі - Мемқызметтер туралы заң) сәйкес әзірленген және Интегралдық микросхемалар топологияларының Мемлекеттік тізіліміне топологияларды енгізу және тіркелгені туралы куәліктерді, авторлардың куәліктерін беруді белгілейді, сондай-ақ мемлекеттік қызметтер көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      1) интегралдық микросхема - электрондық схема функцияларын орындауға арналған түпкiлiктi немесе аралық нысандағы микроэлектронды бұйым, оның элементтерi мен байланыстары бөлiнбейтiн етiп бұйым дайындалғанда негiзге алынған материалдың көлемiнде және (немесе) бетiнде қалыптастырылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) интегралдық микросхема - электрондық схема функцияларын орындауға арналған түпкiлiктi немесе аралық нысандағы микроэлектронды бұйым, оның элементтерi мен байланыстары бөлiнбейтiн етiп бұйым дайындалғанда негiзге алынған материалдың көлемiнде және (немесе) бетiнде қалыптастырылған;</w:t>
+      2) интегралдық микросхема топологиясы (бұдан әрi - топология) - интегралдық микросхеманың элементтерi мен олардың арасындағы байланыстар жиынтығының материалдық жеткізгіште тiркелген кеңiстiктiк-геометриялық орналасуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) интегралдық микросхема топологиясы (бұдан әрi - топология) - интегралдық микросхеманың элементтерi мен олардың арасындағы байланыстар жиынтығының материалдық жеткізгіште тiркелген кеңiстiктiк-геометриялық орналасуы;</w:t>
+      3) құқық иеленушi - автор, оның мұрагерi, сондай-ақ заңға немесе шартқа байланысты алынған айрықша құқықты иеленушi кез келген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) құқық иеленушi - автор, оның мұрагерi, сондай-ақ заңға немесе шартқа байланысты алынған айрықша құқықты иеленушi кез келген жеке немесе заңды тұлға;</w:t>
+      4) өтінім - интегралдық микросхема топологиясын тіркеу туралы өтінім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) өтінім - интегралдық микросхема топологиясын тіркеу туралы өтінім;</w:t>
+      5) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "электрондық үкімет" төлем шлюзі (бұдан әрі - ЭҮТШ) - электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Интегралдық микросхемалар топологияларын тіркеу" мемлекеттік қызметін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "электрондық үкіметтің" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) "электрондық үкімет" төлем шлюзі (бұдан әрі - ЭҮТШ) - электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
-[...36 lines deleted...]
-        <w:t>
       3. "Интегралдық микросхемалар топологияларын тіркеу" мемлекеттік қызметі (бұдан әрі - мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Әділет министрлігінің "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнымен көрсетіледі (бұдан әрі - көрсетілетін қызметті беруші).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті алу үшін жеке және (немесе) заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -975,51 +1411,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Интегралдық микросхемалар топологияларын тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің (бұдан әрі – тізбе) 8-тармағында көрсетілген қосымша құжаттарымен осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЭЦҚ-мен қол қойылған электрондық құжат түріндегі өтінішті көрсетілетін қызметті берушіге портал арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1038,70 +1474,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі тізбеде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлем қолма-қол ақшасыз аударым тәсілімен көрсетілетін қызметті берушінің "newscab.kazpatent.kz" ақпараттық жүйесімен түйістірілген екінші деңгейлі банктің төлем шлюзі арқылы, осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1176,70 +1718,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызметті көрсетуге арналған өтінішке көрсетілетін қызметті берушіге келіп түскен сәтте автоматты түрде тіркеу нөмірі енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштер қабылдау мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1310,50 +1852,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті одан әрі қараудан бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлемді растайтын құжат туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйеден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1477,91 +2125,285 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 6-1, 6-2, 6-3 және 6-4 тармақтармен толықтыру көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті беруші Мемқызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер немесе (және) толықтырулар енгізу кезінде, уәкілетті орган "электрондық үкімет" ақпараттық-коммуникацялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына, көрсетілген қызметті берушіге тиісті нормативтік құқықтық акт әділет органдарына мемлекеттік тіркелгеннен кейін 10 (он) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1598,88 +2440,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уәкілетті органның құрылымдық бөлімшелері қызметкерлерінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1826,746 +2668,850 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттiк көрсетілген қызметтiң нәтижелерiмен келіспеген жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін қызметті алушы сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қазақстан Республикасының интегралдық микросхемалар топологияларының мемлекеттік тізіліміне топологияларды енгізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Топологияларды тіркеу туралы шешімнің негізінде куәлік беру жөнінде "Ұлттық зияткерлік меншік институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорын (бұдан әрі – "ҰЗМИ" ШЖҚ РМК) қызметіне төлем расталған кезде Қазақстан Республикасының интегралдық микросхемалар топологияларының мемлекеттік тізіліміне (бұдан әрі - мемлекеттік тізілім) "ҰЗМИ" ШЖҚ РМК топология бойынша мәліметті оған реттік нөмір бере отырып, енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 508</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Топологияларды тіркеу кезінде мемлекеттік тізілімге мынадай мәліметтер енгізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тіркелген топология мен интегралдық микросхеманың атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) топологияның тіркеу нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) топологияның мемлекеттік тіркелген күні;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) топология өтінімінің нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тіркеу туралы мәліметтің жарияланған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) құқық иегері (-лері) туралы мәліметтер: ұйымның толық атауы, жеке тұлғаның тегі, аты, әкесінің аты (болған жағдайда), орналасқан елдің, құқық иегерлерінің тұрғылықты жері бойынша кодын көрсете отырып;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) автор (лар) туралы мәлімет: тегі, аты, әкесінің аты (болған жағдайда), тұратын елінің кодын көрсету (егер автор (лар) мұндай деп аталмаған болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) патенттік сенім білдірілген өкіл немесе басқа өкіл туралы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) реферат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Қазақстан Республикасының интегралдық микросхемалар топологияларының мемлекеттік тізіліміне топологияларды енгізу</w:t>
-[...181 lines deleted...]
-      4) топология өтінімінің нөмірі;</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Тіркеу туралы куәліктерді, авторлардың куәліктерін беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Мемлекеттік тізілімге енгізілген мәліметтер негізінде "ҰЗМИ" ШЖҚ РМК осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша куәлік береді. Куәлік қазақ, орыс және ағылшын тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҰЗМИ" ШЖҚ РМК құқық иесіне не оның өкіліне сенімхат (егер өтінімді өкілдің өзі берген жағдайда) немесе сенімхаттың көшірмесі бойынша (егер өтінім патенттік сенім білдірілген өкілге берілсе), "ҰЗМИ" ШЖҚ РМК-на төлем құжаты келіп түскен күнінен бастап 10 (он) жұмыс күні ішінде куәлікті жібереді (береді).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 508</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Куәлікте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) куәліктің реттік нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) топологияның атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құқық иегерінің - жеке тұлғаның тегі, аты және әкесінің аты (болған жағдайда) және/немесе заңды тұлғаның толық атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) автордың (-лардың) - тегі, аты және әкесінің аты (болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтінім нөмірі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "ҰЗМИ" ШЖҚ РМК құқық иесіне не оның өкіліне сенімхат (егер өтінімді өкілдің өзі берген жағдайда) немесе сенімхаттың көшірмесі бойынша (егер өтінім патенттік сенім білдірілген өкілге берілсе), "ҰЗМИ" ШЖҚ РМК-на төлем құжаты келіп түскен күнінен бастап 10 (он) жұмыс күні ішінде куәлікті жібереді (береді).</w:t>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+      6) алғашқы коммерциялық пайдалану күні (болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Куәлікте:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+      7) тіркеу күнін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) куәліктің реттік нөмірі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+      14. Егер құқық иеленушілер бірнешеу болса, онда тіркеу туралы куәлік топологияны тіркеуге арналған өтініште бірінші көрсетілген құқық иеленушіге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) топологияның атауы;</w:t>
-[...137 lines deleted...]
-        <w:t>
       Өз атына топологияларды тіркеу талап етілетін бірнеше тұлға болған жағдайда, оларға бір куәлік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құқық иесі болып табылмайтын топологияның авторына "ҰЗМИ" ШЖҚ РМК автордың куәлігін осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2584,116 +3530,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Автордың куәлігі өтініш иесіне, куәлікті беруге өтінімде көрсетілген топологияның әр авторына автордың куәлігін беруге дайындық жөнінде "ҰЗМИ" ШЖҚ РМК қызметіне төлем расталған кезде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Әділет министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2892,105 +3936,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Интегралдық микросхемалар топологияларын тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 876</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4307,50 +5358,155 @@
               <w:t>
 1) Көрсетілетін қызметті алушының мемлекеттiк қызмет көрсетудің мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алуға және бiрыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мемлекеттік қызметтер көрсету мәселелері бойынша ақпараттық қызметтердің байланыс телефондары уәкілетті органның www. adilet. gov. kz және көрсетілетін қызметті берушінің www. kaz pate nt. kz интернет-ресурстарында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7086,50 +8242,156 @@
               <w:t>
 Кез-келген тұлғаның қолы, аты-жөні мен аты-жөні және өтінішке қол қойылған күні көрсетілуге тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құқық иеленушілер - жеке тұлғалар, осы өтініште көрсетілген жеке деректерді мемлекеттік қызметті көрсету үшін қажетті мақсаттар мен көлемдерге, сондай-ақ тіркелген объектіге айрықша құқықтың қолданылу кезеңінде қолдануға келісетіндігін растайды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7312,68 +8574,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік баж төлеу үшін көрсетілетін қызметті берушінің қажетті банк деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің м.а. 21.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7528,50 +8790,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Bereke Bank" акционерлік қоғамы KZ14914012203KZ0047J SABRKZKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласындағы "ForteBank" акционерлік қоғамының филиалы KZ1096503F0007611692IRTYKZKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7949,50 +9327,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8366,50 +9860,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (Электрондық цифрлық қолтаңба) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8826,50 +10436,148 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -9349,55 +11057,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9723,31 +11431,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>