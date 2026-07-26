--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b22586c" w14:textId="b22586c">
+    <w:p w14:paraId="3aecba3" w14:textId="3aecba3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -942,51 +942,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сайлаушылардың тiзiмiн жасайтын және оны тиiстi сайлау комиссияларына беретін жергiлiктi атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аумақтық сайлау комиссиясы- облыстардың (республикалық маңызы бар қалалардың және астананың), ауданның, қаланың, қаладағы ауданның сайлаушылар туралы мәліметтердің өзектілігі мен анықтығын, дауыс беруге арналған сайлаушылар тізімдерінің уақтылы әрі дұрыс жасалуын және олардың барша жұрттың танысуы үшін ұсынылуын бақылайтын сайлау комиссиясы;</w:t>
+      2) аумақтық сайлау комиссиясы - астананың, облыстардың, республикалық маңызы бар қалалардың, ауданның, қаланың, қаладағы ауданның сайлаушылар туралы мәліметтердің өзектілігі мен анықтығын, дауыс беруге арналған сайлаушылар тізімдерінің уақтылы әрі дұрыс жасалуын және олардың барша жұрттың танысуы үшін ұсынылуын бақылайтын сайлау комиссиясы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) учаскелік сайлау комиссиясы – қажет болса, сайлаушыларға тізім танысу үшін берілгеннен кейін жоғары тұрған сайлау комиссиясын хабардар ете отырып, сайлаушылар тізіміне өзгерістер енгізетін сайлау комиссиясы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
@@ -1011,151 +1011,171 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 132/627</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сайлаушылардың дауыс беруге арналған тізімдерін қалыптастыру және оларды сайлау комиссияларына ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Президенттi, Парламент Мәжiлiсi мен мәслихаттардың депутаттарын, әкімді, өзге де жергілікті өзін-өзі басқару органдарының мүшелерін сайлау кезінде сайлаушылар тiзiмi жасалады.</w:t>
+      3. Президенттi, Құрылтай мен мәслихаттардың депутаттарын, әкімді, өзге де жергілікті өзін-өзі басқару органдарының мүшелерін сайлау кезінде сайлаушылар тiзiмi жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 27.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 132/627</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1286,264 +1306,372 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес өзінің болатын жері бойынша жергілікті атқарушы органға өзін тиісті сайлаушылар тізіміне енгізу жөнінде жазбаша өтініш беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат осы тармаққа сәйкес өтініш берген кезде жергілікті атқарушы орган азаматты тіркелген жері бойынша сайлаушылар тізімінен алып тастауды және оны сол азамат дауыс беретін учаскенің сайлаушылар тізіміне енгізуді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сайлаушылардың тізімдері әліпби немесе өзге тәртіппен жасалады. Тізімде сайлаушының тегі, аты, әкесінің аты (ол жеке басын куәландыратын құжатта көрсетілсе), туған жылы (он сегіз жастағылар үшін – қосымша күні мен айы), жеке сәйкестендіру нөмірі мен тұрғылықты мекенжайы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сайлаушылар тізімдеріне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Республиканың белсендi сайлау құқығы бар азаматтары енгізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар тиiстi сайлау учаскелерiнің аумағындағы тұрғылықты жерi бойынша енгізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) демалыс үйлерiнде, санаторийлік-курорттық ұйымдарда, стационарлық жағдайда емделіп жатқан, шалғай жерде және қатынасу қиын аудандарда орналасқан, азаматтар тұратын мекендерде, шалғайдағы мал шаруашылығы учаскелерiнде, үздіксіз жұмыс істейтін өндірісі бар ұйымдарда, жұмысты вахталық әдіспен ұйымдастыру орындарында, қоғамнан уақытша оқшаулауды қамтамасыз ететін арнаулы мекемелерде, Қазақстан Республикасына қарайтын және сайлау күнi жүзуде жүрген кемелерде құрылған сайлау учаскелерi бойынша дауыс берудi өткiзетiн күнi аталған мекемелер мен ұйымдарда немесе кеме бортында болатын азаматтардың бәрi аталған мекемелердiң басшылары, тиiстi әкiмдер мен кеме капитандары берген деректер негiздерде енгізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әскер бөлiмдерi бойынша әскер бөлiмдерiнде тұрған әскери қызметшiлердiң барлығы, сондай-ақ олардың отбасы мүшелерi және әскер бөлiмдерi орналасқан жерлерде тұратын басқа да сайлаушылар, әскер бөлiмдерiнiң командирлерi берген мәлiметтер негiзiнде енгiзiледi. Әскер бөлiмдерiнен тыс жерлерде тұратын әскери қызметшiлер сайлаушылар тiзiмiне тұрғылықты жерi бойынша жалпы негiзде енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шет мемлекеттердегi Қазақстан Республикасының өкiлдiктерi жанындағы сайлау учаскелерi бойынша тиiстi шет мемлекетте тұратын немесе ұзақ мерзiмдi шетелдiк iссапарда жүрген әрi Қазақстан Республиканың жарамды паспорты бар барлық азаматтар енгiзiледi. Шет мемлекетерге жеке шақыру бойынша, қызметтік, іскерлік және туристік сапарларға келген Қазақстан Республикасы азаматтары учаскелiк сайлау комиссиясына өтініш жасаған жағдайда және олардың Қазақстан Республикасының азаматы деген жарамды паспорты болса, сайлаушылар тiзiмiне енгізіледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жатақханаларда тұратын, орта арнаулы және жоғары оқу орындарында, сондай-ақ жоғары оқу орнынан кейінгі білім берудің кәсіптік оқу бағдарламалары бойынша күндiзгi оқу нысанында оқитындар сайлаушылардың тiзiмiне жатақхананың орналасқан жерi бойынша енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Орталық сайлау комиссиясының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Азамат сайлаушылардың бiр ғана тiзiмiне ене алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әрбір сайлау учаскесі бойынша сайлаушылардың тізімдерін тиісті әкім дауыс беру басталардан жиырма күн бұрын акт бойынша учаскелік сайлау комиссиясына – электрондық түрде және (немесе) қағаз жеткізгіште, аумақтық және округтік комиссияларға электрондық түрде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1562,164 +1690,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сайлаушылар тізімдері жергілікті атқарушы органдардан алынған күннен бастап екі күн мерзімде төмен тұрған аумақтық сайлау комиссиясы оларды Қазақстан Республикасы сайлаушы азаматтарының электрондық тізіліміне енгізу үшін электрондық түрде жоғары тұрған комиссияға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сайлаушылар тізіміне өзгерістер енгізілген жағдайда, учаскелік сайлау комиссиясы бұл туралы жоғары тұрған сайлау комиссиясына хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жергілікті атқарушы органдардың сайлаушылар тізімдерін сайлау комиссияларына ұсынуы дербес деректер және оларды қорғау, ақпараттық қауіпсіздік туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>