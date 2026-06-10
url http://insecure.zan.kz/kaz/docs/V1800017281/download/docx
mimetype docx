--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a6a5d79" w14:textId="a6a5d79">
+    <w:p w14:paraId="382d21e" w14:textId="382d21e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,110 +170,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 12-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>75) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 20.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 342</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1256,806 +1276,1474 @@
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – рұқсат беру талаптары) және осы Қағидалардың талаптарына сәйкестігін анықтау мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұйымдарда, елді мекендерде және объектілерде өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына кәсіби өртке қарсы қызметтерді аттестаттауды азаматтық қорғау саласындағы уәкілетті орган ведомствосы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық қорғау саласындағы уәкілетті орган үш жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Кәсіби өртке қарсы қызметтерге аттестаттау жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың бірінші, екінші, үшінші абзацтары жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кәсіби өртке қарсы қызметтер (бұдан әрі – КӨҚҚ) аттестатын алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) Қазақстан Республикасы Төтенше жағдайлар министрлігі Өртке қарсы қызмет комитетіне (бұдан әрі – көрсетілетін қызметті беруші) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында кәсіби өртке қарсы қызметті аттестаттау туралы өтінішті "Е-лицензиялау" мемлекеттік дерекқор" ақпараттық жүйесінде (бұдан әрі – Портал) "электрондық үкімет" веб-порталы арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Тізбе) баяндалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу, көлік құралдарының бар-жоғы (мемлекеттік көрсетілетін қызметті алушы көлік құралының тіркеу нөмірін және көлік құралы куәлігінің тіркеу нөмірін көрсеткен кезде), жұмыскерлерді, өрт сөндіру-құтқару техникасын, жабдық пен құрал-жабдықты орналастыру үшін объектіні пайдалану құқығының бар-жоғы (көрсетілетін қызметті алушы жылжымайтын мүліктің кадастрлық нөмірін көрсеткен кезде), жұмыскерлерде жүргізуші куәліктерінің бар-жоғы (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде), көлік құралдарының міндетті техникалық байқауы (көрсетілетін қызметті алушы көлік құралының тіркеу нөмірін көрсеткен кезде), жұмыскерлердің білімі және еңбек қызметі (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде) туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсетуге өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
-[...15 lines deleted...]
-      Заңды тұлғаны мемлекеттік тіркеу, көлік құралдарының бар-жоғы (мемлекеттік көрсетілетін қызметті алушы көлік құралының тіркеу нөмірін және көлік құралы куәлігінің тіркеу нөмірін көрсеткен кезде), жұмыскерлерді, өрт сөндіру-құтқару техникасын, жабдық пен құрал-жабдықты орналастыру үшін объектіні пайдалану құқығының бар-жоғы (көрсетілетін қызметті алушы жылжымайтын мүліктің кадастрлық нөмірін көрсеткен кезде), жұмыскерлерде жүргізуші куәліктерінің бар-жоғы (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде), көлік құралдарының міндетті техникалық байқауы (көрсетілетін қызметті алушы көлік құралының тіркеу нөмірін көрсеткен кезде), жұмыскерлердің білімі және еңбек қызметі (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде) туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге өтініш бергеннен кейін көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті Порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттарды қабылдау туралы хабарлама алады, көрсетілетін қызметті берушінің басшысы өтінішті орындаушыны анықтайды. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсетуге өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жолданады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құжаттарды қабылдау және оларды қарау нәтижесін беру электронды нысанда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
-[...15 lines deleted...]
-      Мемлекеттік қызметті көрсетуге өтініш бергеннен кейін көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті Порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттарды қабылдау туралы хабарлама алады, көрсетілетін қызметті берушінің басшысы өтінішті орындаушыны анықтайды. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығы тексеріледі. Көрсетілетін қызметті алушы толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің орындаушысы көрсетілген мерзімде көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды әзірлейді және көрсетілетін қызметті алушының жеке кабинетіне жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
-[...15 lines deleted...]
-      5. Құжаттарды қабылдау және оларды қарау нәтижесін беру электронды нысанда жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы КӨҚҚ аттестатын алу үшін құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушінің орындаушысы төрт жұмыс күні ішінде құжаттарды рұқсат беру талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ұйымдарда, елді мекендерде және объектілерде өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына кәсіби өртке қарсы қызметтерді аттестаттау" мемлекеттік көрсетілетін қызмет Тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер болған кезде көрсетілетін қызметті берушінің орындаушысы көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы алдын ала шешім бойынша хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушыға қағаз форматта тыңдау нәтижелері бойынша аттестат беру құқығына құжаттарды қоса бере отырып, көрсетілетін қызметті беруші басшысының атына баянат немесе аттестат беруден дәлелді бас тарту жасайды және порталда мемлекеттік қызмет көрсету нәтижесін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
-[...15 lines deleted...]
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушыға қағаз форматта тыңдау нәтижелері бойынша аттестат беру құқығына құжаттарды қоса бере отырып, көрсетілетін қызметті беруші басшысының атына баянат немесе аттестат беруден дәлелді бас тарту жасайды және порталда мемлекеттік қызмет көрсету нәтижесін қалыптастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың жетінші абзацы жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың сегізінші абзацы жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйе істен шыққан жағдайда, электрондық байланыс болмаған немесе хабарламаларды жіберуге кедергі келтіретін өзге де жағдайлар туындаған кезде, көрсетілетін қызметті берушінің уәкілетті бөлімшесі техникалық істен шығудың пайда болуы анықталған сәттен бастап дереу көрсетілген себептерді анықтау және жою үшін шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаларды жөнелтудің бір сағаттан артық кідіруіне әкеп соғатын авариялық жағдайдың әрбір оқиғасын көрсетілетін қызметті берушінің уәкілетті бөлімшесінің жауапты орындаушысы арнайы журналда тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Құжаттарды қарау және олар бойынша шешім қабылдау мерзімі өтініш тіркелген күннен бастап алты жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті беруші көрсетілген мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұйымдарда, елді мекендерде және объектілерде өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына тиісті аттестатты бір мезгілде бере отырып, аттестаттау жөніндегі өзінің шешімі туралы өтініш берушілерді КӨҚҚ атауында шығу және/немесе шығусыз техникасымен – өртке қарсы қызмет түрін көрсетумен не Тізбеге сәйкес аттестаттаудан дәлелді бас тарту туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Аттестаттау нәтижелері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша КӨҚҚ тіркеу журналына енгізіледі және ведомствоның сайтына орналастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. КӨҚҚ аттестаттау жүргізу үшін ұсынылған құжаттар, сондай-ақ оның нәтижелері іске қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аттестаттың жарамдылығы мынадай негіздер бойынша тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) КӨҚҚ-ның аттестаттың жарамдылығын тоқтату туралы өтініш (еркін нысанда) ұсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғаның таратылуы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
-[...15 lines deleted...]
-      10. КӨҚҚ аттестаттау жүргізу үшін ұсынылған құжаттар, сондай-ақ оның нәтижелері іске қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызмет берушінің және (немесе) оның лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
-[...15 lines deleted...]
-      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген -  ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2290,568 +2978,684 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өртке қарсы қызмет комитетінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төрағасына ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіби өртке қарсы қызметті аттестаттау туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден қоса беріліп отырған құжаттар тізбесін қарауды және</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                        кәсіби өртке қарсы қызмет атауы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіби өртке қарсы қызмет түрі ұйымдарда, елді мекендерде және объектілерде өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына аттестат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес сәйкестендіру нөмірі:_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіби өртке қарсы қызмет орналасқан жері:_____________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Меншік тұрғын үй не өзге заңды құқықта көлік құралдарының: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік нөмірлік белгінің (тіркеу нөмірі)____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық паспорт сериясы және нөмірінің бар-жоғы туралы мәлімет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік тұрғын үй не өзге заңды құқығында кезметкерлерді, өрт сөндіру- құтқару техникасын, жабдық пен жарақты орналастыруға арналған объектінің бар-жоғы туралы мәлімет: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
-[...15 lines deleted...]
-      Мемлекеттік нөмірлік белгінің (тіркеу нөмірі)____________________________</w:t>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымайтын мүліктің кадастрлық нөмірі__________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z75" w:id="60"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кәсіби өртке қарсы қызметтерге қойылатын рұқсат беру талаптары Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 7 қарашадағы № 783 "Кәсіби өртке қарсы қызметтерге қойылатын рұқсат беру талаптарын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9942 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кәсіби өртке қарсы қызметтің бір жұмыскеріне арналған арнайы киім-кешек пен өртке қарсы құрал-жабдық тізбесі бойынша арнайы киім-кешекпен және өртке қарсы құрал-жабдықпен қамтамасыз етілген қызметкерлердің жеке сәйкестендіру нөмірлері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
-[...15 lines deleted...]
-      _______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға ______________________ тегі, аты, әкесінің аты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                     (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________  Күні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген -  ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3638,70 +4442,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="74"/>
+          <w:bookmarkStart w:name="z90" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесі – ұйымдардағы, елді мекендердегі және объектілердегі өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына аттестат беру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3884,70 +4688,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="75"/>
+          <w:bookmarkStart w:name="z91" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4101,70 +4905,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="76"/>
+          <w:bookmarkStart w:name="z95" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) осы Қағидаларға 1-қосымшаға сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен қол қойылған электрондық сұрату;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4282,70 +5086,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="77"/>
+          <w:bookmarkStart w:name="z97" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) шынайы еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4471,70 +5275,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="78"/>
+          <w:bookmarkStart w:name="z100" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің кеңсесі, сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші кеңсесінің байланыс телефоны 8 (7172) 60-21-33, Бірыңғай байланыс орталығының байланыс телефондары 1414, 8 8000 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -4840,276 +5644,276 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="79"/>
+    <w:bookmarkStart w:name="z112" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z113" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік елтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z114" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аттестат №__________________ аттестат нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z115" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы аттестат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       кәсіби өртке қарсы қызметтің атауы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z113" w:id="80"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік елтаңбасы</w:t>
+    <w:bookmarkStart w:name="z118" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымдарда, елді мекендерде және объектілерде өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z114" w:id="81"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Аттестат №__________________ аттестат нөмірі</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________ берілді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               кәсіби өртке қарсы қызметтің түрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z115" w:id="82"/>
-[...15 lines deleted...]
-      Осы аттестат</w:t>
+    <w:bookmarkStart w:name="z120" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға ______________________ тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...150 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласы, 20___жылғы "___"__________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -5387,68 +6191,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="87"/>
+    <w:bookmarkStart w:name="z133" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіби өртке қарсы қызметтерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6248,55 +7052,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6622,31 +7426,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>