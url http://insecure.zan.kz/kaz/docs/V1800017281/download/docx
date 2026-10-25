--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="382d21e" w14:textId="382d21e">
+    <w:p w14:paraId="6e375ba" w14:textId="6e375ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1276,1458 +1276,1216 @@
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – рұқсат беру талаптары) және осы Қағидалардың талаптарына сәйкестігін анықтау мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұйымдарда, елді мекендерде және объектілерде өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына кәсіби өртке қарсы қызметтерді аттестаттауды азаматтық қорғау саласындағы уәкілетті орган ведомствосы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық қорғау саласындағы уәкілетті орган үш жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкімет" операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Кәсіби өртке қарсы қызметтерге аттестаттау жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Кәсіби өртке қарсы қызметтер (бұдан әрі – КӨҚҚ) аттестатын алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) Қазақстан Республикасы Төтенше жағдайлар министрлігі Өртке қарсы қызмет комитетіне (бұдан әрі – көрсетілетін қызметті беруші) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық құжат нысанында кәсіби өртке қарсы қызметті аттестаттау туралы өтінішті "Е-лицензиялау" мемлекеттік дерекқор" цифрлық жүйесінде (бұдан әрі – Портал) "цифрлық үкімет" веб-порталы арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2- қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі – Тізбе) баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу, көлік құралдарының бар-жоғы (мемлекеттік көрсетілетін қызметті алушы көлік құралының тіркеу нөмірін және көлік құралы куәлігінің тіркеу нөмірін көрсеткен кезде), жұмыскерлерді, өрт сөндіру-құтқару техникасын, жабдық пен құрал-жабдықты орналастыру үшін объектіні пайдалану құқығының бар-жоғы (көрсетілетін қызметті алушы жылжымайтын мүліктің кадастрлық нөмірін көрсеткен кезде), жұмыскерлерде жүргізуші куәліктерінің бар-жоғы (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде), көлік құралдарының міндетті техникалық байқауы (көрсетілетін қызметті алушы көлік құралының тіркеу нөмірін көрсеткен кезде), жұмыскерлердің білімі және еңбек қызметі (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсетуге өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуге өтініш бергеннен кейін көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті Порталда тіркеуді жүзеге асырады, көрсетілетін қызметті алушы құжаттарды қабылдау туралы хабарлама алады, көрсетілетін қызметті берушінің басшысы өтінішті орындаушыны анықтайды. Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құжаттарды қабылдау және оларды қарау нәтижесін беру электронды нысанда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z134" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімін 2 (екі) жұмыс күніне тоқтата тұрады және көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер жойылмаған жағдайда, мемлекеттік қызметті көрсетуді тоқтата тұру мерзімі өткеннен кейін көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті алу құқығының туындауына қатысы жоқ талаптар осы қызметті көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақтың бірінші, екінші, үшінші абзацтары жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 5-1-тармақпен толықтырылды - ҚР Төтенше жағдайлар министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 140</w:t>
-[...116 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаны мемлекеттік тіркеу, көлік құралдарының бар-жоғы (мемлекеттік көрсетілетін қызметті алушы көлік құралының тіркеу нөмірін және көлік құралы куәлігінің тіркеу нөмірін көрсеткен кезде), жұмыскерлерді, өрт сөндіру-құтқару техникасын, жабдық пен құрал-жабдықты орналастыру үшін объектіні пайдалану құқығының бар-жоғы (көрсетілетін қызметті алушы жылжымайтын мүліктің кадастрлық нөмірін көрсеткен кезде), жұмыскерлерде жүргізуші куәліктерінің бар-жоғы (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде), көлік құралдарының міндетті техникалық байқауы (көрсетілетін қызметті алушы көлік құралының тіркеу нөмірін көрсеткен кезде), жұмыскерлердің білімі және еңбек қызметі (көрсетілетін қызметті алушы жұмыскерлердің жеке сәйкестендіру нөмірлерін көрсеткен кезде) туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсетуге өтінішті қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жолданады.</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+      6. Құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығы тексеріледі. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тартқан кезде көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді. Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы КӨҚҚ аттестатын алу үшін құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушінің орындаушысы төрт жұмыс күні ішінде құжаттарды рұқсат беру талаптарына сәйкестігі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ұйымдарда, елді мекендерде және объектілерде өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына кәсіби өртке қарсы қызметтерді аттестаттау" мемлекеттік көрсетілетін қызмет Тізбесінің </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті берушінің басшысы бір жұмыс күні ішінде электрондық нәтижеге қол қояды және оны Портал арқылы беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган айқындаған тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+      Цифрлық жүйе істен шыққан жағдайда, электрондық байланыс болмаған немесе хабарламаларды жіберуге кедергі келтіретін өзге де жағдайлар туындаған кезде, көрсетілетін қызметті берушінің уәкілетті бөлімшесі техникалық істен шығудың пайда болуы анықталған сәттен бастап дереу көрсетілген себептерді анықтау және жою үшін шаралар қабылдайды (жұмыс күндері сағат 9:00-ден 18:30-ға дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушыға қағаз форматта тыңдау нәтижелері бойынша аттестат беру құқығына құжаттарды қоса бере отырып, көрсетілетін қызметті беруші басшысының атына баянат немесе аттестат беруден дәлелді бас тарту жасайды және порталда мемлекеттік қызмет көрсету нәтижесін қалыптастырады.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+      Хабарламаларды жөнелтудің бір сағаттан артық кідіруіне әкеп соғатын авариялық жағдайдың әрбір оқиғасын көрсетілетін қызметті берушінің уәкілетті бөлімшесінің жауапты орындаушысы арнайы журналда тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Құжаттарды қарау және олар бойынша шешім қабылдау мерзімі өтініш тіркелген күннен бастап алты жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Көрсетілетін қызметті беруші көрсетілген мерзімде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ұйымдарда, елді мекендерде және объектілерде өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына тиісті аттестатты бір мезгілде бере отырып, аттестаттау жөніндегі өзінің шешімі туралы өтініш берушілерді КӨҚҚ атауында шығу және/немесе шығусыз техникасымен – өртке қарсы қызмет түрін көрсетумен не Тізбеге сәйкес аттестаттаудан дәлелді бас тарту туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Аттестаттау нәтижелері осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша КӨҚҚ тіркеу журналына енгізіледі және ведомствоның сайтына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. КӨҚҚ аттестаттау жүргізу үшін ұсынылған құжаттар, сондай-ақ оның нәтижелері іске қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аттестаттың жарамдылығы мынадай негіздер бойынша тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) КӨҚҚ-ның аттестаттың жарамдылығын тоқтату туралы өтініш (еркін нысанда) ұсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғаның таратылуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызмет берушінің және (немесе) оның лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету мәселелері бойынша шағымды шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті берушіге, лауазымды адамға береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...162 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...496 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2909,53 +2667,105 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -2996,664 +2806,741 @@
               </w:rPr>
               <w:t>төрағасына ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіби өртке қарсы қызметті аттестаттау туралы өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда -  ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z65" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден қоса беріліп отырған құжаттар тізбесін қарауды және</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
-[...275 lines deleted...]
-      Кәсіби өртке қарсы қызметтерге қойылатын рұқсат беру талаптары Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 7 қарашадағы № 783 "Кәсіби өртке қарсы қызметтерге қойылатын рұқсат беру талаптарын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9942 болып тіркелген) </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кәсіби өртке қарсы қызмет атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кәсіби өртке қарсы қызмет түрі ұйымдарда, елді мекендерде және объектілерде өрттердің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құқығына аттестат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Бизнес сәйкестендіру нөмірі:_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Кәсіби өртке қарсы қызмет орналасқан жері:_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Меншік тұрғын үй не өзге заңды құқықта көлік құралдарының:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Мемлекеттік нөмірлік белгінің (тіркеу нөмірі)____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Техникалық паспорт сериясы және нөмірінің бар-жоғы туралы мәлімет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Меншік тұрғын үй не өзге заңды құқығында кезметкерлерді, өрт сөндіру- құтқару </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникасын, жабдық пен жарақты орналастыруға арналған объектінің бар-жоғы туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәлімет: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Жылжымайтын мүліктің кадастрлық нөмірі__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Кәсіби өртке қарсы қызметтерге қойылатын рұқсат беру талаптары Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республикасы Ішкі істер министрінің 2014 жылғы 7 қарашадағы № 783 "Кәсіби өртке қарсы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметтерге қойылатын рұқсат беру талаптарын бекіту туралы" (нормативтік құқықтық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">актілерді мемлекеттік тіркеу тізілімінде № 9942 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес кәсіби өртке қарсы қызметтің бір жұмыскеріне арналған арнайы киім-кешек пен өртке қарсы құрал-жабдық тізбесі бойынша арнайы киім-кешекпен және өртке қарсы құрал-жабдықпен қамтамасыз етілген қызметкерлердің жеке сәйкестендіру нөмірлері:</w:t>
-[...296 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> сәйкес кәсіби </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өртке қарсы қызметтің бір жұмыскеріне арналған арнайы киім-кешек пен өртке қарсы құрал-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жабдық тізбесі бойынша арнайы киім-кешекпен және өртке қарсы құрал-жабдықпен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қамтамасыз етілген қызметкерлердің жеке сәйкестендіру нөмірлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Төраға ______________________ тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________ Күні</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3808,67 +3695,197 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кәсіби өртке қарсы қызметтерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда -  ҚР Төтенше жағдайлар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4082,87 +4099,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызмет көрсетудің нәтижесін беру "электрондық үкіметтің" www.egov.kz. веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4195,87 +4212,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-6 жұмыс күні. </w:t>
+              <w:t>
+Өтінішті қабылдау және мемлекеттік қызмет көрсетудің нәтижесін беру "цифрлық үкіметтің" www.egov.kz. веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4308,87 +4325,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+              <w:t xml:space="preserve">
+6 жұмыс күні. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4421,107 +4438,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі – ұйымдардағы, елді мекендердегі және объектілердегі өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына аттестат беру.</w:t>
-[...18 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+Электронды (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4554,87 +4551,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет заңды тұлғаларға тегін көрсетіледі.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі – ұйымдардағы, елді мекендердегі және объектілердегі өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына аттестат беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4667,191 +4682,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
-[...102 lines deleted...]
-2) "электрондық үкімет" веб-порталында: www.egov.kz, www.elicense.kz ескерту.</w:t>
+Мемлекеттік көрсетілетін қызмет заңды тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4884,155 +4795,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) портал арқылы жүгінген кезде – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы Қағидаларға 1-қосымшаға сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен қол қойылған электрондық сұрату;</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="72"/>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша негізгі өрт сөндіру автомобильдерінің өртті сөндіруге әзірлігін техникалық байқау актілерінің электрондық көшірмелері;</w:t>
+1) көрсетілетін қызметті берушінің интернет-ресурстарында: www.emer.gov.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 3) "Кәсіби өртке қарсы қызметтердің мамандарын арнайы даярлау бойынша оқыту курстарының бағдарламасын, сондай-ақ оларды бітіргені туралы куәліктің үлгісін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 24 қаңтардағы № 48 бұйрығына 2-қосымшаға (Нормативтiк құқықтық актiлерді мемлекеттiк тіркеу тізілімінде № 10382 болып тіркелген) сәйкес, нысан бойынша Кәсіби өртке қарсы қызмет мамандарын арнайы даярлау бойынша оқыту курстарын аяқтағаны туралы куәліктердің электрондық көшірмесі.</w:t>
+2) "цифрлық үкімет" веб-порталында: www.egov.kz, www.elicense.kz ескерту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5065,163 +5020,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ның заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) шынайы еместігінің анықталуы;</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="73"/>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің № 783 бұйрықпен бекітілген кәсіби өртке қарсы қызметтерге қойылатын рұқсат беру талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдар мен объектілердің № 783 бұйрықпен бекітілген кәсіби өртке қарсы қызметтерге қойылатын рұқсат беру талаптарына сәйкес келмеуі;</w:t>
+2) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+4) толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынуы.</w:t>
+5) мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5254,91 +5243,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 783 бұйрықпен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген кәсіби өртке қарсы қызметтерге қойылатын рұқсат беру талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің кеңсесі, сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші кеңсесінің байланыс телефоны 8 (7172) 60-21-33, Бірыңғай байланыс орталығының байланыс телефондары 1414, 8 8000 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5644,124 +5874,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="75"/>
+    <w:bookmarkStart w:name="z112" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өртке қарсы қызмет комитеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z113" w:id="76"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z113" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік елтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z114" w:id="77"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z114" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аттестат №__________________ аттестат нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z115" w:id="78"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z115" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы аттестат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5772,148 +6002,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды мекенжайы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="79"/>
+    <w:bookmarkStart w:name="z117" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        кәсіби өртке қарсы қызметтің атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z118" w:id="80"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z118" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымдарда, елді мекендерде және объектілерде өрттердің алдын алу және сөндіру, өрт қауіпсіздігін қамтамасыз ету және өрттерді сөндіруге байланысты авариялық-құтқару жұмыстарын жүргізу жөніндегі жұмыстарды жүргізу құқығына</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________ берілді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="81"/>
+    <w:bookmarkStart w:name="z119" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                кәсіби өртке қарсы қызметтің түрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z120" w:id="82"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z120" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға ______________________ тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласы, 20___жылғы "___"__________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -6191,68 +6421,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="83"/>
+    <w:bookmarkStart w:name="z133" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіби өртке қарсы қызметтерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7052,55 +7282,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>