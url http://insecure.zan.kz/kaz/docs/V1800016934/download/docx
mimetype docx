--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81d9ab2" w14:textId="81d9ab2">
+    <w:p w14:paraId="374b562" w14:textId="374b562">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,115 +123,191 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертуі!</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Осы бұйрық 2018 жылғы 13 шілдеден бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы бағалау қызметі туралы" Қазақстан Республикасы Заңының 23-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы министрінің 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Бағалаушыға, сарапшыға кандидаттардың біліктіліктерін растау үшін біліктілік емтиханын өткізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -574,127 +650,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2018 жылғы 13 шілдеден бастап қолданысқа енгізіледі және ресми жариялануы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -889,74 +977,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Бағалаушыға, сарапшыға кандидаттардың біліктіліктерін растау үшін біліктілік емтиханын өткізу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы бағалау қызметі туралы" Қазақстан Республикасының 2018 жылғы 10 қаңтардағы Заңының 23-бабының </w:t>
+      1. Осы Бағалаушыға, сарапшыға кандидаттардың біліктіліктерін растау үшін біліктілік емтиханын өткізу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы бағалау қызметі туралы" Қазақстан Республикасының Заңының 23-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және бағалаушыларға, сарапшыларға кандидаттардың біліктілігін растау үшін біліктілік емтиханын өткізудің тәртібі мен шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1201,806 +1351,946 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Өтініш пошта не бағалаушылардың интернет-ресурсы арқылы жіберіледі, не қолға тапсырылады (автоматтандырылған веб-портал болмаған жағдайда сканерленген көшірмесі).</w:t>
+      4. Өтініш электрондық пошта не бағалаушылардың интернет-ресурсы арқылы жіберіледі, тапсырылады (автоматтандырылған веб-портал болмаған жағдайда сканерленген көшірмесі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кандидат өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      1) жоғары білім туралы диплом көшірмесін ("сарапшы" біліктілік куәлігіне үміткер талап етілмейді);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Бағалау" мамандығы бойынша жоғары білімі және (немесе) жоғары техникалық немесе экономикалық білім мамандығы бойынша жоғары білім туралы диплом көшірмесін ("сарапшы" біліктілік куәлігіне үміткер талап етілмейді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке басын куәландыратын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үміткердің бағдарламаға сәйкес және бағалаушылар палатасы бекіткен сағаттардың көлемінде оқу немесе қайта даярлаудан өтуін растайтын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалаушыда кемінде бір жыл мерзімге тағылымдамадан өткенің куәландыратын құжаттар ("сарапшы" біліктілік куәлігіне үміткер талап етілмейді).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кандидаттың өтінімі мен құжаттарын бағалау палатасы құрған біліктілік комиссиясының жұмыс органы олар түскен күннен бастап 15 (он бес) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      2) жеке басын куәландыратын құжаттың көшірмесі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттары қойылатын талаптарға сәйкес келетін кандидаттарға бағалаушылар палатасы шешімінің негізінде біліктілік емтиханынан өтуге рұқсат беріледі, олар кандидаттарға емтихан өткізілетін күнге дейінгі 15 (он бес) жұмыс күнінен кешіктірілмей жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік емтиханынан өту үшін тіркелген үміткерлер тізімдері бағалаушылар палатасының интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы Қағидаларда 5-тармақта көзделген құжаттарды тиісінше ұсынбаған жағдайда біліктілік емтиханына рұқсат беруден бас тарту туралы шешімді электрондық пошта, не бағалаушылардың интернет-ресурсы арқылы жіберіледі, тапсырылады (автоматтандырылған веб-портал болмаған жағдайда сканерленген көшірмесі) бағалаушылар палатасы үміткерге өтініш түскен күннен бастап 15 (он бес) жұмыс күнінен кешіктірілмей жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      3) үміткердің бағдарламаға сәйкес және бағалаушылар палатасы бекіткен сағаттардың көлемінде оқу немесе қайта даярлаудан өтуін растайтын құжаттар;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Алып тасталды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Біліктілік емтиханын өткізу тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      4) тағылымдаманы растайтын құжаттар ("сарапшы" біліктілік куәлігіне үміткер талап етілмейді).</w:t>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Біліктілік комиссиясы жеті мүшеден тұрады және бағалау қызметі саласындағы уәкілетті орган, үкіметтік емес ұйымдар өкілдерінен және бағалаушылар палаталарының мүшелерінен құрылады. Бұл ретте, бағалаушылар палаталары өкілдерінің саны біліктілік комиссиясы құрамының жалпы санының көпшілігін және бағалау қызметі саласында уәкілетті органнан бір өкілді құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      6. Кандидаттың өтінімі мен құжаттарын бағалау палатасы құрған біліктілік комиссиясының жұмыс органы олар түскен күннен бастап 15 (он бес) жұмыс күні ішінде қарайды.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Біліктілік комиссиясының отырыстары қажет болу жағдайына қарай өткізіледі, бірақ кемінде алты айда бір рет өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> көзделген құжаттарды тиісінше ұсынбаған жағдайда біліктілік емтиханына рұқсат беруден бас тарту туралы шешімді пошта не бағалаушылардың интернет-ресурсы арқылы жіберіледі, не қолға тапсырылады (автоматтандырылған веб-портал болмаған жағдайда сканерленген көшірмесі) бағалаушылар палатасы үміткерге өтініш түскен күннен бастап 15 (он бес) жұмыс күнінен кешіктірілмей жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бағалау қызметі саласындағы білімі мен дағдыларын растау үшін кандидаттар компьютерлік техниканы пайдалана отырып тестілеуден өту арқылы тиісті мамандық бойынша құқықтық мәселелер, бағалау теориясы және модульдік міндеттер бойынша тест тапсырмаларын тапсырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаттар компьютерлік тестілеуден өткеннен кейін ахуалдық есепті жазбаша түрде шешуді орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Алып тасталды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Тест тапсырмаларын келісу үшін бағалаушылар палатасы бағалау қызметі саласындағы уәкілетті органға дұрыс жауаптар мен оларға шешімдер ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тест тапсырмалары мемлекеттік, орыс тілдерінде жасалады және жариялануға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 13-1-тармақпен толықтырылды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 775</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2. Тест тапсырмалары таратылуы шектеулі мәліметтерге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 13-2-тармақпен толықтырылды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. Алып тасталды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...390 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Үміткерлер өз таңдауы бойынша біліктілік емтиханын мемлекетітк немесе орыс тілдерінде тапсырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Кандидаттар біліктілік емтиханын тапсырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "бағалаушы" біліктілік куәлігін алу үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2065,1164 +2355,1288 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "сарапшы" біліктілік куәлігін алу үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бағалау қызметі саласындағы заңнаманы, бағалау қызметі саласындағы уәкілетті орган бекіткен бағалау стандарттарын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Біліктілік емтиханына келген кезде үміткер өзінің жеке басын куәландыратын құжатты ұсынады, ал ол болмаған жағдайда үміткер біліктілік емтиханына жіберілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Бағалаушылар палатасы біліктілік емтиханын техникалық сүйемелдеуді қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Біліктілік емтиханы өткізілетін үй-жай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Интернет" ақпараттық-телекоммуникация желісіне қосылмай, орнатылған лицензиялық (сертификатталған) мамандандырылған емтихан бағдарламасы бар пернетақпен, тінтуірмен, монитормен жабдықталған әрбір үміткерге арналған дербес компьютер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеу нәтижелерін басып шығару үшін кемінде 1 принтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Бағалаушы" біліктілік куәлігін алуға кандидаттар үшін тест тапсырмалары тапсырмалар базасы негізінде әрбір мамандық бойынша бөлек қалыптастырылады және мынадай модульдерге кіретін 100 (жүз) тапсырмадан тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтық реттеу және бағалау стандарттары - 19 сұрақ әрбір мамандандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жылжымайтын мүлікті бағалау теориясы - 45 сұрақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылжымалы мүлікті бағалау теориясы - 45 сұрақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) зияткерлік меншік және материалдық емес активтерді бағалау теориясы - 25 сұрақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бизнесті бағалау және бизнеске қатысу құқықтары теориясы - 30 сұрақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бағалау бойынша модульдік міндеттер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымайтын мүлік - 30 тапсырма бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылжымалы мүлік - 30 тапсырма бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зияткерлік меншікті бағалау, материалдық емес активтердің құны - 10 міндет бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнесті және бизнеске қатысу құқығы - 10 тапсырма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әрбір мамандық бойынша жеке жазбаша ахуалдық міндет - 1 міндет бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бағалаушылар әдеп кодексі - 5 сұрақтан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "Сарапшы" біліктілігін беру туралы куәлік алуға үміткер кандидаттардың тест тапсырмалары әрбір мамандық бойынша тапсырмалар негізінде қалыптастырылады және модульдерге енгізілген 50 (елу) тапсырмадан тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтық реттеу - 14 сұрақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалау стандарттары, оның ішінде бағалаудың халықаралық стандарттары - 10 сұрақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалау әдіснамасы - 10 сұрақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалау туралы есептерге сараптама жүргізу әдіснамасы -10 сұрақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жазбаша ахуалдық міндет - 1 міндет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бағалаушылар әдеп кодексі - 5 сұрақ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 775</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Біліктілік емтиханының уақыты "бағалаушы" біліктілігін беру туралы куәліктерді алуға үміткер кандидаттар үшін 180 (жүз сексен) минутты, оның ішінде 90 (тоқсан) минут жазбаша ахуал міндетке және 180 (жүз сексен) минут "сарапшы" біліктілігін беру туралы куәліктерді алуға үміткер кандидаттар үшін, оның ішінде жазбаша ахуал міндетке 120 (жүз жиырма) минутты құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...15 lines deleted...]
-      18. Біліктілік емтиханы өткізілетін үй-жай:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Біліктілік емтиханы басталғанға дейін үміткер толық нұсқаулық алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Интернет" ақпараттық-телекоммуникация желісіне қосылмай, орнатылған лицензиялық (сертификатталған) мамандандырылған емтихан бағдарламасы бар пернетақпен, тінтуірмен, монитормен жабдықталған әрбір үміткерге арналған дербес компьютер;</w:t>
-[...36 lines deleted...]
-      19. "Бағалаушы" біліктілік куәлігін алуға кандидаттар үшін тест тапсырмалары тапсырмалар базасы негізінде әрбір мамандық бойынша бөлек қалыптастырылады және мынадай модульдерге кіретін 100 (жүз) тапсырмадан тұрады:</w:t>
+      Біліктілік емтиханын тапсырған кезде басқа үміткерлермен сөйлесуге, материалдар алмасуға, қағаз және электронды тасығыштардағы ақпаратты пайдалануға, интернет-ресурстары мен мобильді байланыстарды пайдалануға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген талаптар бұзылған жағдайда үміткер біліктілік емтиханынан шығарылуы тиіс, ол туралы хаттамаға тиісті жазбаны біліктілік комиссиясы енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Жазбаша нысанда орындалған ахуал міндеті біліктілік комиссиясы мүшелерінің тексеру парағының көмегімен тексеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) құқықтық реттеу және бағалау стандарттары - 19 сұрақ әрбір мамандандыру;</w:t>
-[...197 lines deleted...]
-      8) бағалаушылар әдеп кодексі - 5 сұрақтан.</w:t>
+      Компьютерлік техниканы пайдалана отырып, біліктілік емтиханның нәтижелері екі данада басылады, оның біреуі үміткерге беріледі, екіншісі біліктілік комиссиясына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер компьютерлік техниканы пайдалана отырып, жүргізілген біліктілік емтиханының нәтижелері ұсынылған сұрақтардың жалпы санының кемінде 75 (жетпіс бес) пайызын құраса және ахуалдық міндеттің шешімі кем дегенде 75 (жетпіс бес) пайызын құраса, үміткер біліктілік емтиханын тапсырған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Біліктілік комиссиясының отырысында хаттама жүргізіледі, онда мыналар: отырыстың күні, уақыты және орны, біліктілік комиссиясының құрамы, үміткердің аты, тегі, әкесінің аты (ол болған жағдайда), біліктілік комиссиясының мұрағатында 5 (бес) жыл бойы сақталатын емтихан қорытындысы көрсетіледі. Хаттамада үміткерге жасалған ескерту тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хаттамаға біліктілік комиссиясының барлық мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мамандығы көрсетілген куәліктің нөмірін, шығарылған күнін, атын, тегін және әкесінің атын (ол болған жағдайда) көрсете отырып, біліктілік емтиханын тапсырған үміткерлер "бағалаушы" немесе "сарапшы" біліктілігі туралы куәлікті алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Қаржы министрінің 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Біліктілік емтиханын тапсыра алмаған адамдар біліктілік комиссиясы шешім қабылдаған күннен бастап 3 (үш) ай өткен соң одан қайта өтуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 26-1-тармақпен толықтырылды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 775</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...124 lines deleted...]
-      6) бағалаушылар әдеп кодексі - 5 сұрақ.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-2. "Сарапшы" біліктілік куәлігін алу үшін бағалаушының біліктілік емтиханынан өтуі тек бағалаушының "бағалаушы" біліктілік куәлігі бар мамандық бойынша ғана болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 26-2-тармақпен толықтырылды – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 775</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...91 lines deleted...]
-      23. Жазбаша нысанда орындалған ахуал міндеті біліктілік комиссиясы мүшелерінің тексеру парағының көмегімен тексеріледі.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Біліктілік емтиханын және "бағалаушы" немесе "сарапшы" біліктілігін тағайындау туралы шешім бағалаушылардың палатасы бағалау бекітілгеннен кейін келесі күні интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...33 lines deleted...]
-      24. Егер компьютерлік техниканы пайдалана отырып, жүргізілген біліктілік емтиханының нәтижелері ұсынылған сұрақтардың жалпы санының кемінде 75 (жетпіс бес) пайызын құраса және ахуалдық міндеттің шешімі кем дегенде 75 (жетпіс бес) пайызын құраса, үміткер біліктілік емтиханын тапсырған болып есептеледі.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Біліктілік емтиханының қорытындысы бойынша шағымдарды қарау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...15 lines deleted...]
-      25. Біліктілік комиссиясының отырысында хаттама жүргізіледі, онда мыналар: отырыстың күні, уақыты және орны, біліктілік комиссиясының құрамы, үміткердің аты, тегі, әкесінің аты (бар болса), біліктілік комиссиясының мұрағатында 5 (бес) жыл бойы сақталатын емтихан қорытындысы көрсетіледі. Хаттамада үміткерге жасалған ескерту тіркеледі.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Үміткер емтиханның нәтижелерімен келіспеген жағдайда емтиханның нәтижелері туралы жазбаша хабарланған күнінен кейінгі 1 (бір) жұмыс күнінен кешіктірмей емтихан нәтижесіне өзінің негізделген келіспеуін көрсете отырып, жазбаша нысанда біліктілік комиссиясына жүгінуі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...33 lines deleted...]
-      26. Мамандығы көрсетілген куәліктің нөмірін, шығарылған күнін, атын, тегін және әкесінің атын (болған жағдайда) көрсете отырып, біліктілік емтиханын тапсырған үміткерлер "бағалаушы" немесе "сарапшы" біліктілігі туралы куәлікті алады.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Өтініш берген үміткер емтихан жұмысымен танысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...175 lines deleted...]
-      27. Біліктілік емтиханын және "бағалаушы" немесе "сарапшы" біліктілігін тағайындау туралы шешім бағалаушылардың палатасы бағалау бекітілгеннен кейін келесі күні интернет-ресурсында орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Емтихан нәтижесімен келіспеуі туралы жазбаша өтінішті қарау үшін бағалаушылар палатасы құрамына біліктілік комиссиясының өкілі мен "сарапшы" біліктілік куәлігі бар және бағалаушылар палатасының сараптамалық кеңесі мүшелері болып табылатын екі сарапшы кіретін апелляциялық комиссияны қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Біліктілік емтиханының қорытындысы бойынша шағымдарды қарау тәртібі</w:t>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Өтінішті апелляциялық комиссия үміткерден жазбаша өтініш түскен күннен кейінгі 1 (бір) жұмыс күні ішінде қарастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      28. Үміткер емтиханның нәтижелерімен келіспеген жағдайда емтиханның нәтижелері туралы жазбаша хабарланған күнінен кейінгі 1 (бір) жұмыс күнінен кешіктірмей емтихан нәтижесіне өзінің негізделген келіспеуін көрсете отырып, жазбаша нысанда біліктілік комиссиясына жүгінуі.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Өтініш берген үміткер хаттамада көрсетілетін апелляциялық комиссияның бағалау нәтижелерімен танысады. Қайта берілген өтініш қайта қарауға қабылданбайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      29. Өтініш берген үміткер емтихан жұмысымен танысады.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Егер шағым қанағаттандырылса, біліктілік комиссиясы отырысының хаттамасы қайта тіркеледі және бірінші хаттаманың нәтижелері "Бағалау "___ № _______ апелляциялық комиссияның хаттамасымен ____ " парағында қаралып, қатысқан барлық біліктілік комиссия мүшелерінің қолы қойылып жазылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      30. Емтихан нәтижесімен келіспеуі туралы жазбаша өтінішті қарау үшін бағалаушылар палатасы құрамына біліктілік комиссиясының өкілі мен "сарапшы" біліктілік куәлігі бар және бағалаушылар палатасының сараптамалық кеңесі мүшелері болып табылатын екі сарапшы кіретін апелляциялық комиссияны қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Өтінішті қарау нәтижелерімен келіспеген жағдайда бағалаушыға немесе сарапшыға үміткер сот тәртібінде комиссия шешіміне шағымданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3269,90 +3683,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бағалаушыларға, сарапшыларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үміткерлердің біліктілігін растау</w:t>
+              <w:t>үміткерлердің біліктілігін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үшін біліктілік емтиханын</w:t>
+              <w:t>растау үшін біліктілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу қағидаларына</w:t>
+              <w:t>емтиханын өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3373,51 +3800,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Кімге___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3438,64 +3865,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімге_______________________</w:t>
-[...12 lines deleted...]
-              <w:t>(бағалаушылар палатасының толық атауы)</w:t>
+              <w:t>(бағалаушылар палатасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3516,139 +3930,359 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>толық атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(тегі, аты, әкесінің аты (бар болса))</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...15 lines deleted...]
-      ________________________ бойынша "бағалаушы" біліктілік куәлігін алу</w:t>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________ бойынша "бағалаушы" біліктілігін беру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мамандандыруды көрсетіңіз)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      үшін біліктілік емтиханын тапсыруға рұқсат етуіңізді сұраймын.</w:t>
+      туралы куәлігін алу үшін біліктілік емтиханын тапсыруға рұқсат етуіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса беріліп отырған құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3748,51 +4382,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3820,87 +4454,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш қарауға қабылданды                  20__ жылғы "___"_______________</w:t>
+      Өтініш қарауға қабылданды 20__ жылғы "___"_______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (жауапты тұлғаның қолы, тегі, аты, әкесінің аты (бар болса)</w:t>
+      (жауапты тұлғаның қолы, тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3990,345 +4624,235 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өткізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>Кімге___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімге_______________________</w:t>
+              <w:t>(бағалаушылар палатасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бағалаушылар палатасының толық атауы)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t>толық атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>(тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(тегі, аты, әкесінің аты (бар болса))</w:t>
+              <w:t>(ол болған жағдайда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...51 lines deleted...]
-      үшін біліктілік емтиханын тапсыруға рұқсат етуіңізді сұраймын.</w:t>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ бойынша "сарапшы" біліктілігін беру  (мамандандыруды көрсетіңіз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы куәлігін алу үшін біліктілік емтиханын тапсыруға рұқсат етуіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоса беріліп отырған құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4410,177 +4934,191 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________</w:t>
-[...125 lines deleted...]
-      (жауапты тұлғаның қолы, тегі, аты, әкесінің аты (бар болса)</w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________  (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш қарауға қабылданды 20__ жылғы "___"_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты тұлғаның қолы, тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -4588,55 +5126,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>