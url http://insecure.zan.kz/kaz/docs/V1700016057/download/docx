--- v0 (2025-12-20)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e6396c" w14:textId="1e6396c">
+    <w:p w14:paraId="152806c" w14:textId="152806c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -24943,55 +24943,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25317,31 +25317,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>