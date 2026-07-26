--- v1 (2026-06-03)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="152806c" w14:textId="152806c">
+    <w:p w14:paraId="5389e20" w14:textId="5389e20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3823,69 +3823,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыспен қамтуға жәдемдесудің белсенді шараларына әлеуетті қатысушыларға бейімдеу қызметін және психологиялық қолдау көрсету жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмыс күшіне сұраныс пен ұсынысты талдайды, болжайды, халықты, жергілікті атқарушы органдарды және еңбек ресурстарын дамыту орталығын облыстың, республикалық маңызы бар қалалардың және астананың еңбек нарығының жай-күйі туралы хабардар етеді;</w:t>
-[...17 lines deleted...]
-      ұлттық жобалар, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары, облыстың, республикалық маңызы бар қаланың, астананың өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарын құруды есепке алуды жүзеге асырады;</w:t>
+      жұмыс күшіне деген сұраныс пен ұсынысты талдайды, болжайды, халықты, жергілікті атқарушы органдарды және Еңбек ресурстарын дамыту орталығын астананың, облыстың, республикалық маңызы бар қалалардың еңбек нарығының жай-күйі туралы хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұлттық жобалар, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарлары, астананың, облыстың, республикалық маңызы бар қаланың өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарының құрылуын есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыспен қамтуды реттеу саласында ғылыми зерттеулер, қазіргі еңбек нарығына талдау жүргізуге, оның даму перспективалары, халықты кәсіптік бағдарлау және психологиялық қолдау жөнінде ұсыныстар әзірлеуге ықпал етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4094,50 +4094,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уақтылы есепке алуды және есептілікті қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрт қауiпсiздiгi қағидаларының сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мыналарды білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12747,51 +12809,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім беру және денсаулық сақтау органдарынан қорытындылар алу үшін ведомствоаралық комиссия құру жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қорытынды дайындайды, онда қызметтің түрі, алушының санаты, қызмет көрсетілетін орын, қызметтің көрсетілу ұзақтығы, қызметтің мазмұны, жеке ерекшеліктері айқындалады және оны аудандардың (облыстық, республикалық маңызы бар қалалардың) жергілікті атқарушы органдарына жібереді.</w:t>
+      көрсетілетін қызметтің түрі, алушының санаты, ұсынылатын орны, ұсынылу ұзақтығы, көрсетілетін қызметтің мазмұны, жеке ерекшеліктері айқындалатын қорытынды дайындайды және оны астананың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Мыналарды білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -18713,87 +18837,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық жобалар, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары, облыстың, республикалық маңызы бар қаланың, астананың өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарын құруды есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстың, республикалық маңызы бар қаланың және Астананың ұлттық жобалары мен даму жоспарлары, сондай-ақ жеке сектордың бастамалары шеңберінде іске асырылатын жобаларда ағымдағы бос жұмыс орындары және құрылатын жұмыс орындарының болжамы туралы жұмыс берушілер электрондық еңбек биржасында орналастыратын бос жұмыс орындарының есебін жүргізеді;</w:t>
-[...35 lines deleted...]
-      мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын құру бойынша жұмыс берушілермен өзара іс-қимыл жасайды;</w:t>
+      жұмыс күшіне деген сұраныс пен ұсынысты талдайды, болжайды, халықты, жергілікті атқарушы органдарды және Еңбек ресурстарын дамыту орталығын астананың, облыстың және республикалық маңызы бар қалалардың еңбек нарығының жай-күйі туралы хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұлттық жобалар, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарлары, астананың, облыстың, республикалық маңызы бар қаланың өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарының құрылуын есепке алуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс берушілердің Электрондық еңбек биржасында орналастыратын ағымдағы бос жұмыс орындары және ұлттық жобалар мен астананың, облыстың, республикалық маңызы бар қаланың даму жоспарлары, сондай-ақ жеке сектордың бастамалары шеңберінде іске асырылатын жобаларда құрылатын жұмыс орындарының болжамы туралы бос жұмыс орындарының есебін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халық пен жұмыс берушілер арасында халықты жұмыспен қамту туралы заңнама мәселелері туралы ақпараттық-түсіндіру жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19164,50 +19288,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыспен қамтуға жәрдемдесудің белсенді шараларының іске асырылуына мониторингті жүзеге асырады, жергілікті атқарушы органдарға белгіленген мерзімде талдамалық және статистикалық ақпаратты ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрт қауiпсiздiгi қағидаларын орындалуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Мыналарды білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -24943,55 +25129,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25317,31 +25503,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>