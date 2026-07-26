--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="958c25e" w14:textId="958c25e">
+    <w:p w14:paraId="6290574" w14:textId="6290574">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 19 шілдедегі № 483 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 8 қыркүйекте № 15633 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының 14-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-23) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -165,51 +270,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -248,350 +352,350 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Жеңіл және аса жеңіл авиация саласындағы сертификаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналардың күші жойылды деп танылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Азаматтық әуе кемесі данасын сертификаттау және оның ұшуға жарамдылық нормаларына сәйкестігіне куәлік беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 11723 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 1 қыркүйекте жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Аса жеңіл авиация саласында сертификаттау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 194 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 11721 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 1 қыркүйекте жарияланған).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Инвестициялар мен даму министрлігінің Азаматтық авиация комитеті:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Инвестициялар мен даму министрлігінің Азаматтық авиация комитеті:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберілуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...15 lines deleted...]
-      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберілуді;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
-[...15 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1028,68 +1132,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 483 бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеңіл және аса жеңіл авиация саласындағы сертификаттау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Көлік министрінің 08.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1120,51 +1224,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жеңіл және аса жеңіл авиация саласындағы сертификаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1199,544 +1408,648 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және жеңіл және аса жеңіл авиация саласындағы сертификаттау және "Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатын беру", "Азаматтық әуе кемесі данасының ұшуға жарамдылық нормаларына сәйкестігі туралы куәлік беру" мемлекеттік қызметтер көрсету тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының азаматтық әуе кемелерінің мемлекеттік тізілімінде тіркелген және жалпы мақсаттағы авиация (коммерциялық әуе тасымалдарына қатыспайтын) мақсатында авиациялық жұмыстар мен ұшуларды орындайтын жеңіл және аса жеңіл авиацияның азаматтық әуе кемелеріне және жеңіл және ең жоғары ұшу салмағы 2250 кг аспайтын Қазақстан Республикасының азаматтық әуе кемелерінің мемлекеттік тізілімінде мемлекеттік тіркелуге жататын аса жеңіл авиацияның азаматтық әуе кемесінің даналарына (ұшақтар, тікұшақтар, моторы бар планерлер, аэростатикалық әуе кемелері) қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай терминдер мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі – уәкілетті ұйым) – жарғылық капиталына мемлекет жүз пайыз қатысатын, Қазақстан Республикасының азаматтық авиация саласын орнықты дамытуды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық әуе кемесінің данасы – бекітілген үлгілік конструкциясы жоқ (үлгі сертификаты немесе оған баламалы құжаты жоқ), сериялық өндіріске арналмаған, сертификатталған және азаматтық авиация саласындағы уәкілетті ұйым берген оның конструкциясының, сипаттамаларының және пайдалану-техникалық құжаттамасының ұшу жарамдылығы нормаларына сәйкестігі куәлігі бар әуе кемесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...15 lines deleted...]
-      1) азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі – уәкілетті ұйым) – жарғылық капиталына мемлекет жүз пайыз қатысатын, Қазақстан Республикасының азаматтық авиация саласын орнықты дамытуды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын акционерлік қоғам;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) азаматтық әуе кемесі данасының ұшу сипаттамаларын бағалау және ұшу сынақтарын жүргізу жөніндегі персонал – әуе кемелерін пайдаланушыларды біріктіретін, ұшу сипаттамаларын бағалауды және азаматтық әуе кемесі данасының ұшу сынақтарын жүргізуді орындайтын коммерциялық емес ұйымның мамандары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
-[...15 lines deleted...]
-      2) азаматтық әуе кемесінің данасы – бекітілген үлгілік конструкциясы жоқ (үлгі сертификаты немесе оған баламалы құжаты жоқ), сериялық өндіріске арналмаған, сертификатталған және азаматтық авиация саласындағы уәкілетті ұйым берген оның конструкциясының, сипаттамаларының және пайдалану-техникалық құжаттамасының ұшу жарамдылығы нормаларына сәйкестігі куәлігі бар әуе кемесі;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтық әуе кемелерінің пайдалануға жарамдылығын бағалау актісі (бұдан әрі – бағалау актісі) – жеңіл және аса жеңіл авиацияның азаматтық әуе кемесінің ұшуға жарамдылығын бағалау бойынша жүргізілген жұмыстардың нәтижелері бойынша коммерциялық емес ұйым беретін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
-[...15 lines deleted...]
-      3) азаматтық әуе кемесі данасының ұшу сипаттамаларын бағалау және ұшу сынақтарын жүргізу жөніндегі персонал – әуе кемелерін пайдаланушыларды біріктіретін, ұшу сипаттамаларын бағалауды және азаматтық әуе кемесі данасының ұшу сынақтарын жүргізуді орындайтын коммерциялық емес ұйымның мамандары;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аса жеңіл авиация – ең жоғары сертификатталған ұшу салмағы 750 (жеті жүз елу) килограммнан кем әуе кемелерін, басқа да әуе кемелерін және қосалқы құрылғыларды пайдаланатын азаматтық авиация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
-[...15 lines deleted...]
-      4) азаматтық әуе кемелерінің пайдалануға жарамдылығын бағалау актісі (бұдан әрі – бағалау актісі) – жеңіл және аса жеңіл авиацияның азаматтық әуе кемесінің ұшуға жарамдылығын бағалау бойынша жүргізілген жұмыстардың нәтижелері бойынша коммерциялық емес ұйым беретін құжат;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) конструкциясының, сипаттамаларының және пайдалану-техникалық құжаттамасының ұшуға жарамдылығы нормаларына сәйкестігіне куәлік – азаматтық әуе кемесінің данасы конструкциясының сипаттамалары мен пайдалану-техникалық құжаттамасының ұшу жарамдылығы нормаларына сәйкестігін куәландыратын, уәкілетті ұйым берген құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...15 lines deleted...]
-      5) аса жеңіл авиация – ең жоғары сертификатталған ұшу салмағы 750 (жеті жүз елу) килограммнан кем әуе кемелерін, басқа да әуе кемелерін және қосалқы құрылғыларды пайдаланатын азаматтық авиация;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жеңіл авиация – ең жоғары сертификатталған ұшу салмағы 5700 (бес мың жеті жүз) килограмнан кем әуе кемелерін, оның ішінде ең жоғары сертификатталған ұшу салмағы 3175 (үш мың жүз сексен) килограмнан кем тікұшақтарды пайдаланатын азаматтық авиация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
-[...15 lines deleted...]
-      6) конструкциясының, сипаттамаларының және пайдалану-техникалық құжаттамасының ұшуға жарамдылығы нормаларына сәйкестігіне куәлік – азаматтық әуе кемесінің данасы конструкциясының сипаттамалары мен пайдалану-техникалық құжаттамасының ұшу жарамдылығы нормаларына сәйкестігін куәландыратын, уәкілетті ұйым берген құжат;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пайдалану құжаттамасы – жеңіл немесе аса жеңіл әуе кемесін немесе оларға техникалық қызмет көрсетуді және жөндеуді қоса алғанда, азаматтық әуе кемесінің данасын ұшу және техникалық пайдалануды регламенттейтін, сондай-ақ пайдалану шарттары мен пайдалану шектеулерін қамтитын құжаттама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
-[...15 lines deleted...]
-      7) жеңіл авиация – ең жоғары сертификатталған ұшу салмағы 5700 (бес мың жеті жүз) килограмнан кем әуе кемелерін, оның ішінде ең жоғары сертификатталған ұшу салмағы 3175 (үш мың жүз сексен) килограмнан кем тікұшақтарды пайдаланатын азаматтық авиация;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) пайдалану – техникалық құжаттама – нақты әуе кемелерді және оның компоненттерін техникалық қызмет көрсетуі және жөндеуді сонымен бірге пайдалану жағдайы және пайдалану шегін қоса алғанда, азаматтық әуе кемесі данасын ұшу және техникалық пайдалану регламенттеу құжаттар топтамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...15 lines deleted...]
-      8) пайдалану құжаттамасы – жеңіл немесе аса жеңіл әуе кемесін немесе оларға техникалық қызмет көрсетуді және жөндеуді қоса алғанда, азаматтық әуе кемесінің данасын ұшу және техникалық пайдалануды регламенттейтін, сондай-ақ пайдалану шарттары мен пайдалану шектеулерін қамтитын құжаттама;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өтініш беруші – жеңіл авиациядағы ұшуға жарамдылығы сертификатын, аса жеңіл авиациядағы ұшуға жарамдылығы сертификатын, экспорттық ұшуға жарамдылығы сертификатын алу, әуе кемесі данасының куәландыру үшін уәкілетті ұйымға өтініш берген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...15 lines deleted...]
-      9) пайдалану – техникалық құжаттама – нақты әуе кемелерді және оның компоненттерін техникалық қызмет көрсетуі және жөндеуді сонымен бірге пайдалану жағдайы және пайдалану шегін қоса алғанда, азаматтық әуе кемесі данасын ұшу және техникалық пайдалану регламенттеу құжаттар топтамасы;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) әуе кемесінің ұшуға жарамдылығын бағалау – әуе кемесінің пайдалану-техникалық құжаттамасын, ұшуға жарамдылықты ұстап тұру жөніндегі есептік деректерді, әуе кемесін қарап тексеру және азаматтық авиация саласындағы уәкілетті ұйымның бақылауымен әуе кемесіне ұшу сынақтарын қажет болған кезде жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...15 lines deleted...]
-      10) өтініш беруші – жеңіл авиациядағы ұшуға жарамдылығы сертификатын, аса жеңіл авиациядағы ұшуға жарамдылығы сертификатын, экспорттық ұшуға жарамдылығы сертификатын алу, әуе кемесі данасының куәландыру үшін уәкілетті ұйымға өтініш берген жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ұшу жарамдылығын бағалау жөніндегі персонал – жеңіл және аса жеңіл авиацияның азаматтық әуе кемелерінің ұшу жарамдылығын бағалауды орындайтын, әуе кемелерін пайдаланушыларды біріктіретін коммерциялық емес ұйымның мамандары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
-[...15 lines deleted...]
-      11) әуе кемесінің ұшуға жарамдылығын бағалау – әуе кемесінің пайдалану-техникалық құжаттамасын, ұшуға жарамдылықты ұстап тұру жөніндегі есептік деректерді, әуе кемесін қарап тексеру және азаматтық авиация саласындағы уәкілетті ұйымның бақылауымен әуе кемесіне ұшу сынақтарын қажет болған кезде жүргізу;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ұшу жарамдылығын қолдау – әуе кемесін пайдалану мерзімі ішінде әуе кемесінің Қазақстан Республикасы Азаматтық әуе кемелерінің ұшу жарамдылығы нормаларының қолданыстағы талаптарына (бұдан әрі – ұшу жарамдылығы нормалары) сәйкестігін қамтамасыз ететін процестер жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...15 lines deleted...]
-      12) ұшу жарамдылығын бағалау жөніндегі персонал – жеңіл және аса жеңіл авиацияның азаматтық әуе кемелерінің ұшу жарамдылығын бағалауды орындайтын, әуе кемелерін пайдаланушыларды біріктіретін коммерциялық емес ұйымның мамандары;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жеңіл және аса жеңіл авиацияның әуе кемесін жеңіл және аса жеңіл авиацияның қолданыстағы ұшу жарамдылығы сертификатынсыз пайдалануға жол берілмейді. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатының жарамдылығы оның қосымшасы және ажырамас бөлігі болып табылатын қолданыстағы бағалау актісінің болуымен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
-[...15 lines deleted...]
-      13) ұшу жарамдылығын қолдау – әуе кемесін пайдалану мерзімі ішінде әуе кемесінің Қазақстан Республикасы Азаматтық әуе кемелерінің ұшу жарамдылығы нормаларының қолданыстағы талаптарына (бұдан әрі – ұшу жарамдылығы нормалары) сәйкестігін қамтамасыз ететін процестер жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бекітілген үлгілік конструкциясы жоқ азаматтық әуе кемесінің әрбір данасы сертификатталуы және азаматтық авиация саласындағы уәкілетті ұйым берген оның конструкциясының, сипаттамаларының және пайдалану-техникалық құжаттамасының ұшуға жарамдылық нормаларына сәйкестігі куәлігі (бұдан әрі – сәйкестік куәлігі) болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
-[...15 lines deleted...]
-      4. Жеңіл және аса жеңіл авиацияның әуе кемесін жеңіл және аса жеңіл авиацияның қолданыстағы ұшу жарамдылығы сертификатынсыз пайдалануға жол берілмейді. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатының жарамдылығы оның қосымшасы және ажырамас бөлігі болып табылатын қолданыстағы бағалау актісінің болуымен расталады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәйкестік куәлігі берілген әуе кемесі коммерциялық әуе тасымалдарын жүзеге асыруға жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жалпы мақсаттағы авиация мақсатында авиациялық жұмыстар мен ұшуларды орындайтын жеңіл және аса жеңіл әуе кемелерінің ұшуға жарамдылығын, азаматтық әуе кемесінің куәлігінің данасын сертификаттауды әуе кемелерін пайдаланушыларды біріктіретін коммерциялық емес ұйымдарды (бұдан әрі – коммерциялық емес ұйым) тарта отырып, уәкілетті ұйым жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азаматтық әуе кемесінің және оның компоненттерінің ұшуға жарамдылығын қолдау Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 551 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11573 болып тіркелген) бекітілген Қазақстан Республикасының азаматтық әуе кемелерін техникалық пайдалану және жөндеу қағидаларының талаптарына сәйкес қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасының жеңіл және аса жеңіл авиациясы әуе кемесінің ұшуға жарамдылығын сертификаттау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Сертификаттау және жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатын беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатын алу үшін өтініш беруші уәкілетті ұйымға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1751,51 +2064,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінім және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген "Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатын беру" мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – талаптардың тізбесі) 8-тармағында көзделген тізбе бойынша құжаттар топтамасын "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттар топтамасымен ұсынылатын жеңіл және аса жеңіл авиация әуе кемесінің техникалық жай – күйін тексеру және ұшуға жарамдылығын айқындау актісі (бұдан әрі – тексеру актісі) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1898,126 +2210,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесінде көзделген тізбеге сәйкес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды толық ұсынбағанда уәкілетті ұйым тіркелген күннен бастап 2 (екі) жұмыс күні ішінде өтінімді қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынған кезде уәкілетті ұйым тіркелген күннен бастап 5 (бес) жұмыс күні ішінде заң талаптары мен Халықаралық Азаматтық авиация ұйымының (ИКАО) стандарттарына Халықаралық Азаматтық авиация туралы конвенцияға 6-қосымша Әуе кемелерін пайдалану, Халықаралық Азаматтық авиация туралы конвенцияға 8-қосымша Әуе кемелерінің ұшуға жарамдылығы, сәйкестігін тексергеннен кейін, құжаттар тартылған коммерциялық емес ұйымдарға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификатын қарау және беру мерзімі уәкілетті ұйымға өтінім берілген күннен бастап 22 (жиырма екі) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттарға қосымша зерделеу немесе тексеру жүргізу қажет болғанда қарау мерзімі 22 (жиырма екі) жұмыс күніне ұзартылады, бұл туралы қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде өтініш берушінің "жеке кабинетіне" порталға хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын қағаз нысанда берілген жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификатын электрондық форматқа ауыстыру мерзімі 2 (екі) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығын бағалау үшін тартылған коммерциялық емес ұйымдар уәкілетті ұйымның келісімі бойынша әуе кемелерін тексеру жөніндегі техникалық комиссияны (бұдан әрі – техникалық комиссия) құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Техникалық комиссияның құрамына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2068,226 +2380,226 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығын бағалау осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 10 (он) жұмыс күні ішінде орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Өтінім беруші әуе кемелерінің пайдаланушыларды біріктіретін коммерциялық емес ұйымның техникалық комиссиясының мүшелеріне әуе кемесі мен пайдалану құжаттамасына кедергісіз қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығын бағалау нәтижелері бойынша техникалық комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша екі данада жеңіл және аса жеңіл авиация әуе кемесінің пайдалануға жарамдылығын бағалау актісін (бұдан әрі – бағалау актісі) жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір данасы өтініш берушіге беріледі, екінші данасы коммерциялық емес ұйымда қалады. Бағалау актісінің және ұшу жарамдылығын бағалау жөніндегі құжаттардың (нұсқау материалын (әуе кемесінің ұшу жарамдылығын бағалау бағдарламасы), анықталған сәйкессіздіктерді және оларды растайтын құжаттамамен жоюды) электрондық көшірмелерін коммерциялық емес ұйым бағалау актісі жасалған күннен бастап үш жұмыс күні ішінде уәкілетті ұйымға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммерциялық емес ұйымның техникалық комиссиясы берген бағалау актісі он екі айға жарамды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Уәкілетті ұйым техникалық комиссия берген бағалау актісінің оң қорытындысы және ұшу жарамдылығын бағалау бойынша ұсынылған құжаттарды тексеру (нұсқау материалы (әуе кемесінің ұшу жарамдылығын бағалау бағдарламасы), анықталған сәйкессіздіктер және оларды растайтын құжаттамамен жою) негізінде өтініш берушіге жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификатын осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мерзімсіз негізде 5 (бес) жұмыс күні ішінде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мемлекеттік қызметтер көрсетуден бас тарту үшін негіздер анықталған кезде және бағалау актісі теріс болған жағдайда уәкілетті ұйым жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатын беруде мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша дәлелді жауапты ресімдейді және өтініш берушіні бас тарту туралы алдын ала шешім туралы сондай-ақ, өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, күні мен орны (тәсілі) хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2318,891 +2630,1006 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау қорытындысы бойынша мемлекеттік қызметтер көрсету нәтижесі немесе Мемлекеттік қызмет көрсетуден дәлелді бас тарту қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету нәтижесі уәкілетті ұйымның уәкілетті тұлғасының (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" порталға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мерзімсіз негізде берілген, жалпы мақсаттағы авиация мақсатында авиациялық жұмыстар мен ұшуларды орындайтын жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылық сертификаты коммерциялық емес ұйым беретін жеңіл және аса жеңіл авиация әуе кемесінің пайдалануға жарамдылығы туралы қолданыстағы бағалау актісі болған кезде жарамды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификаты мынадай шарттар сақталған кезде жарамды болып қалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әуе кемесінің жеңіл және аса жеңіл авиацияның әуе кемесін пайдалануға жарамдылығы туралы қолданыстағы бағалау актісінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әуе кемесінің азаматтық әуе кемесін мемлекеттік тіркеу туралы қолданыстағы куәлігі болуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
-[...15 lines deleted...]
-      Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификаты мынадай шарттар сақталған кезде жарамды болып қалады:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әуе кемесі әуе кемесін әзірлеушінің мемлекеті бекіткен үлгідегі конструкцияға/азаматтық әуе кемесі данасының ұшуға жарамдылық нормаларына сәйкестігін куәландыруға сәйкес келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
-[...15 lines deleted...]
-      1) әуе кемесінің жеңіл және аса жеңіл авиацияның әуе кемесін пайдалануға жарамдылығы туралы қолданыстағы бағалау актісінің болуы;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) модификацияны немесе жөндеуді орындау азаматтық әуе кемелерін пайдаланушыларға қойылатын сертификаттау талаптарына сәйкес келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
-[...15 lines deleted...]
-      2) әуе кемесінің азаматтық әуе кемесін мемлекеттік тіркеу туралы қолданыстағы куәлігі болуы;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әуе кемесі ұшуға жарамдылық жағдайында ұсталуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Уәкілетті ұйым "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) (бұдан әрі – Деректерді АЖ-ға енгізу қағидалары) бекітілген Мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізу қағидаларына сәйкес мемлекеттік қызметтер көрсету сатысы туралы "Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылық сертификатын беру" мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық авиация саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, көрсетілетін қызметті берушіге және Бірыңғай байланыс орталығына мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызметтер көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификатының қолданылуын тоқтата тұру және кері қайтарып алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Уәкілетті ұйым "Қазақстан Республикасының азаматтық әуе кемелерінің ұшуға жарамдылығы нормаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 367 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12038 болып тіркелген) Қазақстан Республикасының азаматтық әуе кемелерінің ұшу жарамдылығы нормаларына сәйкессіздігі анықталған кезде жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылық сертификатының қолданылуын тоқтатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылық сертификатының қолданысын тоқтатқанда уәкілетті ұйым ұшуға жарамдылық сертификатының қолданысын тоқтатудың себебін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуе кемесінің ұшуға жарамдылық нормаларына сәйкес келмеуі анықталғанда тоқтатылған күннен алты ай ішінде жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылық сертификаты кері шақыртылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым сертификатты кері қайтарып алу туралы шешім қабылданған күннен бастап 2 (екі) жұмыс күні ішінде пайдаланушыны хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жеңіл және аса жеңіл авиация әуе кемесі тоқтатыла тұрған кезде оның ұшуға жарамдылығы сертификатының қолданылуын қайта бастауды пайдаланушы анықталған сәйкессіздіктерді жойғаннан кейін уәкілетті ұйым жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатының қолданылуын тоқтата тұру немесе оны кері қайтарып алу кезінде уәкілетті ұйым пайдаланушыға және әуе қозғалысына қызмет көрсету органына қабылданған шешім туралы дереу хабарлайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
-[...15 lines deleted...]
-      17. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылық сертификатының қолданысын тоқтатқанда уәкілетті ұйым ұшуға жарамдылық сертификатының қолданысын тоқтатудың себебін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатын кері қайтарып алған кезде пайдаланушы кері қайтарып алу туралы хабарлама жасалған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей, егер ұшу жарамдылығы сертификаты бұрын қағаз нысанда берілген болса, жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификатының түпнұсқасын уәкілетті ұйымға қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...51 lines deleted...]
-      18. Жеңіл және аса жеңіл авиация әуе кемесі тоқтатыла тұрған кезде оның ұшуға жарамдылығы сертификатының қолданылуын қайта бастауды пайдаланушы анықталған сәйкессіздіктерді жойғаннан кейін уәкілетті ұйым жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасының жеңіл және аса жеңіл авиациясы әуе кемесінің ұшуға жарамдылығы сертификатын ұзарту тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
-[...15 lines deleted...]
-      19. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатының қолданылуын тоқтата тұру немесе оны кері қайтарып алу кезінде уәкілетті ұйым пайдаланушыға және әуе қозғалысына қызмет көрсету органына қабылданған шешім туралы дереу хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бағалау актісінің қолданылу мерзімі өткеннен кейін жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификаты жарамсыз деп есептеледі. Жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығы сертификатының қолданылуын ұзарту үшін жаңа бағалау актісін бере отырып, жеңіл және аса жеңіл авиация әуе кемесінің ұшуға жарамдылығын кезекті бағалау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жыл сайынғы ұшу жарамдылығын бағалау (жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификатының қолданылуын ұзарту) қолданыстағы бағалау актісінің қолданылу мерзімі аяқталғанға дейін 30 күнтізбелік күн ішінде жүзеге асырылады, жаңа бағалау актісінің қолданылу мерзімі қолданыстағы бағалау актісі аяқталған күннен бастап есептеледі. Пайдаланушы мынадай құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша коммерциялық емес ұйымға өтінім береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тексеру актісінің электрондық көшірмесі, құжатты ресімдеу күні өтінімді коммерциялық емес ұйымға тіркеу күніне дейін 22 жұмыс күнінен аспауы тиіс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шектеулі ресурстары бар агрегаттардың мәртебелерінің электрондық көшірмесі, ұшу жарамдылығы директиваларының мәртебелері, әзірлеуші ұйымның бюллетеньдерінің мәртебелері, орындалған модификациялар, техникалық қызмет көрсету бағдарламасында қамтылған техникалық қызмет көрсету жұмыстарының орындалу мәртебелері, құжатты ресімдеу күні өтінімді коммерциялық емес ұйымға тіркеу күніне дейін 22 жұмыс күнінен аспауы тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңа бағалау актісінің электрондық көшірмесі коммерциялық емес ұйыммен жаңа бағалау актісін пайдаланушыға берген күннен бастап үш жұмыс күні ішінде уәкілетті ұйымға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жеңіл және аса жеңіл авиация әуе кемесінің пайдаланушысы кезекті (жыл сайынғы) ұшу жарамдылығын бағалауды орындамаған және алдыңғы бағалау актісінің қолданылу мерзімі аяқталғаннан кейін он екі (12) ай ішінде коммерциялық емес ұйымнан жаңа бағалау актісін алмаған жағдайда, уәкілетті ұйым жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификатын тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңіл және аса жеңіл авиация әуе кемесінің пайдаланушысы кезекті (жыл сайынғы) ұшу жарамдылығын бағалауды орындамаған және жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификаты тоқтатылғаннан кейін алты (6) ай ішінде коммерциялық емес ұйымнан жаңа бағалау актісін алмаған жағдайда, уәкілетті ұйым жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификатын кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Азаматтық әуе кемесі данасының сертификаттау тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
-[...15 lines deleted...]
-      2) шектеулі ресурстары бар агрегаттардың мәртебелерінің электрондық көшірмесі, ұшу жарамдылығы директиваларының мәртебелері, әзірлеуші ұйымның бюллетеньдерінің мәртебелері, орындалған модификациялар, техникалық қызмет көрсету бағдарламасында қамтылған техникалық қызмет көрсету жұмыстарының орындалу мәртебелері, құжатты ресімдеу күні өтінімді коммерциялық емес ұйымға тіркеу күніне дейін 22 жұмыс күнінен аспауы тиіс;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Азаматтық әуе кемесі данасының сертификаттау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...33 lines deleted...]
-      22. Жеңіл және аса жеңіл авиация әуе кемесінің пайдаланушысы кезекті (жыл сайынғы) ұшу жарамдылығын бағалауды орындамаған және алдыңғы бағалау актісінің қолданылу мерзімі аяқталғаннан кейін он екі (12) ай ішінде коммерциялық емес ұйымнан жаңа бағалау актісін алмаған жағдайда, уәкілетті ұйым жеңіл және аса жеңіл авиация әуе кемесінің ұшу жарамдылығы сертификатын тоқтатады.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Өндіріс процесінде әзірлеуші/дайындаушы жұмыс конструкторлық құжаттама жиынтықтарын сақтауды ұйымдастырады және өндірісті авторлық бақылауды, материалдардың қасиеттерінің тұрақтылығын, технологиялық процестерді, азаматтық әуе кемесінің жасалатын данасы үшін бөлшектер мен тораптардың сипаттамаларының тұрақтылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Азаматтық әуе кемесінің данасын өндірістік сынау басталғанға дейін әзірлеуші/дайындаушы формулярды, осы дананың жұмыс конструкторлық құжаттамаға сәйкестігіне паспортты ресімдейді. Азаматтық әуе кемесі данасының техникалық сынақтары көрсетілген құжаттар болған кезде ғана басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Азаматтық әуе кемесінің данасын өндірістік сынау әуе кемесінің, оның компоненттері мен жүйелерінің қозғалтқышы мен әуе винтінің данасының сынақтар жүргізуге дайындығы бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әзірлеуші/дайындаушы метрологиялық қамтамасыз ету туралы есепті, техникалық құжаттаманы ресімдейді және әуе кемесі данасының өндірістік сынақтар жүргізуге дайындығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Өндірістік сынақтар мынадай мақсаттарда жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Азаматтық әуе кемесі данасының конструкциясын, оның сипаттамаларын және пайдалану құжаттамасын пайдаланудың күтілетін жағдайларында ұшуға жарамдылық нормаларына сәйкестігіне дейін жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұшуға жарамдылығына әсер ететін әуе кемесі данасының аса жауапты функционалдық жүйелерінің конструкциясын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Техникалық сынақтар жүргізу үшін азаматтық әуе кемесінің данасын ұсыну мүмкіндігін белгілеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Зертханалық, стендтік, жердегі, ұшу және арнайы сынақтарды қоса алғанда, өндірістік сынақтар бағдарламасын әзірлеуші/дайындаушы әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Азаматтық әуе кемесінің данасын техникалық сынау әзірлеуші/дайындаушы бекіткен жоспарға сәйкес жүргізіледі. Техникалық сынақтардың нәтижелері бойынша әзірлеуші/дайындаушы еркін нысанда қорытынды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық әуе кемесі данасының ұшу сынақтарын әзірлеуші/дайындаушы әзірлеген және бекіткен кестеге сәйкес әзірлеуші әртүрлі климаттық (физикалық) жағдайларда жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Пайдаланушы азаматтық әуе кемесі данасының ұшу жарамдылығы нормаларына сәйкестігі туралы куәлікті ұстаушымен осы өзгерістердің келісімі бойынша ғана конструкцияға және пайдалану құжаттамасына өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="75"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Азаматтық әуе кемесі данасының ұшу жарамдылығы нормаларына сәйкестігі туралы куәлікті алу үшін өтініш беруші (әзірлеуші/дайындаушы) уәкілетті ұйымға портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3217,245 +3644,358 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтық әуе кемесі данасын сертификаттауға өтінімді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Азаматтық әуе кемесі данасының сәйкестік куәлігін беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбе бойынша құжаттар топтамасын жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік қызмет көрсету талаптарының тізбесі "Азаматтық әуе кемесі данасының ұшу жарамдылығы нормаларына сәйкестігі туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Портал арқылы жүгінгенде өтініш берушінің "жеке кабинетіне" мемлекеттік қызмет көрсету нәтижесін алу күнін көрсете отырып, мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Қазақстан Республикасының еңбек заңнамасына сәйкес өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінгенде, мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Өтінімді қарау мерзімі және азаматтық әуе кемесі данасының ұшуға жарамдылығы нормаларына сәйкестігі куәлігін беру 15 (он бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
-[...15 lines deleted...]
-      32. Мемлекеттік қызмет көрсету талаптарының тізбесі "Азаматтық әуе кемесі данасының ұшу жарамдылығы нормаларына сәйкестігі туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттарды қосымша зерделеу немесе тексеру қажет болғанда қарау мерзімі 10 (он) жұмыс күніне дейін ұзартылады, бұл туралы қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде өтініш берушінің порталдағы "жеке кабинетіне" хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      36-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Уәкілетті ұйым құжаттарды келіп түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы, авиациялық жұмыстарды орындау құқығына куәлік туралы мәліметтер, азаматтық әуе кемесі данасының ҰЖН-ға сәйкестігін куәландыру үшін алымның бюджетке төленгенін растауды уәкілетті ұйым тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Өтініш беруші "Азаматтық әуе кемесі данасының ұшу жарамдылығы нормаларына сәйкестігі туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген тізбеге сәйкес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды толық ұсынбағанда уәкілетті ұйым тіркелген күннен бастап 2 (екі) жұмыс күні ішінде өтінімді қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
-[...15 lines deleted...]
-      33. Портал арқылы жүгінгенде өтініш берушінің "жеке кабинетіне" мемлекеттік қызмет көрсету нәтижесін алу күнін көрсете отырып, мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші "Азаматтық әуе кемесі данасының ұшу жарамдылығы нормаларына сәйкестігі туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынғанда уәкілетті ұйым тіркелген күннен бастап 2 (екі) жұмыс күні ішінде заң талаптары мен Халықаралық Азаматтық авиация ұйымының (ИКАО) стандарттарына Халықаралық Азаматтық авиация туралы конвенцияға 6-қосымша Әуе кемелерін пайдалану, Халықаралық Азаматтық авиация туралы конвенцияға 8-қосымша Әуе кемелерінің ұшуға жарамдылығы, сәйкестігін тексергеннен кейін, құжаттар тартылған коммерциялық емес ұйымдарға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Азаматтық әуе кемесі данасының техникалық жай-күйін тексеру және ұшуға жарамдылығын айқындау үшін тартылған коммерциялық емес ұйымдар уәкілетті ұйымның келісімі бойынша әуе кемелерін тексеру жөніндегі техникалық комиссияны құрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
-[...152 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әуе кемелерін тексеру жөніндегі техникалық комиссияның құрамына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3488,190 +4028,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Коммерциялық емес ұйымдар жыл сайынғы негізде техникалық комиссияның құрамын бекітеді және уәкілетті ұйыммен келіседі. Уәкілетті ұйым ұшу жарамдылығын бағалау жөніндегі персонал осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген біліктілік талаптарына сәйкес келген кезде техникалық комиссияның құрамын келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Сертификаттық тексеру жүргізу кезінде техникалық комиссия тексереді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің данасының конструкциясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жабдықтар, орнату тораптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұшу-техникалық сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұшу сынақтарының құжаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) пайдалану шектеулері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
-[...15 lines deleted...]
-      1) Азаматтық әуе кемесінің, қозғалтқыштың және әуе винтінің данасының конструкциясы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бұйым мен жабдықтың сызбалары мен конфигурациясының ерекшеліктері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық комиссия сертификаттық зерттеп-қарауды Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы заңнамасын, Халықаралық Азаматтық авиация туралы конвенцияға 8-қосымша Әуе кемелерінің ұшуға жарамдылығы Халықаралық Азаматтық авиация ұйымының (ИКАО) стандарттары мен ұсынылатын практикасын біркелкі қолдану мақсатында уәкілетті ұйым әзірлеген нұсқаулықты материалды (АӘК данасын техникалық зерттеп-қарау бағдарламасы, АӘК ұшу сараптамасының бағдарламасы, азаматтық әуе кемесі данасының ұшу сараптамасының хаттамасы) пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3704,51 +4244,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтық әуе кемесі данасының техникалық жай-күйін бағалау және ұшуға жарамдылығын айқындау актісін, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша деректер картасын екі данасын жасайды, оның біреуі өтініш берушіге (дайындаушыға/әзірлеушіге) жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Азаматтық әуе кемесінің техникалық жай-күйін бағалау және ұшуға жарамдылығын айқындау актісінің оң қорытындысы негізінде уәкілетті ұйым осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3783,51 +4323,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сәйкестік куәлігін ресімдейді, немесе техникалық жай-күйді бағалау актісі теріс қорытындыланған және ұшуға жарамдылығы анықталғанда азаматтық әуе кемесі данасы "Азаматтық әуе кемесі данасының ұшу жарамдылығы нормаларына сәйкестігі туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дәлелді жауапты ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті ұйым өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3876,110 +4416,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау қорытындысы бойынша мемлекеттік қызмет көрсету нәтижесі немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызмет нәтижесі уәкілетті ұйымның уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" порталға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Азаматтық әуе кемесі данасының конструкциясына, оның құрауыштарына немесе пайдалану құжаттамасына өзгерістерді жүзеге асырған азаматтық әуе кемесі данасының сәйкестік куәлігінің ұстаушысы бір ай мерзімнің ішінде уәкілетті ұйымды осы өзгерістер туралы хабардар етеді және азаматтық әуе кемесі данасының қайта сертификаттауға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Азаматтық әуе кемесі данасының ұшуға жарамдылық нормаларына сәйкестігі куәлігін беру үшін Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 24 наурыздағы № 177 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерінің мемлекеттік тізілімінде № 32120 болып тіркелген) бекітілген Қазақстан Республикасының азаматтық авиациясы саласындағы төлемдерді алу қағидаларымен айқындалған тәртіппен төлем алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлемақы мөлшері Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы № 167 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3992,186 +4532,292 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерінің мемлекеттік тізілімінде № 32089 болып тіркелді) бекітілген Азаматтық авиация саласындағы уәкілетті ұйымның ақылы қызметтерінің тізбесіне және азаматтық авиация саласындағы төлем мөлшерлемелерімен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық әуе кемесінің данасын сертификаттау азаматтық авиация саласындағы уәкілетті ұйымның бюджетіне төлем түскеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="93"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Азаматтық әуе кемесі данасының сәйкестік куәлігінің қолданылуын тоқтата тұру</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Ұшуға жарамдылық стандарттарының талаптарына сәйкес келмеген жағдайда азаматтық авиация саласындағы уәкілетті ұйым азаматтық әуе кемесінің сәйкестік куәлігінің қолданылуын тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Азаматтық әуе кемесі данасының сәйкестік куәлігінің қолданылуы тоқтатыла тұрған жағдайда азаматтық авиация саласындағы уәкілетті ұйым азаматтық әуе кемесінің осы данасын пайдаланатын әзірлеуші мен пайдаланушыны, сондай-ақ аэронавигациялық ақпарат берушіні қабылданған шешім туралы 2 (екі) жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Азаматтық әуе кемесі данасының сәйкестік куәлігінің қолданылуын қайта бастауды әзірлеуші/дайындаушы әуе кемесі данасының ұшуға жарамдылық нормаларының талаптарына сәйкестігін растайтын өндірістік, техникалық және ұшу сынақтарын жүргізгеннен кейін азаматтық авиация саласындағы уәкілетті ұйым жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Уәкілетті ұйым мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне "Азаматтық әуе кемесі данасының ұшуға жарамдылық нормаларына сәйкестігі куәлігін беру" мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді Деректерді АЖ-ға енгізу қағидасына сәйкес қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. "Жеңіл және аса жеңіл әуе кемесінің ұшуға жарамдылығы сертификатын беру" және "Азаматтық әуе кемесі данасының ұшуға жарамдылық нормаларына сәйкестігіне куәлік беру" мемлекеттік қызмет көрсету мәселелері бойынша уәкілетті ұйымның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z95" w:id="94"/>
-[...15 lines deleted...]
-      43. Ұшуға жарамдылық стандарттарының талаптарына сәйкес келмеген жағдайда азаматтық авиация саласындағы уәкілетті ұйым азаматтық әуе кемесінің сәйкестік куәлігінің қолданылуын тоқтата тұрады.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Уәкілетті ұйымның әкімшілік актіні әкімшілік (сотқа дейінгі) тәртіппен қабылдауға байланысты әкімшілік әрекетіне (әрекетсіздігіне) шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z96" w:id="95"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47-тармақтың екінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берушінің шағымы мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4256,130 +4902,244 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылданса, уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      48-тармақтың бірінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Уәкілетті ұйымның, азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z102" w:id="101"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылғанда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы жазбаша түрде (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық нысанда берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4579,68 +5339,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7692,50 +8452,156 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7814,68 +8680,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жеңіл және аса жеңіл әуе кемелерінің ұшуға жарамдылығы сертификатын беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9864,68 +10730,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы, тегі аты әкесінің аты)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеңіл және аса жеңіл авиация әуе кемесінің техникалық жай-күйін тексеру және ұшуға жарамдылығын айқындау актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12547,308 +13413,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мамандарға қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұшу жарамдылығын бағалайтын персоналға және жеңіл және аса жеңіл әуе кемелерінің ұшу сипаттамаларын бағалайтын және ұшу сынақтарын жүргізетін персоналға қойылатын біліктілік талаптарына қойылатын біліктілік талаптары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ұшу жарамдылығын бағалау жөніндегі персонал үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) В3 санатындағы рейтингтері бар азаматтық авиация инженерінің жарамды лицензиясының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі саласындағы Қазақстан Республикасының заңнамасын білу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ӘК конструкциясын, авиациялық қозғалтқыштарды және олардың жүйелерін білу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Әуе кемесінің корпусын, электр станцияларын, жүйелері мен аспаптарын техникалық пайдалану ережелерін білу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z112" w:id="107"/>
-[...15 lines deleted...]
-      Ұшу жарамдылығын бағалайтын персоналға және жеңіл және аса жеңіл әуе кемелерінің ұшу сипаттамаларын бағалайтын және ұшу сынақтарын жүргізетін персоналға қойылатын біліктілік талаптарына қойылатын біліктілік талаптары</w:t>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Масса мен ауырлық центрін (центрлеуді) есептеуді орындай отырып, жүктеме мен массаның таралуының ұшу сипаттамаларына әсері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
-[...15 lines deleted...]
-      1. Ұшу жарамдылығын бағалау жөніндегі персонал үшін:</w:t>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) техникалық қызмет көрсету бойынша кемінде 3 жыл жұмыс тәжірибесі және әуе кемелерінің ұшуға жарамдылығын қамтамасыз ету бойынша кемінде 3 жыл жұмыс тәжірибесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
-[...15 lines deleted...]
-      1) В3 санатындағы рейтингтері бар азаматтық авиация инженерінің жарамды лицензиясының болуы.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Азаматтық әуе кемесінің ұшу сипаттамаларын бағалайтын және ұшу сынақтарын жүргізетін персонал үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі саласындағы Қазақстан Республикасының заңнамасын білу;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Әуе кемелерін техникалық пайдалану бойынша жоғары немесе орта арнаулы білімнің болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z116" w:id="111"/>
-[...15 lines deleted...]
-      3) ӘК конструкциясын, авиациялық қозғалтқыштарды және олардың жүйелерін білу;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық авиация ұшқышының жарамды лицензиясының болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z117" w:id="112"/>
-[...15 lines deleted...]
-      4) Әуе кемесінің корпусын, электр станцияларын, жүйелері мен аспаптарын техникалық пайдалану ережелерін білу;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әуе кемелерін техникалық пайдалануда кемінде үш жыл дәлелденген жұмыс тәжірибесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z118" w:id="113"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12927,566 +13793,566 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеңіл және аса жеңіл ұшақтардың ұшуға жарамдылығын бағалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұшуға жарамдылығын бағалау Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Халықаралық Азаматтық авиация туралы конвенцияға 6-қосымша әуе кемелерін пайдалану, Халықаралық Азаматтық авиация туралы конвенцияға 8-қосымша Әуе кемелерінің ұшуға жарамдылығы Халықаралық Азаматтық авиация ұйымының (ИКАО) стандарттарын біркелкі қолдану мақсатында авиация инспекторлары үшін Уәкілетті ұйым әзірлеген нұсқау материалын (әуе кемесінің ұшуға жарамдылығын бағалау бағдарламасы) пайдалана отырып, әуе кемесінің пайдалану (пайдалану-техникалық) құжаттамасын тексеруден және әуе кемесінің ұшуға жарамдылығын бағалау бағдарламасынан) тұрады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пайдалану құжаттамасын және пайдалану-техникалық құжаттаманы тексеру. Ұшуға жарамдылығын бағалау жөніндегі персонал мыналарды қамтамасыз ету үшін әуе кемелерінің жазбаларын қарайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әуе корпусының, қозғалтқышының және әуе винтінің жұмыс уақыты (ұшу сағаттары мен циклдері) тиісті түрде жазылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұшу жөніндегі нұсқаулық әуе кемесінің конфигурациясына сәйкес келеді және соңғы редакциямен жаңартылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әуе кемелеріне барлық техникалық қызмет көрсету техникалық қызмет көрсету бағдарламасына сәйкес орындалды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әуе кемесін жасаушының пайдалану-техникалық құжаттамасына сәйкес барлық ақаулар (ақаулар) түзетілген немесе кейінге қалдырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұшуға жарамдылық жөніндегі барлық қолданылатын директивалар орындалды және тиісті түрде тіркелді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) әуе кемесінде орындалған барлық өзгертулер мен жөндеулер тіркелген және Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 551 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11573 болып тіркелген) бекітілген Қазақстан Республикасының азаматтық әуе кемелерін техникалық пайдалану және жөндеу қағидаларына (бұдан әрі – Қағидалар) сәйкес келеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әуе кемесінде орнатылған барлық қызмет ету мерзімі шектелген құрамдас бөліктер тиісті түрде сәйкестендірілген, тіркелген және олардың бекітілген қызмет ету мерзімінен аспаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) барлық техникалық қызмет көрсету Қағидаларға сәйкес сертификатталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ағымдағы салмақ пен теңгерім деректері әуе кемесінің конфигурациясына сәйкес келеді және жарамды болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әуе кемесі уәкілетті ұйым берген немесе таныған үлгі сертификатының (сәйкестік сертификатының) соңғы қайта қарауына сәйкес келсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) әуе кемесінің Инвестициялар және даму министрінің міндетін атқарушының Қазақстан Республикасының 2015 жылғы 24 ақпандағы № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізілімінде № 12073 болып тіркелген) Заңымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әуе кемесін тексеру. Әуе кемесін қарап шыққаннан кейін ұшу жарамдылығын бағалау жөніндегі персонал мыналарға көз жеткізуі қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) белгілер мен тақтайшалардың болуы және дұрыс орнатылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әуе кемесі ұшуды пайдалану жөніндегі басшылыққа сәйкес келеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұшақтың конфигурациясы әуе кемесін әзірлеушінің пайдалану-техникалық құжаттамасына сәйкес келеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қағидаларға сәйкес жойылмаған ақаулар (ақаулар) табылған жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әуе кемесі мен 1-тармақта көрсетілген техникалық құжаттаманы тексеру арасында сәйкессіздіктер анықталған жоқ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      2. Әуе кемесін тексеру. Әуе кемесін қарап шыққаннан кейін ұшу жарамдылығын бағалау жөніндегі персонал мыналарға көз жеткізуі қажет:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда коммерциялық емес ұйымның бақылауымен жеңіл және аса жеңіл авиация әуе кемесіне ұшу сынақтарын жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұшу жарамдылығын бағалауды уәкілетті ұйыммен келісілген ұшу жарамдылығын бағалау жөніндегі персонал орындайды. Бағалау актісі ұшу жарамдылығын бағалау толық аяқталғаннан және барлық сәйкессіздіктер жойылғаннан кейін беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      1) белгілер мен тақтайшалардың болуы және дұрыс орнатылуы;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұшуға жарамдылығын бағалау үшінші тарап ұйымдарын немесе персоналды тартпай орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13773,68 +14639,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" ___________20 ___ ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеңіл және аса жеңіл авиация әуе кемесін пайдалану жарамдылығын бағалау актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14248,68 +15114,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таңба  Уәкілетті ұйымның атауы уәкілетті ұйымның мекенжайы ЖЕҢІЛ ЖӘНЕ АСА ЖЕҢІЛ АВИАЦИЯ ӘУЕ КЕМЕСІНІҢ ҰШУҒА ЖАРАМДЫЛЫҒЫ СЕРТИФИКАТЫ СЕРТИФИКАТ ЛЕТНОЙ ГОДНОСТИ ВОЗДУШНОГО СУДНА ЛЕГКОЙ И СВЕРХЛЕГКОЙ АВИАЦИИ CERTIFICATE OF AIRWORTHINESS OF LIGHT AND ULTRALIGHT AIRCRAFT №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15147,68 +16013,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстанның авиациялық әкімшілігі" АҚ Сіздің өтініміңізді жылдың </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15460,68 +16326,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азаматтық әуе кемесінің данасына сертификаттау өтінімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ол _____________________________________________________ тиесілі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15836,50 +16702,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші өтінішті электрондық цифрлық қолтаңбамен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16025,68 +17007,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Азаматтық әуе кемесі данасының ұшу жарамдылығы нормаларына сәйкестігі туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17767,68 +18749,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әуе кемесі данасының техникалық жай-күйін бағалау және ұшуға жарамдылығын анықтау актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18404,68 +19386,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұшуға жарамдылық нормаларына сәйкестік куәлігінің  ДЕРЕКТЕР КАРТАСЫ  (Аэростатикалық әуе кемесі данасына және азаматтық әуе кемесінің данасы үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы деректер картасы № _____ сәйкестік куәлігінің ажырамас бөлігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21595,68 +22577,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті ұйымның атауы Уәкілетті ұйымның мекенжайы АЗАМАТТЫҚ ӘУЕ КЕМЕСІ ДАНАСЫНЫҢ ҰШУҒА ЖАРАМДЫЛЫҚ НОРМАЛАРЫНА СӘЙКЕСТІГІНЕ КУӘЛІК № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық әуе кемесінің ұшуға жарамдылық стандарттарына сәйкестігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21946,55 +22928,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>