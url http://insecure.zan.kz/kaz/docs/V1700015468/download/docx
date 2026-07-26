--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e672ba5" w14:textId="e672ba5">
+    <w:p w14:paraId="469bb62" w14:textId="469bb62">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 26 маусымдағы № 384 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 8 тамызда № 15468 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z0" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының 14-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,273 +260,272 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41-27) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 24.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мыналар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Аэронавигациялық қызмет көрсетуді берушіні сертификаттау және оған сертификат беру қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Аэронавигациялық қызмет көрсетуді берушілерге қойылатын сертификаттау талаптары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Аэронавигациялық ұйымның әуе қозғалысына қызмет көрсету органын және (немесе) радиотехникалық жабдықты пайдалану және байланыс қызметін сертификаттау және оған сертификат беру қағидаларын, сондай-ақ Аэронавигациялық ұйымның әуе қозғалысына қызмет көрсету органдарына және (немесе) радиотехникалық жабдықты пайдалану және байланыс қызметтеріне қойылатын сертификаттық талаптарды бекіту туралы" (Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 10452 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 13 сәуірде жарияланған) Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 6 ақпандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылды деп танылсын. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Инвестициялар және даму министрлігінің Азаматтық авиация комитеті:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -468,90 +572,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -885,68 +989,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2017 жылғы 26 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 384 бұйрығына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аэронавигациялық қызмет көрсетушіні сертификаттау және оған сертификат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -957,51 +1061,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Аэронавигациялық қызмет көрсетуді берушіні сертификаттау және оған сертификат беру қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 14-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1056,207 +1265,206 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Көлік министрінің 24.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидалар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сертификаттауды жүргізу және аэронавигациялық қызмет көрсетуді берушінің сертификатын беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аэронавигациялық қызмет көрсетушінің сертификатын тоқтату (кері қайтару) және оған өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әуе қозғалысын ұйымдастырудың функционалдық жүйелерінде өзгеріс болған кезде ұшу қауіпсіздігін қамтамасыз ету тәртіпті айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидаларда мынадай терминдер мен анықтамалар қолданылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) азаматтық авиация саласындағы уәкілетті орган – Қазақстан Республикасының әуе кеңістігін пайдалану және азаматтық және эксперименттік авиация қызметі саласында басшылықты жүзеге асыратын орталық атқарушы ұйым; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1563,110 +1771,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Аэронавигациялық қызмет көрсетуді берушілер аэронавигациялық қызмет көрсетуді берушілерге қойылатын сертификаттау талаптарына (бұдан әрі – Сертификаттау талаптары) сәйкес келуі тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Аэронавигациялық қызмет көрсетуді берушіні сертификаттау үшін "Қазақстан Республикасының азаматтық авиациясы саласындағы төлемдерді алу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 24 наурыздағы № 177 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32120 болып тіркелген) (бұдан әрі - Азаматтық авиация саласындағы төлемдерді алу қағидалары) айқындалған тәртіппен ақы алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлемақы мөлшері "Азаматтық авиация саласындағы уәкілетті ұйымның ақылы көрсетілетін қызметтерінің тізбесін және азаматтық авиация саласындағы төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы № 167 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1741,167 +1949,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Аэронавигациялық қызмет көрсетуді берушіні сертификаттауды (бұдан әрі – сертификаттау) уәкілетті ұйым жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сертификаттаудың жалпы мерзімі 15 (он бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аэронавигациялық қызмет көрсетуді берушіде филиалдар (өкілдер) бар болған жағдайда, осы Қағидалардың 14-тармағынан көзделген сертификаттық зерттеп - қарау мерзімі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сертификат иеліктен шығарылмайтын болып табылады және басқа адамға берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Сертификаттау жүргізу және Аэронавигациялық қызмет көрсетуді берушіге сертификат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Аэронавигациялық қызмет көрсетуді берушінің сертификатын алу үшін өтініш беруші (бұдан әрі – көрсетілетін қызметті алушы) уәкілетті ұйымға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1916,51 +2229,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аэронавигациялық қызмет көрсетуді берушінің сертификатын алуға өтінішті (бұдан әрі – өтініш) және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Аэронавигациялық қызмет көрсетуді берушінің сертификатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – негізгі талаптардың тізбесі) көзделген тізбе бойынша құжаттар топтамасын "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде көрсетілетін қызметті алушының жүгіну тарихындағы "жеке кабинетінде" мемлекеттік қызметті көрсету үшін электрондық сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2034,71 +2346,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уәкілетті ұйым құжаттарды түскен күні тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қарау және мемлекеттік көрсетілетін қызметтің нәтижесін беру жалпы мерзімі олар түскен күннен бастап 15 (он бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2135,70 +2543,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="20"/>
+    <w:bookmarkStart w:name="z117" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1. Өтініш беруші негізгі талаптардың тізбесінде 8-тамақпен көзделген құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынғанда, уәкілетті ұйым өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2237,51 +2645,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Өтінішті және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2296,71 +2704,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген аэронавигациялық қызмет көрсетуді берушінің сертификатын алуға арналған өтінішке қоса берілетін құжаттардың тізбесіне сәйкес құжаттарды қарау қорытындысы бойынша уәкілетті ұйым осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аэронавигациялық қызмет көрсетуді берушінің сертификатын алуға берілген өтініші бойынша шешімді өтініш берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Уәкілетті ұйым оң шешім қабылдаған жағдайда шешім шыққан күннен кейін 2 (екі) жұмыс күні ішінде сертификаттық зерттеп - қарау жөніндегі комиссия (бұдан әрі – комиссия) құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Персоналдық құрам, нақты қолдану саласын және қызмет түрін (кіші түрін) сертификаттық зерттеп - қарауды жүргізу мерзімі және комиссия тексеретін аэронавигациялық қызмет көрсетуді беруші (аэронавигациялық қызмет көрсетуді берушінің филиалдары (өкілдік) уәкілетті ұйым басшысының бұйрығымен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2371,148 +2779,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бірінші сертификаттық зерттеп - қарау үшін уәкілетті ұйым басшысының бұйрығын шығару шешім шығарылған күннен кейін екінші жұмыс күні, ал одан кейінгі сертификаттық зерттеп - қарау үшін – алдыңғы сертификаттық зерттеп - қарауды сертификаттық зерттеп - қарау актісіне қол қойған күннен бастап екінші жұмыс күні жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның лауазымдық құрамына авиация инспекторлары енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Аэронавигациялық қызмет көрсетуді берушіні сертификаттық зерттеп - қарау үшін қажетті жұмыс күнінің саны осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Өтініш берушінің филиалдары (өкілдіктері) санына байланысты айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аэронавигациялық қызмет көрсетуді берушінің сертификаты сұралған, сертификаттауға жататын аэронавигациялық қызмет көрсету түрлері (кіші түрлері) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уәкілетті ұйым нұсқамалық материалды пайдалана отырып аэронавигациялық қызмет көрсетуді берушілерге қойылатын сертификаттау талаптарға сәйкес 5 (бес) жұмыс күні ішінде сертификаттық зерттеп - қарауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, уәкілетті ұйым мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне "Аэронавигациялық қызмет көрсетуді берушінің сертификатын беру" мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2587,726 +2995,726 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сертификаттық тексеру аяқталғанға дейін өтініш беруші мынадай жағдайда аэронавигациялық қызмет көрсетуді берушінің сертификат сұралған, сертификаттауға жататын барлық аэронавигациялық қызмет көрсету түрлеріне (кіші түрлеріне) түзетулер енгізеді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әуеайлақтың мәлімдеген санатын өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ҰРТҚ мен байланыс құралдарын орналастыру орнын өзгерту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сертификаттық зерттеу - қарау нәтижелер бойынша комиссия Өтініш берушінің ұйымдастырушылық құрылымы, процестері мен құжаттамасының нақты жай-күйін, тұжырымдарын, ұсынымдарын және сертификат беру (беруден бас тарту) мүмкіндігі туралы қорытындысын көрсете отырып, осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша екі данада сертификаттық зерттеп - қарау актісін (бұдан әрі - акт) жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актіге барлық комиссия мүшелері қол қояды және өтініш берушіге танысуға жіберіледі. Акт комиссияның барлық мүшелері актіге қол қойған күннен бастап 3 (үш) жұмыс күні ішінде хабарламалы тапсырыс хатпен пошта байланысы арқылы не хабарламалардың кепілді жеткізілуін қамтамасыз ететін электронды байланыс арналары арқылы электронды түрде не қолма-қол жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушіге зерттеп-қарау актісі жіберілген күннен бастап сертификаттау мерзімін өтініш беруші уәкілетті ұйымға қол қойылған актіні ұсынғанға дейін тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификаттық зерттеп - қарау актісінде сертификатты беру мүмкін еместігі туралы қорытынды көрсетілген жағдайда, уәкілетті ұйым осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша аэронавигациялық қызмет көрсетуді берушіге қойылатын сертификаттау талаптарына сәйкес келмеушіліктер тізбесін қосымша қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификаттық зерттеп-қарау кезінде анықталған сертификаттау талаптарына сәйкессіздіктер үш деңгейге: 1-денгей, 2- денгей және 3- денгей болып бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 - деңгейге қызметті жүзеге асыруға кедергі келтіретін сертификаттау талаптарына сәйкессіздік жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 - деңгейге уәкілетті ұйыммен келісілген мерзімдерде жойылған немесе шектеулер енгізілген жағдайда қызметті жүзеге асыруға кедергі келтірмейтін сертификаттау талаптарына сәйкессіздік жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 - деңгейге қызметті жүзеге асыруға кедергі келтірмейтін және өндірісті жетілдіру кезінде ол жойылуға тиіс сертификаттау талаптарына сәйкессіздік жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Көлік министрінің 24.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. 1 - деңгейдің сертификаттау талаптарына сәйкессіздіктер өтініш берушінің техникалық және қаржылық мүмкіндіктеріне сүйене отырып, адамның өмірі мен денсаулығын, қоршаған ортаны қорғауды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге өтініш берушінің қабілетсіздігімен сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 - деңгейдің сертификаттау талаптарына сәйкессіздік кезінде уәкілетті ұйым сертификатты беруден бас тартады не өтініш беруші анықталған сәйкессіздіктерді жойған кезге дейін Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы Қазақстан Республикасының заңнамасында белгіленген жағдайларда және тәртіппен сертификаттың қолданысын шектейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 02.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. 2- деңгейдің сертификаттау талаптарына сәйкессіздік кезінде уәкілетті ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анықталған сәйкессіздікті жою үшін ол анықталған кезден бастап үш айдан аспайтын мерзімді келіседі. Өтініш беруші анықталған сәйкессіздікті жою жөніндегі түзету іс-қимылдарының жоспарын әзірлейді және сертификаттық зерттеп-қарау нәтижелерімен танысқан кезден бастап 10 (он) жұмыс күні ішінде уәкілетті ұйымға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш беруші ұсынған анықталған сәйкессіздікті жою жөніндегі шараларды бағалау негізінде түзету іс-қимылдарының жоспарын келіседі не оны негіздемесімен қоса пысықтауға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түзету іс-қимылдарының жоспарында көрсетілген мерзім өтініш беруші оны өзгерту қажеттілігі туралы негіздемені ұсынған кезде, уәкілетті ұйым оны ұзартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 02.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Уәкілетті ұйым өтініш берушінің түзету іс-қимылдарының жоспарын ұсынуын және (немесе) жоспарда белгіленген мерзімдерде түзету іс-қимылдарын орындауын зерттеп - қарау жолымен бақылайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) әуеайлақтың мәлімдеген санатын өзгерту;</w:t>
-[...36 lines deleted...]
-      16. Сертификаттық зерттеу - қарау нәтижелер бойынша комиссия Өтініш берушінің ұйымдастырушылық құрылымы, процестері мен құжаттамасының нақты жай-күйін, тұжырымдарын, ұсынымдарын және сертификат беру (беруден бас тарту) мүмкіндігі туралы қорытындысын көрсете отырып, осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша екі данада сертификаттық зерттеп - қарау актісін (бұдан әрі - акт) жасайды.</w:t>
+      Өтініш беруші түзету іс-қимылдарының қолайлы жоспарын ұсынбаған немесе уәкілетті ұйыммен келісілген мерзімдерде түзету іс-қимылдарын орындамаған жағдайда, 2-деңгейдегі сертификаттау талаптарына сәйкессіздік 1-деңгейдегі сертификаттау талаптарына сәйкессіздікке айналады және уәкілетті ұйым сертификатты беруден бас тартады немесе бұрын берілген сертификатты қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 - деңгейдің сертификаттау талаптарына сәйкессіздік кезінде түзету іс-қимылдарының жоспары талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 02.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Уәкілетті ұйым түзету іс-қимылдарының жоспарын бекіткен күннен бастап сертификаттау мерзімін есептеу анықталған сәйкессіздіктер жойылғанға дейін тоқталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Актіге барлық комиссия мүшелері қол қояды және өтініш берушіге танысуға жіберіледі. Акт комиссияның барлық мүшелері актіге қол қойған күннен бастап 3 (үш) жұмыс күні ішінде хабарламалы тапсырыс хатпен пошта байланысы арқылы не хабарламалардың кепілді жеткізілуін қамтамасыз ететін электронды байланыс арналары арқылы электронды түрде не қолма-қол жіберіледі.</w:t>
-[...188 lines deleted...]
-      17. 1 - деңгейдің сертификаттау талаптарына сәйкессіздіктер өтініш берушінің техникалық және қаржылық мүмкіндіктеріне сүйене отырып, адамның өмірі мен денсаулығын, қоршаған ортаны қорғауды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге өтініш берушінің қабілетсіздігімен сипатталады.</w:t>
+      Түзету іс-қимылдарының жоспарында белгіленген мерзімде сәйкессіздіктер жойылғаннан кейін өтініш беруші уәкілетті ұйымға растайтын құжаттама қоса берілген оларды жою туралы еркін нысандағы анықтаманы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...390 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама Қазақстан Республикасы Әкімшілік рәсімдік–процестік кодексінің (бұдан әрі – ҚР ӘПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3421,90 +3829,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Сертификаттық зерттеп - қарау нәтижелері бойынша сәйкессіздіктер болмаған не 3-ші деңгейдің сәйкессіздіктері болған жағдайда, уәкілетті ұйым өтініш беруші қол қойған актіні ұсынған күннен бастап 2 (екі) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аэронавигациялық қызмет көрсетуді берушінің сертификатын ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3523,51 +3931,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Актіде көрсетілген 2-ші деңгейдің сәйкессіздіктері болған кезде уәкілетті ұйым өтініш беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3582,51 +3990,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген анықтаманы және растаушы құжаттаманы ұсынған күннен бастап 2 (екі) жұмыс күні ішінде оларды тексереді және ескертулер болмаған жағдайда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аэронавигациялық қызмет көрсетуді берушінің сертификатын ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3645,90 +4053,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Сертификат оның қолданылу саласын және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сертификаттауға жататын аэронавигациялық қызмет көрсетуді берушінің сертификаты сұратылатын аэронавигациялық қызмет көрсетудің рұқсат етілген түрлерін (кіші түрлерін) көрсете отырып, бес жылға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сертификат аэронавигациялық қызмет көрсетудің барлық не жекелеген түрлеріне (кіші түрлеріне) ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3801,70 +4209,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Сертификаттық зерттеп - қарау процесінде авиация инспекторлары табиғи немесе техногендік сипаттағы төтенше жағдайлардан, құралдардың істен шығуын немесе ақауын жоюдан туындаған не ұшу қауіпсіздігін басқару жүйесін енгізу жоспарының орындалуымен, не тұрақты қадағалау процесінде уәкілетті ұйыммен келісілген түзету іс-қимылдары жоспарының болуымен байланысты (қайта сертификаттау кезінде) сертификаттық талаптардан ауытқуларды анықтаған жағдайда, комиссия сертификаттық талаптарға сәйкессіздіктерді жою кезеңіне белгіленген деңгейге балама ұшу қауіпсіздігі деңгейін қамтамасыз ететін өтініш беруші қабылдаған қосымша шараларды көрсете отырып, сертификат беру мүмкіндігін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сертификаттық талаптарға сәйкессіздіктерді жою кезеңін уәкілетті ұйым айқындайды, бірақ ол екі жылдан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3937,70 +4345,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Сертификатты беруден бас тарту үшін негіздер негізгі талаптардың тізбесінің 9-тармағында көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4019,70 +4427,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:bookmarkStart w:name="z114" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-1. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері жөніндегі шешіміне, әрекеттеріне (әрекетсіздігіне) шағымды қарауды жоғары тұрған әкімшілік орган, азаматтық авиация саласында басшылықты жүзеге асыратын лауазымды адам жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4120,71 +4528,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z115" w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-2-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-2. Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған, көрсетілетін қызметті берушіге және (немесе) лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4332,91 +4836,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z116" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-3-тармақтың бірінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25-3. Көрсетілетін қызметті берушінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4547,108 +5147,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="40"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Аэронавигациялық қызмет көрсетуді берушінің сертификатын тоқтата тұру (кері қайтарып алу), оған өзгерістер және (немесе) толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z41" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Сертификаттың қолданылуы тоқтатылған немесе оны кері қайтарған жағдайда, уәкілетті ұйым аэронавигациялық қызмет көрсетуді берушіге қабылданған шешім туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z42" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Сертификат иесі сертификатты алған күні оны қайтарып алу туралы жазбаша хабарлама алғаны туралы уәкілетті ұйымға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4667,146 +5267,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Сертификат оның иесінің өтініші бойынша толық немесе ішінара шектелуі мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мұндай жағдайда, иесі уәкілетті ұйымға аэронавигациялық қызмет көрсетудің шығарып тасталатын түрлерін (кіші түрлерін) көрсете отырып, негіздемесі бар еркін нысандағы өтінішті жолдайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым өтінішті алған күннен бастап 5 (бес) жұмыс күні ішінде аэронавигациялық қызмет көрсетуді берушіні сертификатқа шектеулер енгізу ішінде бойынша қабылданған шешім туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="44"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Аэронавигациялық қызмет көрсетуді беруші сертификатта бұрын көрсетілмеген жаңа аэронавигациялық қызмет көрсетудің түрлеріне (кіші түрлеріне) аэронавигациялық қызмет көрсетуді жүзеге асыруы үшін өтініш беруші портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті және аэронавигациялық қызмет көрсетудің мәлімделген түрлеріне (кіші түрлеріне) қатысты бөлігінде негізгі талаптардың тізбесінің 8-тармағында көзделген құжаттарды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, сертификаттың қолданылу саласын кеңейту кезінде, аэронавигациялық қызмет көрсетуді беруші Азаматтық авиация саласындағы уәкілетті ұйымның ақылы қызметтерінің тізбесі және азаматтық авиация саласындағы төлемдер мөлшерлемелерінде белгіленген аэронавигациялық қызмет көрсетуді берушілерді сертификаттауға алым мөлшерлемесінен 10% мөлшерінде алым төлейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4861,90 +5461,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Құрамына бес және одан көп филиалдар (өкілдіктер) енетін аэронавигациялық қызмет көрсетуді берушіні қайта сертификаттау кезінде уәкілетті ұйым сертификаттық зерттеп - қарау үшін мәлімделген филиалдардың (өкілдіктер) жартысынан кем емес бөлігін құрайтын, ол айқындаған, филиалдарға (өкілдерге) сертификаттық зерттеп - қарау жүргізу туралы шешім қабылдайды. Бұл ретте алдын ала жүргізілген тексеру нәтижелері бойынша анықталған сәйкессіздіктердің ең көп саны бар филиалдар (өкілдіктер) таңдалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Аэронавигациялық қызмет көрсетуді беруші атауының немесе оның ұйымдық-құқықтық нысанының өзгеруі кезінде сондай-ақ осы Қағидалардың талаптарына және сертификаттау талаптарына толық сәйкес болған жағдайда, өтініш беруші уәкілетті ұйымға сертификатты ауыстыруға еркін нысанда өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, сертификаттық зерттеп - қарауды талап етілмейді, ал жаңа сертификат үш жұмыс күні ішінде ақы төлеусіз беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5035,109 +5635,109 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Әуе қозғалысын ұйымдастырудың функционалдық жүйелеріне өзгерістер енгізу кезінде ұшу қауіпсіздігін қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Уәкілетті ұйыммен алдын ала келісуге жататын әуе қозғалысының функционалдық жүйелеріндегі өзгерістер тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Уәкілетті ұйыммен алдын ала келісуге жататын әуе қозғалысын ұйымдастырудың функционалдық жүйесіндегі өзгерістер тізбесінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5152,71 +5752,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ұшу қауіпсіздігіне байланысты әуе қозғалысын ұйымдастырудың функционалдық жүйелеріне өзгерістерді келісуге сұрау салуды аэронавигациялық қызмет көрсетуді беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұшу қауіпсіздігіне байланысты әуе қозғалысын ұйымдастырудың функционалдық жүйесіндегі өзгерістерді келісуге арналған сұрауға қоса берілген құжаттар тізбесіне сәйкес құжаттарды қоса бере отырып, еркін жазбаша нысанда уәкілетті ұйымға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Уәкілетті ұйым әуе қозғалысын ұйымдастырудың функционалдық жүйесіндегі жоспарланған өзгерістер тәуекелін бағалау бойынша есепті сұрау салу келіп түскен күннен бастап жиырма жұмыс күні ішінде қарастыруды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарастыру нәтижелері бойынша уәкілетті ұйым ұсынылған есепті келісу немесе келісуден бас тарту туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5253,128 +5853,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Аэронавигациялық қызмет көрсетуді берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұшу қауіпсіздігіне байланысты әуе қозғалысын ұйымдастырудың функционалдық жүйесіндегі өзгерістерді келісуге арналған сұрауға қоса берілген құжаттар тізбесіне сәйкес құжаттар тізбесін толық ұсынбаған жағдайда келісуден бас тартуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісуден бас тартқан жағдайда, уәкілетті ұйым аэронавигациялық қызмет көрсетуді берушіге тиісті негіздемесі бар ресми хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Аэронавигациялық қызмет көрсетуді берушілер осы Қағидаларға 11-қосымшада көрсетілген ұшу қауіпсіздігіне байланысты әуе қозғалысын ұйымдастырудың функционалдық жүйелерінде өзгерістер енгізілгенге дейін 20 жұмыс күнінен кешіктірмей уәкілетті ұйымды осы Қағидаларға 13-қосымшаға сәйкес нысан бойынша ұшу қауіпсіздігіне байланысты әуе қозғалысын ұйымдастырудың функционалдық жүйелеріндегі өзгерістер туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5593,68 +6193,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аэронавигациялық қызмет көрсетуді беруші сертификатын алуға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 02.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5971,50 +6571,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы, қолы) (тегі, аты, әкесінің аты (бар болған жағдайда), күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6121,51 +6837,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 21.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6180,51 +6896,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Көлік министрінің 17.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8196,68 +8912,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="55"/>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аэронавигациялық қызмет көрсетуді берушінің сертификатын алуға берілген өтініші бойынша шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8437,70 +9153,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сертификаттау жүргізуге берілген 20__ жылғы "___" ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       № _________ өтінімді қарап, мынаны хабарлаймыз: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="56"/>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Сіз ұсынған құжаттар Аэронавигациялық қызмет көрсетуді берушіні сертификаттау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және оған сертификат беру қағидаларында белгілеген талаптарға сәйкес келеді </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8547,70 +9263,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="57"/>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сертификаттық зерттеп-қарау ___ бастап ___ дейінгі аралықта жоспарлануда. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8841,68 +9557,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Филиалдар (өкілдіктер) санын есепке ала отырып, аэронавигациялық қызмет көрсетуді берушіні сертификаттық зерттеп – қарауды жүргізу үшін қажетті жұмыс күнінің саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10657,68 +11373,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="59"/>
+    <w:bookmarkStart w:name="z85" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аэронавигациялық қызмет көрсетуді берушінің сертификаты сұралған, сертификаттауға жататын аэронавигациялық қызмет көрсету түрлері (кіші түрлері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 02.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16945,68 +17661,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификаттық зерттеп - қарау актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17680,68 +18396,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="61"/>
+    <w:bookmarkStart w:name="z89" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аэронавигациялық қызмет көрсетуді берушінің сертификаттық талаптарға сәйкессіздіктер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18290,86 +19006,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:bookmarkStart w:name="z91" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті ұйымның атауы  Уәкілетті ұйымның мекенжайы  Сертификатты берген уәкілетті ұйымның  бизнес сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z92" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аэронавигациялық қызмет көрсетуді берушінің сертификаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       № ________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19039,68 +19755,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№___ қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:bookmarkStart w:name="z94" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификаттың қолданылу аясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20903,68 +21619,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="65"/>
+    <w:bookmarkStart w:name="z96" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті ұйыммен алдын ала келісуге жататын әуе қозғалысын ұйымдастырудың функционалдық жүйесіндегі өзгерістер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдын ала келісуге жататын әуе қозғалысын ұйымдастырудың функционалдық жүйесіндегі өзгерістерге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21110,108 +21826,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="66"/>
+    <w:bookmarkStart w:name="z98" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұшу қауіпсіздігіне байланысты әуе қозғалысын ұйымдастырудың функционалдық жүйесіндегі өзгерістерді келісуге арналған сұрауға қоса берілген құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z99" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z99" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әуе қозғалысын ұйымдастыру жүйесіне жоспарланған өзгерістерге байланысты тәуекелдерді бағалау бойынша есеп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z100" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z100" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өзгерістерді енгізудің алдын ала жоспары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: барлық құжаттар аэронавигациялық қызмет көрсетуді берушінің басшысының қолымен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -21321,68 +22037,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификат беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="69"/>
+    <w:bookmarkStart w:name="z102" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті ұйымды хабарландыруға жататын әуе қозғалысын ұйымдастырудың функционалдық жүйелеріндегі өзгерістер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 02.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22211,68 +22927,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="70"/>
+    <w:bookmarkStart w:name="z104" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАННЫҢ АВИАЦИЯЛЫҚ ӘКІМШІЛІГІ Мемлекеттік қызметті көрсетуден бас тарту туралы ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-қосымша жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 02.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22927,68 +23643,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2017 жылғы 26 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 384 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аэронавигациялық қызмет көрсетуді берушіге қойылатын сертификаттық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Талаптар жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23019,70 +23735,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы сертификаттық талаптар (бұдан әрі – талаптар) аэронавигациялық қызмет көрсетуді берушіге қойылатын талаптарды (бұдан әрі – АНҚ берушіде) белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талаптар мыналарды көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="72"/>
+    <w:bookmarkStart w:name="z108" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Өнім берушіде мыналар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23285,70 +24001,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="73"/>
+    <w:bookmarkStart w:name="z109" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әуе қозғалысына қызмет көрсетуді қамтамасыз ету үшін қосымша талаптарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Әуе қозғалысына қызмет көрсету қызметтерінің (органдардың):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23491,70 +24207,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) авиациялық оқиғалар мен инциденттер жөніндегі авариялық хабар берудің бекітілген схемасының болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) метеорологиялық және аэронавигациялық ақпаратты алуға шарттың болуы (егер өтініш беруші мұндай қызметтерді ұсынбаса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="74"/>
+    <w:bookmarkStart w:name="z110" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Байланыс, навигация және бақылау жүйелерін ұсынуды қамтамасыз ету үшін қосымша талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Радиотехникалық жабдықты және байланысты пайдалану қызметтерінің:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23755,70 +24471,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұшуды және байланысты радиотехникалық қамтамасыз ету құралдарын пайдалану құжаттамасының талаптарының бар болуы және сақтауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ұшуды және байланысты радиотехникалық қамтамасыз ету құралдарына (авиациялық әуе электр байланысы, авиациялық жерүсті электр байланысы, навигацияның радиотехникалық құралдары, бақылау жүйелері, әуе қозғалысын басқарудың автоматтандыру құралдары, бақылау ақпаратын ұшу қауіпсіздігін қамтамасыз ететін диспетчерлік қызметтер мен лауазымды тұлғалардың келіссөздерін құжаттандыру жабдығы) және оларды электрмен жабдықтау көздеріне пайдалану құжаттамасына сәйкес техникалық қызмет көрсету және жөндеуді қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұшуды метеорологиялық қамтамасыз ету үшін қосымша талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) метеорологиялық органның:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23887,70 +24603,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сақтауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Стандарттау жөніндегі халықаралық ұйымның (ИСО) сериясы 9001 сапа менеджменті жүйелерінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="76"/>
+    <w:bookmarkStart w:name="z112" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аэронавигациялық ақпараттарды ұсыну үшін қосымша талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Аэронавигациялық ақпаратты басқару қызметінің:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24057,70 +24773,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 15852 болып тіркелген);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Стандарттау бойынша халықаралық ұйымның (ИСО) сериясы 9001 сапа менеджменті жүйелерінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="77"/>
+    <w:bookmarkStart w:name="z113" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ұшуды іздестіру-құтқарумен қамтамасыз ету қызметін ұсыну үшін қосымша талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іздестіру және құтқарудың үйлестіру орталығының:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24252,55 +24968,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>