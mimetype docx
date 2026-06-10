--- v0 (2025-10-19)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21d501e" w14:textId="21d501e">
+    <w:p w14:paraId="14e3ae6" w14:textId="14e3ae6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,352 +93,364 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 25 сәуірдегі № 288 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 26 мамырда № 15176 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 25 сәуірдегі № 288 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 26 мамырда № 15176 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы бұйрыққа </w:t>
+      1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ішкі істер министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесі бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитеті (И.В. Лепеха) заңнамада бекітілген тәртіпте:</w:t>
+      2. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитеті (И.В. Лепеха) заңнамада бекітілген тәртіпте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді:</w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тіркелген осы бұйрықты алған күннен бастап күнтізбелік он күн ішінде оның баспа және электрондық түрдегі көшірмелерін бір данада мемлекеттік және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне қосу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорынға жолдауды;</w:t>
+      2) тіркелген осы бұйрықты алған күннен бастап күнтізбелік он күн ішінде оның баспа және электрондық түрдегі көшірмелерін бір данада мемлекеттік және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне қосу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорынға жолдауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасы Ішкі істер министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін;</w:t>
+      3) Қазақстан Республикасы Ішкі істер министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ішкі істер министрлігі Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шараларды орындау туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      4) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ішкі істер министрлігі Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шараларды орындау туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ішкі істер министрінің орынбасары полиция генерал-майоры Е.З. Тургумбаевқа және Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитетіне (И.В.Лепеха) жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ішкі істер министрінің орынбасары полиция генерал-майоры Е.З. Тургумбаевқа және Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитетіне (И.В.Лепеха) жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң енгізіледі.</w:t>
+      4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>      Министр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>полиция генерал-полковнигі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -586,2414 +598,758 @@
               </w:rPr>
               <w:t>№ 288 бұйрығымен бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Әкімшілік қадағалаудағы адамдарды есепке алу қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2005 жылғы 11 ақпандағы № 97 </w:t>
+      1) Күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) Күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) "Жолдарды жобалауға, салуға, жөндеуге, күтіп-ұстауға және оларды жол жүрісі қауіпсіздігін қамтамасыз ету бөлігінде басқаруға арналған нормативтік, жобалау және техникалық құжаттаманы келісу және бекіту қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 12 наурыздағы № 208 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3505 болып тіркелген, "Заң газетінде" 2005 жылғы 4 қарашада жарияланған) мынадай өзгертулер мен толықтырулар енгізілсін:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2015 жылғы 10 сәуірде № 10690 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 30 сәуірде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z65" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Әкімшілік қадағалаудағы адамдарды есепке алу </w:t>
+      көрсетілген бұйрықпен бекітілген Жолдарды жобалауға, салуға, жөндеуге, күтіп-ұстауға және оларды жол жүрісі қауіпсіздігін қамтамасыз ету бөлігінде басқаруға арналған нормативтік, жобалау және техникалық құжаттаманы келісу және бекіту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...78 lines deleted...]
-      мынадай мазмұндағы 7-тараумен толықтырылсын. </w:t>
+      "7. Нормативтік, жобалау және техникалық құжаттаманы, сондай-ақ аумақтық-көліктік жоспарлау және жол жүрісін ұйымдастыру жөніндегі құжаттаманы келісу өтінішті уәкілетті органда тіркеген сәттен бастап он жұмыс күн ішінде жүргізіледі.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...498 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+      "9.Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z70" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "8. Кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын кәмелетке толмағандардың, сондай-ақ олардың мінез-құлқына теріс әсер ететін ата-аналары немесе басқа да заңды өкілдеріне профилактикалық бақылау тоқсанда бір реттен кем емес жүзеге асырылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+      1) уәкілетті орган – халықаралық және республикалық маңыздағы жалпы пайдаланымдағы автомобиль жолдарын, ақылы автожолдарды жобалау, салу, қайта жөндеу, жөндеу және оңалту жөніндегі нормативтік, техникалық және жобалау құжаттамасын, аумақтық-көліктік жоспарлау және жол жүрісін ұйымдастыру жөніндегі құжаттаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z71" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ішкі істер органы жергілікті полиция қызметі бастығының не оның орынбасарының шешімімен профилактикалық есепке қою мерзімі бір жылға ұзартылған жағдайда профилактикалық бақылауды жүзеге асыру кезеңі тиісінше көрсетілген мерзімге ұзартылады.".</w:t>
-[...202 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+      2) уәкілетті органның аумақтық бөліністері – осы тармақтың 1) тармақшасында көрсетілген жолдарды қоспағанда, автомобиль жолдарын, сондай-ақ осы автомобиль жолдарындағы жол құрылыстарын, теміржол өтпелерін, қалалық электр көлігі желілерін жобалау, салу, қайта жөндеу, жөндеу және оңалту жөніндегі жобалау құжаттамасын, аумақтық-көліктік жоспарлау, жол жүрісін ұйымдастыру жөніндегі құжаттаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z72" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жоғары тұрған уәкілетті органның нұсқауы бойынша уәкілетті органның аумақтық бөліністері – халықаралық және республикалық маңыздағы жалпы пайдаланымдағы автомобиль жолдарын, ақылы автожолдарды жобалау, салу, қайта жөндеу, жөндеу және оңалту жөніндегі жобалау құжаттамасын, аумақтық-көліктік жоспарлау және жол жүрісін ұйымдастыру жөніндегі құжаттаманы келіседі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+      "12. Әзірлеуші келісуден бас тарту себептерін жойғаннан кейін нормативтік, жобалау және техникалық құжаттама, сондай-ақ аумақтық-көліктік жоспарлау және жол жүрісін ұйымдастыру жөніндегі құжаттама жазбаша бас тарту алынған күннен бастап екі айдан кешіктірмей қайта келісуге жолданады. Қайта келісу өтініш уәкілетті органда тіркелген сәттен бастап бес жұмыс күннен аспайтын мерзімде жүргізіледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z75" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Қазақстан Республикасының аумағында пайдаланылатын жолдардың тәуекелдер дәрежесін бағалауды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Жол жүрісі туралы" Қазақстан Республикасының 2014 жылғы 17 сәуірдегі </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+      7) "Бас бостандығынан айыру орындарынан босатылған адамдарды есепке алуды жүзеге асыру бойынша Қазақстан Республикасы ішкі істер органдары бөлімшелерінің өзара іс-қимыл жасау қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2016 жылғы 30 қаңтардағы № 89 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2016 жылғы 3 наурызда № 13373 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 24 наурызда жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z76" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Бас бостандығынан айыру орындарынан босатылған адамдарды есепке алуды жүзеге асыру бойынша Қазақстан Республикасы ішкі істер органдары бөлімшелерінің өзара іс-қимыл жасау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...701 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+      "ІІД-нің ЖПҚ "Бүркіт" базасына ҚАІІб(Б) ЖПҚ-дан тапсырма алған күннен бастап екі тәулік ішінде оларға қатысты әкімшілік қадағалау орнатылған және шартты түрде мерзімінен бұрын босатылған адамдарды енгізеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+      "27. ҚАЖД тоқсан сайын аумақтылығы бойынша ІІД Көші-қон полициясы басқармасына (бұдан әрі – ІІД КҚПБ) осы Қағидаға 7-қосымшаға сәйкес нысан бойынша ҚАЖ мекемелерінде жазасын өтеп жатқан шетелдіктер және азаматтығы жоқ адамдардың тізімін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z81" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "7. Нормативтік, жобалау және техникалық құжаттаманы, сондай-ақ аумақтық-көліктік жоспарлау және жол жүрісін ұйымдастыру жөніндегі құжаттаманы келісу өтінішті уәкілетті органда тіркеген сәттен бастап он жұмыс күн ішінде жүргізіледі.".</w:t>
-[...466 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+      Шетелдіктер немесе азаматтығы жоқ адамдар босаған кезде ҚАЖД мерзімі аяқталуына байланысты босатылғанға дейін алты ай бұрын, ал оны шартты түрде мерзімінен бұрын босатуға өтініш берген кезде – сотталғанның өтінішхат берген сәтінен бастап үш тәулік ішінде ІІД КҚПБ-ны ақпараттандырады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3084,999 +1440,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
-[...790 lines deleted...]
-      (қадағалауға алынған адамның қолы)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4169,547 +1613,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
-[...338 lines deleted...]
-      20___жылғы "__" _________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4802,1145 +1786,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (ІІО атауы </w:t>
-[...903 lines deleted...]
-    </w:tbl>
+      Ескерту. 3-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6031,1145 +1959,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (ІІО атауы </w:t>
-[...903 lines deleted...]
-    </w:tbl>
+      Ескерту. 4-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7260,829 +2132,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="76"/>
-[...264 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (электрондық бақылау құралдарын қолдануды алып тастау (ауыстыру) қажеттілігін </w:t>
-[...351 lines deleted...]
-      20__жылғы "__"____________</w:t>
+      Ескерту. 5-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8175,1056 +2305,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...107 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                                    (тегі, аты-жөні </w:t>
-[...724 lines deleted...]
-      20__жылғы "___"___________</w:t>
+      Ескерту. 6-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9317,1007 +2478,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...180 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="78"/>
-[...462 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тұрғылықты жері бойынша электрондық бақылау құралдарын орнату (күні) мерзімі </w:t>
-[...305 lines deleted...]
-      (шартты түрде мерзімінен бұрын босатылған адамның қолы)</w:t>
+      Ескерту. 7-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10410,555 +2651,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...180 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="79"/>
-[...280 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жадынаманы алған: _____________________________ </w:t>
-[...35 lines deleted...]
-      20___жылғы "__" _________</w:t>
+      Ескерту. 8-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11051,1171 +2824,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...180 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...925 lines deleted...]
-    </w:tbl>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12306,1171 +2997,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...180 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...925 lines deleted...]
-    </w:tbl>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13561,856 +3170,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...180 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="82"/>
-[...272 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (электрондық бақылау құралдарын қолдануды алып тастау (ауыстыру) қажеттілігін </w:t>
-[...344 lines deleted...]
-      20__жылғы "__"____________</w:t>
+      Ескерту. 11-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14503,1136 +3343,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 288 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...180 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...107 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (тегі, аты-жөні </w:t>
-[...778 lines deleted...]
-      20__жылғы "___"___________</w:t>
+      Ескерту. 12-қосымшаның күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -15640,55 +3431,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>