--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e044076" w14:textId="e044076">
+    <w:p w14:paraId="7a1fb80" w14:textId="7a1fb80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,395 +93,411 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Респуликасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2017 жылғы 16 наурыздағы № 153 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 27 сәуірде № 15054 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2017 жылғы 16 наурыздағы № 153 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 27 сәуірде № 15054 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына енгізілетін өзгерістер мен толықтыру </w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына енгізілетін өзгерістер мен толықтыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамамен белгіленген тәртіпте:</w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамамен белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықты мемлекеттік тіркеу күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      2) осы бұйрықты мемлекеттік тіркеу күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастырылуын;</w:t>
+      4) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізілетін Тізбенің 2 және 3-тармақтарын қоспағанда, алғашқы ресми жарияланған күнінен қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізілетін Тізбенің 2 және 3-тармақтарын қоспағанда, алғашқы ресми жарияланған күнінен қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>      Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің міндетін атқарушы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -504,303 +520,303 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "КЕЛІСІЛДІ"</w:t>
-[...251 lines deleted...]
-      2017 жылғы 18 наурыз</w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпарат және коммуникациялар министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ Д Абаев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы 28 наурыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ Б. Сұлтанов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы 24 наурыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық экономика министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________ Т. Сүлейменов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы 18 наурыз</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -941,91 +957,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ұлттық экономика министрінің кейбір бұйрықтарына енгізілетін өзгерістер мен толықтыру тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 3 ақпандағы № 71 </w:t>
+      1. "Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 3 ақпандағы № 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10401 болып тіркелген, 2015 жылғы 20 наурызда "Әділет" ақпараттық құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету </w:t>
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
@@ -1037,847 +1053,1231 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2. Осы Қағидаларда Заңда айқындалған ұғымдар, сондай-ақ мынадай ұғым қолданылады:</w:t>
+      "2. Осы Қағидаларда Заңда айқындалған ұғымдар, сондай-ақ мынадай ұғым қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қазынашылық сүйемелдеу - қазынашылық органындағы шоттар арқылы жүргізілген төлемдердің барлық кезеңдерінде құрылыс объектілерімен байланысты бюджеттік инвестициялық жобаларды іске асыруға бөлінген қаражаттың мақсатты пайдалануын, жобаның барлық қатысушыларымен - мердігерлермен, қосалқы мердігерлермен салықтарды толығымен төлеуді қамтамасыз етуін бақылау.";</w:t>
+      қазынашылық сүйемелдеу - қазынашылық органындағы шоттар арқылы жүргізілген төлемдердің барлық кезеңдерінде құрылыс объектілерімен байланысты бюджеттік инвестициялық жобаларды іске асыруға бөлінген қаражаттың мақсатты пайдалануын, жобаның барлық қатысушыларымен - мердігерлермен, қосалқы мердігерлермен салықтарды толығымен төлеуді қамтамасыз етуін бақылау.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "31. Мемлекеттік сатып алуға қазынашылық сүйемелдеу енгізу шеңберінде техникалық күрделі объектілердің құрылысы үшін, оның ішінде бірегей объектілерін салу үшін және ірі инвестициялық жобалар мен "пилоттық" жобалар үшін жобаның (бағдарламаның) тапсырыс берушімен (инвестормен) жобаны басқару бойынша инжинирингтік ұйымдар тартылады.";</w:t>
+      "31. Мемлекеттік сатып алуға қазынашылық сүйемелдеу енгізу шеңберінде техникалық күрделі объектілердің құрылысы үшін, оның ішінде бірегей объектілерін салу үшін және ірі инвестициялық жобалар мен "пилоттық" жобалар үшін жобаның (бағдарламаның) тапсырыс берушімен (инвестормен) жобаны басқару бойынша инжинирингтік ұйымдар тартылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34-тармақтың </w:t>
+      34-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10) құрылыс-монтаждау жұмыстары кезде:</w:t>
+      "10) құрылыс-монтаждау жұмыстары кезде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      келісімдер жасалған объектілердің құрылыс алаңдарына кіре алады;</w:t>
+      келісімдер жасалған объектілердің құрылыс алаңдарына кіре алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тапсырыс берушінің техникалық өкілі ретінде құрылыс объектілерінде тапсырыс берушінің мүддесін білдіреді және қорғайды;</w:t>
+      тапсырыс берушінің техникалық өкілі ретінде құрылыс объектілерінде тапсырыс берушінің мүддесін білдіреді және қорғайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мердігер жүргізетін құрылыс-монтаждау жұмыстарының жобалау сметалық құжаттамасына толық сәйкес келуін қамтамасыз етеді;</w:t>
+      мердігер жүргізетін құрылыс-монтаждау жұмыстарының жобалау сметалық құжаттамасына толық сәйкес келуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мердігердің құрылыс алаңдарында техникалық қауіпсіздік, еңбекті қорғау және қоршаған ортаны қорғау ережелерін сақтауын қамтамасыз етеді;</w:t>
+      мердігердің құрылыс алаңдарында техникалық қауіпсіздік, еңбекті қорғау және қоршаған ортаны қорғау ережелерін сақтауын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      объектілерде қолданылатын құрылыс материалдарының, конструкциялар мен бұйымдардың сапасын бақылау, оларды стандарттарға және Қазақстан Республикасында қолданыстағы басқа да нормативтік-техникалық құжаттарға сәйкес зертханалық сынауды ұйымдастыру және сапаны растайтын құжаттардың болуын (техникалық паспорт, сертификат, зертханалық сынау және басқалар) тексереді;</w:t>
+      объектілерде қолданылатын құрылыс материалдарының, конструкциялар мен бұйымдардың сапасын бақылау, оларды стандарттарға және Қазақстан Республикасында қолданыстағы басқа да нормативтік-техникалық құжаттарға сәйкес зертханалық сынауды ұйымдастыру және сапаны растайтын құжаттардың болуын (техникалық паспорт, сертификат, зертханалық сынау және басқалар) тексереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z39" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мердігер дайындаған жұмыстардың күнтізбелік жоспарларын қарайды және тапсырыс берушіге бекітуге ұсыну;</w:t>
+      мердігер дайындаған жұмыстардың күнтізбелік жоспарларын қарайды және тапсырыс берушіге бекітуге ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмыстардың өндіріс қарқынының бекітілген кестеге сәйкестігін объектілердің материалдық ресурстармен және техникалық құралдармен жиынтықталу барысын, білікті жұмыс күшімен қамтамасыз етілуін бағалайды;</w:t>
+      жұмыстардың өндіріс қарқынының бекітілген кестеге сәйкестігін объектілердің материалдық ресурстармен және техникалық құралдармен жиынтықталу барысын, білікті жұмыс күшімен қамтамасыз етілуін бағалайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      объектілерде жұмыс істейтін машиналар мен механизмдерді есепке алуды жүргізу, олардың техникалық жарамдылығын және мердігердің конкурсты тапсырысында көрсетілген тізбеге сәйкестігін бағалайды;</w:t>
+      объектілерде жұмыс істейтін машиналар мен механизмдерді есепке алуды жүргізу, олардың техникалық жарамдылығын және мердігердің конкурсты тапсырысында көрсетілген тізбеге сәйкестігін бағалайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмыстарды орындау мерзімдерінің ұзартылуына, қосымша немесе күтпеген жұмыстарды, шығындарды өтеуге қатысты мердігердің шағымдарын тексереді және тапсырыс берушіге ұсынымдар береді;</w:t>
+      жұмыстарды орындау мерзімдерінің ұзартылуына, қосымша немесе күтпеген жұмыстарды, шығындарды өтеуге қатысты мердігердің шағымдарын тексереді және тапсырыс берушіге ұсынымдар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бекітілген жобалық-сметалық құжаттамаға сәйкес орындалған жұмыстардың көлемі мен олардың құнын тексереді және аралық ақы төлегенді және мердігермен толық есеп айырысу кезінде орындалған құрылыс-монтаждау жұмыстарын қабылдау актілерін растайды;</w:t>
+      бекітілген жобалық-сметалық құжаттамаға сәйкес орындалған жұмыстардың көлемі мен олардың құнын тексереді және аралық ақы төлегенді және мердігермен толық есеп айырысу кезінде орындалған құрылыс-монтаждау жұмыстарын қабылдау актілерін растайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      құрылыс бойынша мемлекеттік сатып алуға қазынашылық сүйемелдеу енгізу шеңберінде іске асырылатын "пилоттық" жобалар үшін үш жұмыс күні ішінде Қазақстан Республикасы Қаржы министрінің "Бюджеттің атқарылуы және оған кассалық қызмет көрсету ережесін бекіту туралы" 2014 жылғы 4 желтоқсандағы № 540 </w:t>
+      құрылыс бойынша мемлекеттік сатып алуға қазынашылық сүйемелдеу енгізу шеңберінде іске асырылатын "пилоттық" жобалар үшін үш жұмыс күні ішінде Қазақстан Республикасы Қаржы министрінің "Бюджеттің атқарылуы және оған кассалық қызмет көрсету ережесін бекіту туралы" 2014 жылғы 4 желтоқсандағы № 540 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9934 болып тіркелген) нысанға сәйкес төлем үшін қаржылық есептесуді растайтын төлем сертификатын орындалған құрылыс-монтаждау жұмыстарын қабылдау актілерін беру жолымен растайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жабық жұмыстардың куәләндіруін, жауапты құрастырылымның аралық қабылдауды және жұмыстарды төлеу үшін олардың қабылдауды жүргізеді;</w:t>
+      жабық жұмыстардың куәләндіруін, жауапты құрастырылымның аралық қабылдауды және жұмыстарды төлеу үшін олардың қабылдауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      техникалық есептер мен ақпарларды дайындауды және бекітуді, жұмыстардың жүргізілу барысын уақтылы құжаттауды қамтамасыз етеді;</w:t>
+      техникалық есептер мен ақпарларды дайындауды және бекітуді, жұмыстардың жүргізілу барысын уақтылы құжаттауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      орындалған жұмыстардың көлеміне мерзімді және түпкілікті өлшеуді жүргізеді және олардың мердігердің есептеріне сәйкестігі туралы қорытындылар береді;</w:t>
+      орындалған жұмыстардың көлеміне мерзімді және түпкілікті өлшеуді жүргізеді және олардың мердігердің есептеріне сәйкестігі туралы қорытындылар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      барлық материалдар мен конструкцияларға арналған барлық кепілдік құжаттамаларыды және сертификаттарды қабылдау мен сақтауды қамтамасыз ету және құрылыс аяқталғаннан кейін оларды тапсырыс берушіге беру;</w:t>
+      барлық материалдар мен конструкцияларға арналған барлық кепілдік құжаттамаларыды және сертификаттарды қабылдау мен сақтауды қамтамасыз ету және құрылыс аяқталғаннан кейін оларды тапсырыс берушіге беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сәулет, қала құрылыс және құрылыс саласындағы жобалық шешімдер, құрылыс мерзімі және мемлекеттік нормативтік талаптарды сақтау бойынша бақылауды іске асыру;</w:t>
+      сәулет, қала құрылыс және құрылыс саласындағы жобалық шешімдер, құрылыс мерзімі және мемлекеттік нормативтік талаптарды сақтау бойынша бақылауды іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құрылыс-монтаждау жұмыстарды орындауға бағытталған қаражаттардың нысаналы және тиімді пайдалануды бақылайды;</w:t>
+      құрылыс-монтаждау жұмыстарды орындауға бағытталған қаражаттардың нысаналы және тиімді пайдалануды бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мердігерден және қосалқы мердігерлерден объект бойынша қажетті атқарушы құжаттаманы сұратады;</w:t>
+      мердігерден және қосалқы мердігерлерден объект бойынша қажетті атқарушы құжаттаманы сұратады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      технологияның бұзылуы, жобадан ауытқу, сапасыз құрылыс материалдарының пайдаланылуы анықталған жағдайда, ақаулар мен бұзушылықтар жойылғанға дейін жұмыстарды жүргізуді тоқтата тұрады;</w:t>
+      технологияның бұзылуы, жобадан ауытқу, сапасыз құрылыс материалдарының пайдаланылуы анықталған жағдайда, ақаулар мен бұзушылықтар жойылғанға дейін жұмыстарды жүргізуді тоқтата тұрады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жобадан жүйелі түрде ауытқуларға жол берген, жұмыс өндірісі ережелерін және нормативтік-техникалық құжаттардың талаптарын бұзған мердігерді жұмыстан босату туралы тапсырыс берушіге ұсыныс енгізеді;</w:t>
+      жобадан жүйелі түрде ауытқуларға жол берген, жұмыс өндірісі ережелерін және нормативтік-техникалық құжаттардың талаптарын бұзған мердігерді жұмыстан босату туралы тапсырыс берушіге ұсыныс енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      төлемге берілген құжаттарды түзету немесе нормативтік талаптарға және жобалау құжаттамасына сәйкес келмейтін жұмыстар көлемінің құнын төлеуге берілген, орындалған жұмыстарды қабылдау актілерін алып тастау жөнінде тапсырыс берушіге ұсыныс енгізеді;</w:t>
+      төлемге берілген құжаттарды түзету немесе нормативтік талаптарға және жобалау құжаттамасына сәйкес келмейтін жұмыстар көлемінің құнын төлеуге берілген, орындалған жұмыстарды қабылдау актілерін алып тастау жөнінде тапсырыс берушіге ұсыныс енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мердігердің лауазымды тұлғаларына ақауларды және олардың туындау себептерін жою туралы ұсыныстар жасайды;</w:t>
+      мердігердің лауазымды тұлғаларына ақауларды және олардың туындау себептерін жою туралы ұсыныстар жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      хат-хабарларды, зерттеу және сынау деректерін, мәжілістердің хаттамаларын, қаржы жазбаларын, құрылыс алаңының күнделігін қоса алғанда құжаттарды есепке алу, пайдалану және сақтау жүйесін құрады.";</w:t>
+      хат-хабарларды, зерттеу және сынау деректерін, мәжілістердің хаттамаларын, қаржы жазбаларын, құрылыс алаңының күнделігін қоса алғанда құжаттарды есепке алу, пайдалану және сақтау жүйесін құрады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мынадай мазмұндағы 35-1-тармақпен толықтырылсын:</w:t>
+      мынадай мазмұндағы 35-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "35-1. Тапсырыс берушімен құрылыс-монтаждау жұмыстарының сапасы туралы қорытынды беру туралы сауал жолдаған күннен бастап үш жұмыс күні ішінде жобаны басқару бойынша қызмет көрсететін ұйым және аталған ұйымның штаттық құрамындағы техникалық қадағалуды жүзеге асыратын тұлға тапсырыс берушіге Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының "Құрылыс-монтаждау жұмыстарының сапасы және орындалған жұмыстардың жобаға сәйкестігі туралы қорытындылардың, сәйкестік туралы декларацияның, объектіні пайдалануға қабылдау актісінің нысандарын бекіту туралы" 2015 жылғы 24 ақпандағы № 121 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10529 болып тіркелген) бұйрығының </w:t>
+      "35-1. Тапсырыс берушімен құрылыс-монтаждау жұмыстарының сапасы туралы қорытынды беру туралы сауал жолдаған күннен бастап үш жұмыс күні ішінде жобаны басқару бойынша қызмет көрсететін ұйым және аталған ұйымның штаттық құрамындағы техникалық қадағалуды жүзеге асыратын тұлға тапсырыс берушіге Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының "Құрылыс-монтаждау жұмыстарының сапасы және орындалған жұмыстардың жобаға сәйкестігі туралы қорытындылардың, сәйкестік туралы декларацияның, объектіні пайдалануға қабылдау актісінің нысандарын бекіту туралы" 2015 жылғы 24 ақпандағы № 121 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10529 болып тіркелген) бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қол қойылған құрылыс монтаждау жұмыстарының сапасы туралы қорытындының нысанын ұсынады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 733 </w:t>
+      2. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 733 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12702 болып тіркелген, 2016 жылғы 15 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы тізбенің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Объектілер құрылысын салу үшін жобаны басқару жөніндегі инжинирингтік қызметтер көрсету қағидаларын және жобаны басқару жөніндегі қызметтер көрсететін ұйымдарға қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 749 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12528 болып тіркелген, 2016 жылғы 29 ақпанда Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Объектілер құрылысын салу үшін жобаны басқару жөніндегі инжинирингтік қызметтер көрсету қағидаларын және жобаны басқару жөніндегі қызметтер көрсететін ұйымдарға қойылатын біліктілік талаптарын бекіту жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
@@ -1889,410 +2289,254 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      3. "Объектілер құрылысын салу үшін жобаны басқару жөніндегі инжинирингтік қызметтер көрсету қағидаларын және жобаны басқару жөніндегі қызметтер көрсететін ұйымдарға қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 749 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12528 болып тіркелген, 2016 жылғы 29 ақпанда Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған):</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Ұйымдарға мынадай талаптар қойылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z63" w:id="46"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші жауапкершілік деңгейіндегі объектілер бойынша мынадай маманданулар бойынша техникалық қадағалауды жүзеге асыратын кемінде үш аттестатталған сарапшының болуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...71 lines deleted...]
-      "7. Ұйымдарға мынадай талаптар қойылады:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіреу және қоршау конструкциялары бөлігінде (кемінде бір сарапшы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z66" w:id="48"/>
-[...15 lines deleted...]
-      1) бірінші жауапкершілік деңгейіндегі объектілер бойынша мынадай маманданулар бойынша техникалық қадағалауды жүзеге асыратын кемінде үш аттестатталған сарапшының болуы:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инженерлік желілер бөлігінде (кемінде бір сарапшы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z67" w:id="49"/>
-[...15 lines deleted...]
-      тіреу және қоршау конструкциялары бөлігінде (кемінде бір сарапшы);</w:t>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологиялық жабдықтар бөлігінде (кемінде бір сарапшы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
-[...15 lines deleted...]
-      инженерлік желілер бөлігінде (кемінде бір сарапшы);</w:t>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Жобаның бас инженері" және/немесе "Бас инженер" деген маманданулар бойынша кемінде бір аттестатталған инженер-техник жұмыскердің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z69" w:id="51"/>
-[...15 lines deleted...]
-      технологиялық жабдықтар бөлігінде (кемінде бір сарапшы);</w:t>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кемінде бір білікті смета инженері болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z70" w:id="52"/>
-[...15 lines deleted...]
-      2) "Жобаның бас инженері" және/немесе "Бас инженер" деген маманданулар бойынша кемінде бір аттестатталған инженер-техник жұмыскердің болуы;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) меншік құқығында немесе өзге де заңды негізде әкімшілік-тұрмыстық үй-жайлардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
-[...15 lines deleted...]
-      3) кемінде бір білікті смета инженері болуы;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) материалдық-техникалық жарақтануының, атап айтқанда есептеулерді орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыру мүмкіндігін беретін орнатылған қамтамасыз етулері бар жұмыс станцияларының болуы.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2527,1238 +2771,1220 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеуге қойылатын рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="775"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="776"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Рұқсат беру талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Рұқсат беру талаптарына сәйкестікті растайтын құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бірінші жауапкершілік деңгейіндегі объектілер бойынша мынадай маманданулар бойынша техникалық қадағалауды жүзеге асыратын кемінде үш аттестатталған сарапшының болуы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тіреу және қоршау конструкциялары бөлігінде (кемінде бір сарапшы);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 инженерлік желілер бөлігінде (кемінде бір сарапшы);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологиялық жабдықтар бөлігінде (кемінде бір сарапшы);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидалардың 3-қосымшасына сәйкес мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобаның бас инженері" және/немесе "Бас инженер" деген маманданулар бойынша кемінде бір аттестатталған инженер-техник жұмыскер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидалардың 3-қосымшасына сәйкес </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кемінде бір білікті смета инженері болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидалардың 3-қосымшасына сәйкес мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік құқығында немесе өзге де заңды негізде әкімшілік-тұрмыстық үй-жайлардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидалардың 3-қосымшасына сәйкес мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6021" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 материалдық-техникалық жарақтануының, атап айтқанда есептеулерді орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыру мүмкіндігін беретін орнатылған қамтамасыз етулері бар станцияларының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4728" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидалардың 3-қосымшасына сәйкес мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -3789,55 +4015,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>