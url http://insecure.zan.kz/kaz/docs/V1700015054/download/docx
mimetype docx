--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a1fb80" w14:textId="7a1fb80">
+    <w:p w14:paraId="e6d3873" w14:textId="e6d3873">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1828,715 +1828,181 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...582 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2640,1374 +2106,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістер мен толықтыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...128 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="54"/>
-[...1191 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -4015,55 +2214,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4389,31 +2588,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>