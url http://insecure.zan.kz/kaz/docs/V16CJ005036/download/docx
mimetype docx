--- v0 (2025-12-25)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="609f4e8" w14:textId="609f4e8">
+    <w:p w14:paraId="25a3499" w14:textId="25a3499">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Темір ауданы бойынша азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру және мәдениет саласындағы мамандар лауазымдарының тізбесін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Темір ауданының әкімдігінің 2016 жылғы 22 шілдедегі № 182 қаулысы. Ақтөбе облысының Әділет департаментінде 2016 жылғы 25 тамызда № 5036 болып тіркелді</w:t>
+        <w:t>Ақтөбе облысы Темір ауданының әкімдігінің 2016 жылғы 22 шілдедегі № 182 қаулысы. Ақтөбе облысының Әділет департаментінде 2016 жылғы 25 тамызда № 5036 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының тақырыбы жаңа редакцияда - Ақтөбе облысы Темір ауданы әкімдігінің 05.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -846,87 +846,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темір ауданы бойынша азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру және мәдениет саласындағы мамандар лауазымдарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Темір ауданы әкімдігінің 12.02.2024 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Темір ауданы әкімдігінің 19.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 19</w:t>
+        <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> лауазымдарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -980,419 +964,952 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. ММ біліктілігі жоғары деңгейдегі жоғары, бірінші, екінші санатты маманы: қарттар мен мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, психоневрологиялық аурулары бар мүгедектігі бар балалар мен 18 жастан асқан мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер</w:t>
+1. Директор (КММ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. ММ біліктілігі жоғары деңгейдегі санаты жоқ маманы: қарттар мен мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, психоневрологиялық аурулары бар мүгедектігі бар балалар мен 18 жастан асқан мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, әлеуметтік жұмыс жөніндегі ассистент</w:t>
+2. ММ біліктілігі жоғары деңгейдегі жоғары, бірінші, екінші санатты маманы: қарттар мен мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, психоневрологиялық аурулары бар мүгедектігі бар балалар мен 18 жастан асқан мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. ММ біліктілігі орташа деңгейдегі бірінші, екінші санатты маманы: қарттар мен мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, психоневрологиялық аурулары бар мүгедектігі бар балалар мен 18 жастан асқан мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер</w:t>
+3. ММ біліктілігі жоғары деңгейдегі санаты жоқ маманы: қарттар мен мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, психоневрологиялық аурулары бар мүгедектігі бар балалар мен 18 жастан асқан мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, әлеуметтік жұмыс жөніндегі ассистент</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. ММ біліктілігі орташа деңгейдегі санаты жоқ маманы: қарттар мен мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, психоневрологиялық аурулары бар мүгедектігі бар балалар мен 18 жастан асқан мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, әлеуметтік жұмыс жөніндегі ассистент</w:t>
+4. ММ біліктілігі орташа деңгейдегі бірінші, екінші санатты маманы: қарттар мен мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, психоневрологиялық аурулары бар мүгедектігі бар балалар мен 18 жастан асқан мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәдениет саласы бойынша мамандардың лауазымдары</w:t>
+5. ММ біліктілігі орташа деңгейдегі санаты жоқ маманы: қарттар мен мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, психоневрологиялық аурулары бар мүгедектігі бар балалар мен 18 жастан асқан мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер, әлеуметтік жұмыс жөніндегі ассистент</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Ауылдық маңызы бар ММ және МҚК басшылары (директорлары)</w:t>
+6. Әлеуметтік жұмыс жөніндегі маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. ММ және МҚК біліктілігі жоғары деңгейдегі жоғары, бірінші, екінші санаттағы мамандар: библиограф, кітапханашы, дыбыс режиссері, мәдени ұйымдастырушы (негізгі қызметтер), ұжым (үйірме) басшысы, музыкалық жетекші, режиссер, қоюшы-режиссер</w:t>
+7. Мейірбике</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. ММ және МҚК біліктілігі жоғары деңгейдегі санаты жоқ мамандар: библиограф, кітапханашы, дыбыс режиссері, мәдени ұйымдастырушы (негізгі қызметтер), ұжым (үйірме) басшысы, музыкалық жетекші, режиссер, қоюшы- режиссер, хореограф</w:t>
+8. Емдік дене шынықтыру жөніндегі нұсқаушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. ММ және МҚК біліктілігі орташа деңгейдегі жоғары, бірінші, екінші санаттағы мамандар: библиограф, кітапханашы, дыбыс режиссері, мәдени ұйымдастырушы (негізгі қызметтер), ұжым (үйірме) басшысы, музыкалық жетекші, режиссер, қоюшы-режиссер</w:t>
+9. Психолог</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+10. Еңбек терапиясы жөніндегі нұсқаушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Мәдени ұйымдастырушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Құрылымдық бөлімшенің (қызметтің, бөлімнің) басшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Әлеуметтік жұмыскер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Психолог (әлеуметтік психолог)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Халықпен профилактикалық жұмыс жөніндегі маман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Әлеуметтік жұмыскер кейс-менеджер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. Халыққа Заңгерлік көмек көрсету жөніндегі заңгер-консультант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласы бойынша мамандардың лауазымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Ауылдық маңызы бар ММ және МҚК басшылары (директорлары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. ММ және МҚК біліктілігі жоғары деңгейдегі жоғары, бірінші, екінші санаттағы мамандар: библиограф, кітапханашы, дыбыс режиссері, мәдени ұйымдастырушы (негізгі қызметтер), ұжым (үйірме) басшысы, музыкалық жетекші, режиссер, қоюшы-режиссер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. ММ және МҚК біліктілігі жоғары деңгейдегі санаты жоқ мамандар: библиограф, кітапханашы, дыбыс режиссері, мәдени ұйымдастырушы (негізгі қызметтер), ұжым (үйірме) басшысы, музыкалық жетекші, режиссер, қоюшы- режиссер, хореограф</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. ММ және МҚК біліктілігі орташа деңгейдегі жоғары, бірінші, екінші санаттағы мамандар: библиограф, кітапханашы, дыбыс режиссері, мәдени ұйымдастырушы (негізгі қызметтер), ұжым (үйірме) басшысы, музыкалық жетекші, режиссер, қоюшы-режиссер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 5. ММ және МҚК біліктілігі орташа деңгейдегі санаты жоқ мамандар: библиограф, кітапханашы, дыбыс режиссері, мәдени ұйымдастырушы (негізгі қызметтер), ұжым (үйірме) басшысы, музыкалық жетекші, режиссер, қоюшы-режиссер, хореограф</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1407,50 +1924,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ММ – бұл ауылдық округтің, ауылдық округтің құрамына кірмейтін кент пен ауылдың жергілікті атқарушы органдар қарамағындағы мемлекеттік мекемелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МҚК – бұл ауылдық округтің, ауылдық округтің құрамына кірмейтін кент пен ауылдың жергілікті атқарушы органдар қарамағындағы мемлекеттік қазыналық кәсіпорындары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КММ – бұл ауылдық округтің, ауылдық округтің құрамына кірмейтін кент пен ауылдың жергілікті атқарушы органдар қарамағындағы коммуналдық мемлекеттік мекемелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1458,55 +1993,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1832,31 +2367,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>