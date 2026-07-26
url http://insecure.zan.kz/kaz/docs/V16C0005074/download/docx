--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="13f5a3e" w14:textId="13f5a3e">
+    <w:p w14:paraId="5ec50bb" w14:textId="5ec50bb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,107 +76,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт, ветеринария және орман шаруашылығы саласындағы мамандарға жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтік мөлшерлемелерді белгілеу туралы</w:t>
+        <w:t>Азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, архив ісі, спорт, ветеринария және орман шаруашылығы саласындағы мамандарға жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтік мөлшерлемелерді белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ақтөбе облыстық мәслихатының 2016 жылғы 17 тамыздағы № 51 шешімі. Ақтөбе облысының Әділет департаментінде 2016 жылғы 15 қыркүйекте № 5074 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Ақтөбе облыстық мәслихатының 24.12.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110</w:t>
+        <w:t xml:space="preserve">      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 331</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -309,89 +309,89 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. Азаматтық қызметшілер болып табылатын және ауылдық елді мекендерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт, ветеринария және орман шаруашылығы саласындағы мамандарға, сондай-ақ жергілікті бюджеттерден қаржыландырылатын мемлекеттік ұйымдарда жұмыс істейтін аталған мамандарға жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтік мөлшерлемелер белгіленсін.</w:t>
+        <w:t>1. Азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, архив ісі, спорт, ветеринария және орман шаруашылығы саласындағы мамандарға, сондай-ақ жергілікті бюджеттерден қаржыландырылатын мемлекеттік ұйымдарда жұмыс істейтін аталған мамандарға жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтік мөлшерлемелер белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облыстық мәслихатының 24.12.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 331</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -798,55 +798,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>