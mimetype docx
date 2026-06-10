--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7e66c2d" w14:textId="7e66c2d">
+    <w:p w14:paraId="48940f9" w14:textId="48940f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,178 +152,230 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.01.2017 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Неке (ерлі-зайыптылық) және отбасы туралы" 2011 жылғы </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> 132-1-бабының 2-тармағына сәйкес </w:t>
+      "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 132-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Баланы қабылдайтын отбасы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Білім және ғылым министрлігі Балалардың құқықтарын қорғау комитеті (М.С.Әбдікәрім) заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -370,90 +422,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрықты Қазақстан Республикасы Білім және ғылым министрлігінің интернет-ресурсында орналастыруды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Білім және ғылым министрлігінің Заң қызметі және халықаралық ынтымақтастық департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Білім және ғылым вице-министрі Б. Асыловаға жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық 2017 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -856,356 +908,498 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 7 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 597 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баланы қабылдайтын отбасы туралы ереже</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Баланы қабылдайтын отбасы туралы ереже (бұдан әрі – Ереже) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 132-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес әзірленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Ережеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) баланы қабылдайтын отбасы – жетім балаларға, ата-аналарының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарындағы кемінде төрт және оннан аспайтын жетім баланы, ата-аналарының қамқорлығынсыз қалған баланы тәрбиелеуге қабылдайтын отбасына орналастыру нысаны;баланың заңды өкiлдерi – Қазақстан Республикасының заңнамасына сәйкес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) баланың заңды өкiлдерi – Қазақстан Республикасының заңнамасына сәйкес балаға қамқорлық жасауды, бiлiм, тәрбие берудi, оның құқықтары мен мүдделерiн қорғауды жүзеге асыратын ата-аналар (ата-ана), бала асырап алушылар, қорғаншы немесе қамқоршы, баланы қабылдайтын ата-ана (баланы қабылдайтын ата-аналар), патронат тәрбиешi және оларды алмастырушы басқа да адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жақын туыстар – ата-аналар (ата-ана), балалар, асырап алушылар, асырап алынғандар, ата-анасы бір және ата-анасы бөлек ағалы-інілер мен апалы-сіңлілер (аға-қарындастар), ата, әже, немерелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жетім балалардың, ата-аналарының қамқорлығынсыз қалған балалардың және балаларды өз отбасына тәрбиелеуге қабылдауға тілек білдірген адамдардың республикалық деректер банкі (бұдан әрі – Республикалық деректер банкі) – жетім балалар, ата-аналарының қамқорлығынсыз қалған балалар туралы, сондай-ақ жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды өз отбасына тәрбиелеуге қабылдауға тілек білдірген адамдар туралы мәліметтерді қамтитын дерекқор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) туыстар – үлкен атасы мен үлкен әжесіне дейін ортақ ата-бабалары бар туыстық байланыстағы адамдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...59 lines deleted...]
-      2. Осы Ережеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Баланы қабылдайтын отбасыларды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...86 lines deleted...]
-      5) туыстар – үлкен атасы мен үлкен әжесіне дейін ортақ ата-бабалары бар туыстық байланыстағы адамдар.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Баланы (балаларды) қабылдайтын отбасына беру Қазақстан Республикасының аумағында тұрақты тұратын, Республикалық деректер банкінде тіркелген Қазақстан Республикасы азаматтарының қабылдайтын отбасыларына беру жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланы (балаларды) қабылдайтын отбасына беру кезінде оның туыстарының, ал олар болмаған жағдайда тіркелген некеде тұратын (ерлі-зайыпты) адамдардың басым құқығы болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 372</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...33 lines deleted...]
-      3. Баланы (балаларды) қабылдайтын отбасына беру Қазақстан Республикасының аумағында тұрақты тұратын Қазақстан Республикасы азаматтарының қабылдайтын отбасыларна беру жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Балаларды ұйымнан баланы қабылдайтын отбасына алуға тілек білдірген адам тұрғылықты жері бойынша баланы қабылдайтын ата-аналардың, жетім балалардың, ата-аналарының қамқорлығынсыз қалған қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын атқарушы органына (бұдан әрі – Орган) мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1251,91 +1445,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неке туралы куәліктің көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 </w:t>
+      4) қабылдайтын отбасыға тілек білдірген адамның және егер некеде тұрса зайыбының (жұбайының), бірге тұратын өзге де адамдардың (бар болса) Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген адамның бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуына мүмкін болмайтын аурулардың тізбесіне сәйкес ауруының жоқ екендігін растайтын қабылдайтын отбасыға тілек білдірген адамның және егер некеде тұрса зайыбының (жұбайының) денсаулық жағдайы туралы анықтаманың, сондай-ақ "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 13 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген адамның бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуына мүмкін болмайтын аурулардың тізбесіне сәйкес ауруының жоқ екендігін растайтын денсаулық жағдайы туралы анықтамалар, сондай-ақ "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 13 мамырдағы № ҚР ДСМ-49/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысандарына сәйкес наркологиялық және психиатриялық диспансерлерде тіркеуде тұрғандығы туралы мәліметтің жоқтығы туралы анықтаманы;</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысандарына сәйкес "Наркология" психикалық денсаулық орталығынан, "Психиатрия" психикалық денсаулық орталығынан бойынша динамикалық бақылауда тұруы (немесе динамикалық бақылауда тұрмауы) туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер некеде тұрса, тұлғаның және (немесе) жұбайдың (зайыбының) тұрғын үйге меншік құқығын немесе тұрғын үйді пайдалану құқығын (жалдау шартын) растайтын құжаттардың көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1487,407 +1681,511 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Баланы қабылдайтын ата-аналар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сот әрекетке қабiлетсiз немесе әрекет қабiлетi шектеулі деп таныған адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сот ата-ана құқықтарынан айырған немесе сот ата-ана құқықтарын шектеген адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзiне жүктелген мiндеттердi тиiсiнше орындамағаны үшiн қорғаншы (қамқоршы), патронаттық тәрбиеші, қабылдайтын ата-ана, қабылдайтын кәсіби тәрбиеші мiндеттерінен шеттетiлген адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер олардың кінәсінен бала асырап алудың күшi жойылса, бұрынғы бала асырап алушыларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) денсаулық жағдайына байланысты қорғаншы немесе қамқоршы міндеттерін жүзеге асыра алмайтын адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тұрақты тұратын жері жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) сотталғандығы бар немесе болған, қылмыстық қудалауға ұшырап отырған немесе ұшыраған адамдарды (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақтары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) азаматтығы жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қорғаншылықты немесе қамқоршылықты белгілеу кезінде қамқорлыққа алынушыны Қазақстан Республикасының заңнамасында белгіленген ең төмен күнкөріс деңгейімен қамтамасыз ететін табысы жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда динамикалық байқаудағы адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) Қазақстан Республикасының аумағында тұрақты тұратын, "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодекстің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен психологиялық даярлықтан өтпеген Қазақстан Республикасының азаматтары (баланың жақын туыстарын қоспағанда) қоспағанда тек кәмелетке толған адамдар бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. Егер қабылдайтын отбасына алуға тілек білдірген адамдар некеде тұрса (ерлі-зайыпты болса) не өзге адамдармен бірге тұрса, зайыбына (жұбайына) не бірге тұратын адамдарға Кодекстің 122-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 1), 2), 3), 4), 5), 7) және 11) тармақшаларында белгіленген талаптар қолданылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сот әрекетке қабiлетсiз немесе әрекет қабiлетi шектеулі деп таныған адамдарды;</w:t>
-[...255 lines deleted...]
-        <w:t xml:space="preserve"> 4-тармағында белгіленген тәртіппен психологиялық даярлықтан өтпеген Қазақстан Республикасының азаматтары (баланың жақын туыстарын қоспағанда) қоспағанда тек кәмелетке толған адамдар бола алады.</w:t>
+      Баланы қабылдайтын отбасына алуға тілек білдірген адамдармен бірге тұратын өзге адамдарға некеден (ерлі-зайыптылықтан), туыстықтан, жекжаттықтан, бала асырап алудан немесе баланы тәрбиеге алудың өзге де нысанынан туындайтын мүліктік және жеке мүліктік емес құқықтар мен міндеттерге байланысты бірге тұратын отбасы мүшелері, сондай-ақ іс жүзінде бірге тұрып жатқан, бірақ некеде тұрмайтын (ерлі-зайыпты емес) бірге тұратын адамдар жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 5-1-тармақпен толықтырылды - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 372</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6690,55 +6988,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>