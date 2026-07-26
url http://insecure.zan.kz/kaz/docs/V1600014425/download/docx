--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48940f9" w14:textId="48940f9">
+    <w:p w14:paraId="af76510" w14:textId="af76510">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6988,55 +6988,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7362,31 +7362,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>